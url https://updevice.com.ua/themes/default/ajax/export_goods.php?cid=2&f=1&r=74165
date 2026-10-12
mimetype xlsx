--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537da8537c8cffd44a33fe035bd63a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7fe1fb7e676c6121d36d6e36d1e012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c446b953cf6184b73e79a1e230b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c47b6b53639e23600a875957a52524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853863974a126e4ddcb90c6f3772865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16406cfa73d5c83b027d9738b14d5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3802deaf03e590df77e1ff793b0b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf04c43faa663f60d9bdbc4b5961d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb708d3bc520b70e0d90e44083f6c559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e2e4769cc7cb480cb7d93e62abaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ab113d9e93a0f8aa9349ec844a1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a93c2ebb9cb2a946bd86c2e2428e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd775fb97a309ab087a67ddfb136013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3480769a28e9e92aa8b12fe42f73314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c819b657b05d816ffb9d4c920f0003615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316517fc0f092a99bf27165176e32b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8aecd3bedd115d547a69295c2952917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe66c791034e05b6c7f0762c866a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff2d5bfe2d94f3e2f9220a11dde10519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67591a40a0acd9f02802faf12bbbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480134abb4292eb3d7568626aa46760221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8845d020d5e5cf5f81e196ad8855d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ef7013af7840a3ce56e28fdb4c2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7640183eedb07bd835f39575169324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b80e0574e3b479f1996e8f9a659225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00d7b183189ee91370068d663583f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f73dd2f470ca46f1da6fa4d5e84ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c57d148ed0e754d4c941f4cea7dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9255191e56439c0c196a715823a82129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535e8957928e402391052944cf3c0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace40205c9015eba082766ba94043e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cd798834a86dde07baf80da3e6c9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544502e5b6157fa3e103a42924168833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6794c9c839ee38ff90365f3cee6dba834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e5a719a38a0f94d8fde993ebe116935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b44c217d8b5db821fb991a04a5e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122206efcde427e63cef65f32850f5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701798c07986e7a3ca5ef80697b719ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5f814788da89983e053d57b5a34339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828666cc7f43ca5fba542a9f01fecc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553dd90c98467d57c5ead3587721aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9294574cd4da765ef83a69fc641c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2942850987056a20714295368288d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e814cd4d838293c11aafe8f3ee4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab801f5a4527ca6910bf94849a11a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a22635bfda44dfeb574a90f6d9bb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a84b68547bba27bf6b21c6e6de39447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7226aa262f0ffd28c98a4bee1d5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d6da0d5c951d9abb479fbd7211b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7969a23fb3f075e56c19c0114360e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa87d4b0ab90ae3328f165db2f6fef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347525a5129b46a7fe3bc30617885252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d12f3f7ea0ea147dbb52f597e17553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d965b88077d21844717ec748beb27054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b909a7f7bd012623e7eae9d216b3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be898455495a97c97c98abe47a3dcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2129c0809469692aa609445ee31e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba5f5f855ad261757821e2c2f517f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f5522723eeb7e83abf298b399f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be23bb7e7187abf9d2c53c4b841ae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a066c28a6f9058c48bf04aadc1d18e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26c0a2fd29a12386c4a3c834b108862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cdc1f30c9ddf8b51115fb85cad0c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50a3e1fabd2cfb3920109da361088864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d5054728a55eaaa129ba329e402965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824d14998b4c36560f9df7b33cd82b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165cb84167a77eca5880cca746ee7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebf4a5e86ec993e5a81d5212bd5dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0c7d014fd16bf7c1a990ecd9859b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f06ebbbc6506e5f68dfafafedeea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd556c5c96c93e2a2fdf69b2e2389771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64a1f8cd269c2a4ccf89fe10c68dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e1c05ef17dfa40298c9007a87b06e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda9967f755d8918ae081249cc440574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a12d32773a8a16c3f98db607857575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b452741f03270e190a9026b5874076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2fe77258aa45dc937564e7516164377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb82f51e7935091d228e0f67543306f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb0db6cbcb11946e4dcc96c458d4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c5ffb5a2136cfd55d29e9c8d469e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc0fe78307c313acdbfaee9f0e5a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea895afe75cdede6c287eb31c1b8e56d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507409959b79f1151f4e1c0940e575283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c02386366296fb49dd179c8c71ef984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6d38c39adc3a794ed0e45fa79baea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14de7e40abd9e77d7fb38e3d07d1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa7ea03c5e0bd499f6485b432dcfaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8cc5250b2bfb1b217abd5eb340efb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798916259bd8f4788d69d6fe0a62fea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50350ab882367452546ee75b7800390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5c72b5b455e2cf19d378131bbf6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d44f2a0362b6c258569e655a46a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c28291d85d68cc87aded23a173b92393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa072034d03130be41651c5d557dfd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990b8cae1b68877a2b5c738f8bdd88d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577787cc443bc6ac637391e8fbfef4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549af1a08bd61274f693cbb7080e2d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01bf77c50ac7eb85e6eab570d4800698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2024167ccdef920e6b8622de113e1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d36974904bc7ab2d33993e95b940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17482b3d71a6b3e3a2a6201482d1deb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89b68ab4bfd17ed18b4ca556230f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd378ad9f3c58b66acc5a8add9c96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65fb0b5e702583539296547a6ec7b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df7db38b8fad2b3d5fa6d8c8ccdd34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3cb71bfa6e6155959e4e5b1a78ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f1e0aa4acc2a7616c2bd7d7da0c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ea9c57763afa12178d457f9b09f98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc12ccb47de1fdbe30b4e6c4b53116109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99a535fa9494442a00d77844021d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850569c8064a442bd1cfdeff82c9fb36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e5aa50a2aa598a5789013743b016112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecae2fa89070242493e65e677a2382113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfaedd6325f4242541613efdf6f5b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70d627df2d2925bd4b5eb21093cf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083289c4c155862fe6e894697944ba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49acbf739d1819468e96210accc6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd036b5b63fcd46159df7d6a82b83c2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae0b2ae4bd912449e4ef5a198eb42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb961be7b0ad549df4c2f6032f6080120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eaa28b55c285820c5b26552e2346d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffbcb94d1a06553757b037ff93741b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282489fb3b61b8a5c833bea2f322c36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330b5733172963c7b1c54a85914b59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ddb01e398e1879f98d10f73278de8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45903a144ddf4922fe591671088400c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fae5b0a1841250ef938c89963d88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8ad12b5e68ba897412cf84eb05bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956cf7a475ab7c4a9d64b22ce4990c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b24ec571222ef4b225780b83f06a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547201bbd0f5adb98f7a40c43d9aed3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed1631398d605c2e8da2b684f2cf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa897e2c04b921a3cf79c384a05e7d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7060a6aacaaafdda53b53710e9c898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b171fef1b3a383ced1d128942a78ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f332ae583d751be0081bee656b4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1fdfd5874558d2bd054e24ae4a9f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1f2ac4f7946fa699408127c46d7e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c87029a08c0ef11ea6460b262841139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc080e331c30adea82bc567bd67d530e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d395854f09b49ec9f63c97a888f34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267dd33952504e54d3102350e77fe6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03763c02f9200d8fde8fafe1d3716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039686ac3cf44d512f41b4a533b1d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6173e273da7bdfb2e18dff33c1af1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca8e5c01223b5c5fe99e81252ae09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae84bb4519419bc6acf1bfdd63be17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6221e52a366ab09fbfe345475fe457148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813b6d6835cc5f9a38e53ce6ccf0f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f81b61302723ebe287294dc3ad561150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846723bf7e7b3e63d031fab20e8b5cda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f0138507efac374b8185eb2ead25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca05793938ca84dd8df87b5789c8306153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da558967b36d43e8d2eaee56cfbcb805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d9cef4946b760c07f628c2dbf83e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57712b17743ff48f02bec1bd147f217156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35be957f58f5b7eab3e560978098a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976399e6f840268c259d9a1bb7a10419158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeefc9ade0aff76275be8a53208e0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742bb7e039976b54c47910331a02a62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99189e0986f803370ac42eb348a64d4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989544c1f43c61e42538aa1b36d2dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadcd12d3deab7805e5a53af9badb65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0236fd04e28ad7250b5501e816226f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845695a0f621e19089445752bab7960165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1695eb7c7dd3b544bba4adf97eb0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3591e6074e379d2171e91700611c99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af09f36b2506e44af1549528ef049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6076e4c6bbb84511d7abcdff834d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424de38ec55f3e53954c85e2f73787170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9921e91d2c6047387dc8ba9c162811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7868b9b7014f3520dff0f53c2864c9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c95bf050044025566d749969fd1cea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27c59c4c6b88f5d3b29a98ab19e1ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa3e637184080cf28e6989a9d8a0bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e5f83296d526a86387a6afa1691e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25056bd2fe958464106a0518727400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9bf440a9de2c856578f170ee454bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aab4d38bf1fba98e08008a7d4d65b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86d119efe236c92684997c536c299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3622bdbb738dcdd442a8674e64445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8bd28f49890049bf2f568bc586d55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805841762bc8e8607c9c2cc8b29001c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163429fd397acca53b4bce9e50a0e895184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2535e17eef608a17b989423b13251f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0b003d654577f9e64741cc49c638186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeae5d25abca163fa8420414bdc8e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3275e95b2702fc547bca415ac941e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10883a627333c348ce7b8ea8281d58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa72d61e4329666f4e0739334842e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602264617746ba6af328ae04ca0c877191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa1156a0a1688531880213f996f0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a23e617efd35cd3daaa5b95a52af3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d90aa970694f646d1f7b4e9a32db4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebfb6f92bc187e0a1dcb5ad85a8109195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8977d48f9596be31d0fa397b423d6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7103722abfef711b02c75b4fefc1c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589045a9f56006a7900e34fe17d0c85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bdf0fc25ec57a72c47400ffd23d2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ea2c6851587176d88e223228dea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885081254b03002d815389995659ac2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725dd284c7999940e82dfa7700277c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c580470522ceff3bba5327942df24a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b42ec1b43a4aef92aada7ef3cafd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101103dea5c17d899d24b904650d85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761551f20f11e19edfbefde8f575f2e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b52a7a8cf18c8963faae2b0872c15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26630ba34cf62156eb304ab66a55d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c437bd525bac82c894ffe1c5e2a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809871cd444e6939e4a1dec0298b20f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2abcde3913c487614f28f47f18a64f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49f1c9f80c15a1ec186958493d23b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf86244cd6237f974a0bf69763b60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ec550c1e4652c639899971d58b00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8bd43c4ce90467c2f1b3638ba9d64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9217ae31a83ac79ea1cdf6b7880af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27b94da77c6e13ead7a723d64cee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d5b4d80f8533b14e4582e05171bd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59bbf43affd9e4077b558a84b12d2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f3ad02f056876ac482a2d13e0dd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd41548ca7cc6a8f430f8644d72b6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ece9dafab92cfabd98cd541d73e8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03930ecc753bd4ae2ab874ddc5104223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10ac4d6c415d2cb09bdd37a740684224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1800e184c23c30cb6d88fc8d775f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130736ca1cc6804329292ff0b734b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc637e3dda62d80c7451158eba096ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ca1e06bd54cf0b30447d3697e964228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233450265d141bfbd2086d199bd3ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da0c285bf08c71c0ad47a181eb713b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fae70aa7cc70c4b101052faeab855d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a56813223540e27a26808df0dd92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dca5ba0f722a3e2422785934bcb0f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bd00e1c3fa0f4dd5cc12248f557c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733bca9d7526b5500591c9719f44f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd765d0a296b6092ca6110069be825236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e4f9da74eb20ed11a72d10e11bb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f905ab2d7a6367012e37107527ce57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a891e7cfb82badabfaf52b7a8451239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10770b1bdd3bcd2d248a4c147181d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3c36678594bca82d181214180608241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caebec03e6fa14204636920220bd56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84145aa99b4f6b1000a4179766c7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e8fc14cbb456aadb7803fdc53df69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41e713af4dfd6ca2285870013d26d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6420a684ae61105651ce3c52c4ab3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4d2b181691d1a3b402060c3d9f52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61865277f22928e302052ff14c3339c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533e1d053652fd1c73c5eefae728e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60e475cd90084018c946db8cd2fab2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14390952a875b17d568cd999ebca02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385625a6d392b760746fc2a15678c719252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e0e0bc81f306e25ef48cbcd7014e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f53ee3b4627c0763a48a671f367ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f59aa749f48d9dfb74b50a8d05c23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4117f3578ec37d6262e8dfd1bf37c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945fc7a84dd6bbcc239e5d09030482d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed271cbb53775f8c91cd07740e346e27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1004b4a2a15b9d855d497fb5628f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba4a61e08465fd6cae8162b3d2e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea8f92cf27258738be0d406e8d437e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8353c17b2fb2ea7a580ad6dd981158262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677f705ade15414bb9ae2689a9f75e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ed88aa05f29007a6d7eb5df30107264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597de506810aefca74945b9aea4051265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f13c0837fdee08f1046a3e195638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e262bc86628adb225ef54965ae6fd29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18bd6f7cae848b00a965c5e85f914d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43357e8dd977db777f46e4cd14a7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e1630fcdd5bd4c90e02f545d5cf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4dd5d5c771e97cca2c4ff52863b3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f804e1a1ee4539309beed1d6daba2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816217e47112d0e5fe24213d3f1dd1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66fd615cf8880d0fe5f07cce5bda5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511361d8ac3451f2c0a24d29b681c441275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4558a1180b5deecdab2f82237d658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da321082c2ea8f724e32a39dbf3e32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d5cecebcfc89f50da82838d2a512278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda9a03513aec74be7777e01f145e48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746144ac90af00fec42f224bb8121a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3bea4b359ead6b9518d91ae5118b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3fd8221e117fe6ac6fa202171667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9c313d3f7d46b33a7791f5be4fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ff2bf944f63477402439f27f9c38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30303c4bc9e99e52c9ec6f45db4b37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94393811053088082b761008c6392ac6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4919b00e31b820160922788413af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0dbc9305baec497b0f9eae485324b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a1886b127e233ae9b812046e8d43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9320597554d7f56d1455dc82b03f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ed19ead52fdf682d5e5f6342cd38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e15ee53b2ec9710b779fa6e4026a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b55b4c05cde9121072a767f9fb54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc56fa767eff7908b1866d3d461038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c9c341af52e1f7d6026e30caa0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffba202695259973aa97213fc1d54f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd20292fd3f1a8f5be5b5d936165c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d233c4d913bf1b550b0d0e9a9c2364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd691f21b5c8d758ae13d9ccf49112299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b565f3ab92efaa12e6d6a5e6a140fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf766f1f4dcab3bd61f4f398f1ca7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e062486b79e3e31802112b4d7bbe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2cb40ee8ffef095c8ad5d63154e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014889c010d98369427c8cc67460052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318255a360f334559152318279a8230305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735848158fe7bff2876fe2c05d424a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590652909fc60cee3d0e22d3be04c0ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03675b1074569ca1249ace17543c93b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c1bb37f0732006f6e3c8006066bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38722d49fe398f134e5265cd7547ef5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be094de465cfb651854649af3d8f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e570493301065632ace51027fb00c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31489c981b07dfb425fc46c67296247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8eebe191fe1a5530c0fcaf08fda3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfb528dc448931b7b2f4963c55db3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401313566a42471d495992ba5847c061316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415dfa9aa832d4e37d8d7fad69cf77d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062bb37ffa0bb538edc14c395d22e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd4f5ebe3419ac5b1a3894ea3b2cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ed7e76aa6b1df8f67e1c032261eb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51ae633ab8ce2f70f5c84a7180342321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04f24338e3d63a7c744ac67be8d6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063162866ac14a6a1b4ff26462700e9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b4a87da2cdf89db2785ba165b7b07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa990d62ba77c3e03be9ec7acec4611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53307672f34c438392c95619973dfad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa0da7fdd1de50a28c011b596d437327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6733129acae5f4ab1de549c1c1ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e8795f49f9c75ced534f7536789c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20c625c953fb6644e9ced1826921f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4cd0c4af3a20c4cb95cca519316a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005fbd395f7c3f34571f2e61fdec69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947c00b71aebcd1222a36bbacd42d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141ab8482bbb0781748db688d93c57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a69e98bb17c9bf61aa481b4eb659c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1e17882edaee01e6c3769e54c8184336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8592b0c687607c0465f22988a39251337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb16be20bdc29c0657e54db011d7a8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354400bd55df305c0e4407210d09001a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7dd6c743db41f6caf4534f02ba22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a852fd1859efda59ea90f6a2f09583341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506db6205f9f359730166e585d1b024342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff354921145e14213dda95d43cd32ccf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb390104e869e6b9506a6b8c12e9eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2428f8f7443489678be0121f7ed872345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f5d01bec34a41f77ec1c8a5225e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08564ce79c3fa87898aa13da9a32f43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7738976786291e0d659c228df1df48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333e2d07d9fa3bdf985cc28df299f45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10e26b41b966de807e8ebfce4bdad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50fc72cdca189be39366b62ba8f2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddc1e6e9d6c6820803336cf927e739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230bb3134d9d3d1c03c4cf35f1e679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d7fd8ed6aa8f89f39b1b427e9681354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28366fc5717464583ae437ae2067d1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c8e76e78aee80c8a59df1cfd6058356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e917c4eb3fdbb14d18f85cda992d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b5e282a4bdaf950f0c6db87d550a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0959826ae7d03e3c9d8b60f303e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff26a3d23423be5cfb852efaad673360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08c16217b6cc5c4774720d7151076361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6db91b38357c0cd92d30b53ef138c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9853b1edf098da3ae4eb742e58989363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b6e2422c0c9d0011bc4361a952627364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06e9880e45791f4c90b372cdfce0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362090f6be545943f3a6529293bc8ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5335cecfb411a584eb0679ff5195367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea73cb1839788c963c02743fdd9f9e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9fddfa8275fb8e7b196e726852d82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00a3814a4e4da938cc8e42f4bb258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee1eec5694e58ed142e889569f6de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1f3f3c9be82e2af64e8500bf7503372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da131f9efaf0eb14b34bca3033b70826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5664e38f5ac5cfbe4a328fa18edf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2f5f18d12368377adfc6846cd465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafff08df388d50974f602ed21a93a5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382baf8ed9bfbd57de7561b88ebf89e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba2e984b065f8fd71cbd8456db7ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15961f8d542560e049e475c7ba1a60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d936f4f447e004a4a57094ca1c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdac9f209f496ffd50c5a5781a7eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc775746ebcc9d2a7294f0b0e14d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193788171a1c64f2b1d317ef8b56901a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec492aff9fdaa29325d1690543f7a84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad1cc95d069d98cd5d143fd9b84fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da818e224b0a04ed542dba37f3e734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0a160f49ea9f0dcf3e09a042013c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6b04da990ecfec7fc4687d0e67378388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa5c1d3d501b4b546d1881de8c6a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c9b682e6f2d3e6c1688d87190b23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763e63bb596cf94d60027023be27d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5a5a084b07666fafc79ee73a9d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f69c9e907df790a2e98a05263a753393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2bbff305deb22f39f3d9bcd57ab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32ed1fd1ca0f7fde1fc8fb4c78aae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6454ed28ce3bad38f432152a4b9ca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf81a2ab7df1c7b312a74b33adf303397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee82e545a64fbd42ebc08401f41be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372bde5d2e770bc476fe34d075d4cdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b8f99de4518c03979eba17607561400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400dbafe82d85c789cbcfd333d106b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f4db13dde8476419a4ef2d1163ca4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7102136e66c9cf5f8ab7fad3ee40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00febd17143536031a60bfd06aae2ed2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a564cfa76f7264a6a15f7d84882a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b6827c87e23d52c1c21466a886243406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc59b081c1cc2abab9d08b215c6be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f2e24ed393902cc3cc73d0f30634408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee28ed802787c0bfe94a707fa97c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024289572009d266745882c0429de7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2adb4e73d2f91c771c3730e2efc8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e144de2c2f19b8a9487fabd1496b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8d8cf44f048dcb63066c89931493413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa19ac32b75fcf093496ece5e7c72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113282b24dbc2bd06a60c0ae778179415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18e51ac1309984afd40768a55d075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d0e6a25c2aa10d9ff6dc0f0868dd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6061961f875a02252eeb4ee8bfa8ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317384701f1aa11d6d60ecf4d7cf8db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f77da5bbf984cbff49a266bdd801f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65099f0c806f8e931bb5fe5a5ce621f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4528819cd830d5e47d2e62879eef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5109eb70e1ef383f415a4179e29429423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1081e642661c5bb887737fb88afb71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f018a2650e7b8391501cad7e5f239425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9516dad1766a78353ba2c3fb0d1c63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636312c48993ae61eef2a8376653b4c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaaff8d17324ea752a0d1837d865a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698816e551bbe6114168304c6194acc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6424bd9402e9976647d84d66de1f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c20323639b99d055b50179d79fd800431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e679f6bc437949c1b2295cf98d31a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4723fa34ba3e7114bbea8494c890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7944e062d798885bcccb228b84d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd442a5f1b63d20a2f96ec5ce0b93b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e0d9fce4547d89e5a492de5b4767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb05ec6f390f79e4559584b901c69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed3881bdb5c3324e103fc636d240cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34367712603b0966226929edf3816f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12359b019e69d844575b8e6e32d3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86ab643569c1401820de315b793cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b2fe744b6bcfee9ef5314abec9c0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adece487e09ea920e72b9ef9eff06b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598b4b764bc0f315ecaa664527b4cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31fa5a0ad977137a25d26232765aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bced9364c0533953f8a332e16cf326446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b91fc1331bf48400395d904b2b194447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d7939fb831d83155481facc86932448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f788fc0360cc2fab7a78f3c758df082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda56d2ca453d0ccb96fed8aa0bc8adb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e302ca0fb5e7d6c595c42cec30868a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7502e2b238ce37a8a1fcd914291740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d3a5322a0c457e97cd16d870f0585453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780acf8fe88f5750e5ed5431cccfee3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e7f54bfed7c61e1faac7568540404455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593f30c88ab1bdec83f2b0eadae58d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2212eb51772846962473481e14e950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f882a28e0411ba21e074174fe887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ec7d54947e6fcfe1764e7d4be934459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6341f80daa2b719ab36884b5aac2c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2876c532efdd73a1bf51b7f338e439461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0b3e442cdc4d6dd749778c5e1e810462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e82d0be98bbd02b05038133b6fbd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe5bcf5620b0273ca98f7eaf2d3cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9086ddcc1ad06afafe2ac1a506e723465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493dcf6b216e952ebed1907906b4c33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120042a7d3037509cb35af142a068fbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86dbac3cc3ee682ba777e850f4f847468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540fae2c23f0456fd13f33e434c91c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383946a2196dc732dbad4470be5f4f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2b48abd3aefd2c6b61f59158c3a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384fafe6cdf82db5f993f8c613b541a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343ed43fb77902986b53c6962555b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c970109d05e9b188d0979858b32a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417b9ef16e27fefa162517ee688c43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1934c991b95d251cee72ce19b45840476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8039d6ea8784a0b53e01d3566c5afc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4158a9369b0baf5f6b0dfdd7486dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cdca1b6f6e94d9a9242f62de08f9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0937cb4f3c2d31652154f50f6d8a76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab7690071334abb8a1e477f1d1efc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0963defd27407191e6fe8424f24ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2094eeec6e360fd1c675c23e5baf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841073a29fd1cfb9c2faf9f998abc352484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4fcc3f25ede71d7f1502eb0b241a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737abf5c670e237d5bed66b21cfdff8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e5f2cd320e1155d48565ee49a7ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b41236426d94b14d6ef04021784e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2c122e54a6ae3599b59ce0c91e81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504da05c7a3cad3a46c61b1d1285a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81582bf3fc24d94dc7c2f61605b95be7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd16e4e2b1a1fd726fb768b41da2f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b8c5919049fe2f7250c098587e57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4d0ffa2d83d74423517d63abdd029494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee424b82d140c3b0706df1e3d21c115495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc54677dfb44f12a6a85bbab822f4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791b2bd170ede22e2d90eda5e1c9f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e817ec31ac8a0a2da7df3702a00a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1a97361cd45108358aad2d6238e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7531c421f7e2b8c40884f8ad38dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc718c6fe9ae3e84da08e5f46eea88b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa38d9c1ffa5d7fc65eb18010fb105502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b299eb43be56c3afe20b17395a0db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c07143a899df06c2e755fe38179c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e12942d4cdec38705f6b3fa40795a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a1171aa07a0f2b7f2117cd870ac4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ee1302a3b9e5b4e47522fa5e9a76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab77d6c96252ce2ee744ff36fab90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495687e21ee199af77437869d9b1e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101438a8c3600a003b20889a5b33902a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955d192f45f45a2edb773becc781ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b73b9131f4bbab374ae0cc337425512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa4a1b46948b7ea0cd2c987b2c784513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8da9f12315ee3aa907d2d5a5f5178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4a656e28a5c5cb39cc5a616e6276d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea64cf728d35fb4dade3e4d1f29290516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362b5723a528dfa1a5a5c1e5690ee3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82da727230445f741e25e6ad8fd35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781327281978af270e9a6fe0b298e78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219b2bf85b4d885bf71a89fd31e3a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b131ebb5111c94ed40474e3e9cc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2db555e5d864c0d78b6a57b47fdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3aefbdb95a3e33aa6f1e045bdc709523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da2974d370e1042dc5e3d3b2b50e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3aef4c583cbf090ab2bd3ba6bbda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e4e1ad2a1aa06c5f3964c3e3f30b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b7dd0d0e1fc294d4480ca1563114b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e41a9994bd20940a00478ce38ee1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a9836448bf3ff1ad9a972b874c61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122fe016f8845153b166426f10cd4a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c0020cd0129604a1fecf33bd2bd51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403e6e51390c694bdbce48696898ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a399206ba2089c0b77793fabb6a4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29253de0015bfe4dd983f62bbdebf9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc654b728f2cd2223b8e6bf9c4b4a70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aeb643f7a6e833a3bc32b51ed26e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297c3ff273155cd3ddcdb83f9d46fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace8c04ed10d9b6e44b8637cf8455b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efcd29d0ce0a824ebc64e8a0a22f4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8da48d3696286ad2bd371c5fe82ebc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac439f5016600dd96979cbd75fce3f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54ce12fbfaa7b0a7374cd40ba1882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f766f0a3f583bb2f61c25fc22dbed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38289bb65cb07219f772e61c9c765544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55a39e23dbd4dff0ac3d5f9ab467c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c249ac2bbe7e6a769fe154d64011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ee5d241eca2e9582399f75e96f56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341e36415cab409603431f8518250e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b725c2100e79f5a592287b208a79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7ad9f96443258c86194020c21b23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd7f85b822e818a9fb0d1dc04262a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0fc3a470991e3b705f769c861f5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b243088372c0bbdb451a64abc334e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0be6bfa45136eb76034b0f6c03aafa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da756bdd7fed9517b5ba43d9da7dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7eb61fde79e1355aef0d64484c9c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1f62fe1ed034449ebbef8433f876557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07011a4ffdcd54102f4ca2549ebf2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390fbaf468d03ffbe97d235aaf2ca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4152fde764a4a1c465de34d77a55d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f82f1743653ca7718634bd397125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac54f22bf88e7b0f9e288b4bf758f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996ccf4235728f9a784c5bb8fbcefc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db9362540ff4551fc59bd71eacaaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2bab6b5dc341f266d33657455a982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460ed39a73f9a387f3e0ff612120f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12c2cd1efda0e971c399ab994e9a83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f27a140f9ad19d711e61d0f3e000568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca482a1440c834c1f957e749d4caa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d27774a7b588201a37c8f0d426208570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502952dfeaaafade31b3fd4187529f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0caa0473342b551c47b14539f05d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b9355486e7e34bfb611e6a098da9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895e574027795da9a0848cab20e2e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9c1b167d8ce36fa74fe0128bf0c4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2851d59ee5b58dd19ae400911ea540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660407d3759208d974c72ec5efe8887577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a2723f587629a9f59391fb91b969578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316156bfc7944b8bedeaae92a6cbd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2314444385f1c85c45bc84f059d49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71193ae3b884649bd414eeb083300581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b48bc026e53998443c91fe88cc15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf72858b779100d25bdb7fe511471a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa481a125ec03aa61bcbac385b001a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da205d03eab81ad1a8d1a00c62667b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dc98f2ac0bca58f8d7f45e546beaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84a2d9fb28a193cc2211fa2a9e6c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879fcf8828d224fc995d41f219d3c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e978dff80db0eb08fae6c60a21f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2248e4f0ad96360d1cfc7cf8c66b729590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c1a8af5a886cee52fddc3a595884a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9821f51d606f98eba678ef03882b11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf428c0eeeae010945e66f2540d1fca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279888affe9824d8b511dc0e77fb3de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b455a7fdaab7b6237371cacd2c27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39d8f523f5814df826de70882a426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227ad975c84b4ffabd6e32762ca8dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042770bc74a3448e89fd8ceab91843598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863dae0da0a2399d080e0c13769fc35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d9316c45b0f1d3c87a766030045a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b55814f089d4301db076c1a1846ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308b200aa0de398794e2003d9ab58e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346dc3dd5e70b29ce6026340fbfd49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2e65d6db7300fd3d85179051b79d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2165bb48d1d0808b4381e26fedf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d25723949b7e459026f8e1324574f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2a5c37c60522ee68f5bd2ef3f353607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d5b10f9cd1ac8407ccf3e7f1de78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78770e606fc231ac41b8f6cd0e4e05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68b705ad858c458b24ea648151932610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d308ae65a652df700c8c53f91f9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898aa1af6a0ed456f5a9cee2b480bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f21cf48c47edf98a2e2b998503dcb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d881ec2343905c9a9529dcce3dae38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57635525a75ee2b4f7e01b04851779b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7467ada427b5d663ca3f3b348aeec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa331c4b53b5bdd836e535e704ab2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ff8d3293418a4fa2f685a2d2e57d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e16f9d41426a0816c09c6143b73f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e13e85016dc399f5688b20cbffa0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0cbd105072e1f833cbf292401d015621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35a8a9c1ae82188547c2652927b92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddacc0f6fc96ceb6c968bc74e6eb5b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2af4ef49965f023b6e32602b44971624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea420ae8ad57e0ec9a938d695698523625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6ce3e2a2eb16ba205774ee17110d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54a445955db978a0836b67a4dd808627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992a3510774bb33c403127666439523628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a79e63bafe9ffcbf9162d6f0b322f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1fa7e07b4c3e2ccbdabe427e54df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de893e47bd4ca28cc15fdf0124c68b2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f05c2ee23b837628c0c426b71fdc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15701cbe34422f199957b17d018990633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744b005d3aee42d70185f789921e19c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28881007d6c6e48ab95328800e17c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416fb6a8b8202c1445715f7f92e9ba7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e524a57a33cd8f2299aef1b8399db3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa89800117119dcf3b61939f2b7dc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610000186f7fe789f385c9de01c584b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e505a27bc11d4ecf895fdc31f6ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec26fd4ef8f2c81f49f787035abfc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543dc42fb106311552cd6f5bbaf0b72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a5c583d6e95309a49727796213d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ef9a3beeb6570a7232fa52af4517644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd32516e4b3b0c0c0afa4ba837f33ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf07e9605275c551ebff724b3cd599646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480041924e163918098e33efe01191d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e412641a135ad43e80fc7d18c5e6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa31cb63a77cd73e27ac90f50a0eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212df621dd4f5029a56571f86a27234650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee139461e74d656f7fff01755f69b09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd927c9951e480e8891716d8b45c7ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b540cc758306efff53828d3e8ac0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac9eefb80c549a4455a54a24fe69f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e939c3ba0579251098f73b5c89251f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2e0178b5490b015abcaa15deef87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b1a2452ade877a3d692e3d8fbcddb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e83e356129de1b8adbf93abe4d69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e445acec92ae222f3ce14cd43c7b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834669fb56980f9187cde149c7db45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abfd4ac2f1d8472b98b12c885aa2d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1592647729ab60306a744d178754a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d6f9610bd1dc60bed5535168b5fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2cf13fb69bc482b7f8537886e51b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0525564395141806f1ef1afff9f694665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4419448abdf03eac7669f174ac6d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88194fc1bf7a81f660a278b30c07b52b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e25814c260edd07853aabfc71f96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d7ccee226b422b538c8fe03c9fcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992f5745c5465351064ca89b20b4e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef70df45e91cad8c2407a196b3d28c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877fd7591b789809f2d0743801a442672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ae064214a864ae14641cb6167b89f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e4b883ddd499e6a5f51d8d1fbd0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8a7349546a684b81b2eaa843490a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3893a00e4cbfaf4b9b3723b8cdd91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e13cc813608fc53e7377e391fd4f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23394b09e1a1d690395ae68e07b15f92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5260bfebc3f2dfe0096b2586f22ef8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd5c2d55699f82d6115b1035f274b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d812aec12d63eca06b8eb9da28f188681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ac971292ac0fca5510e79985d342682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c1a81b55b4e1408e8089d1f85f20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8df82934f2caf5922c7b994ad5a94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d2cfe1cfdad64896b91b2c1e950b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7461bdba61f5188c8a43f77d08002686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd08cf7e8b9f721bc536077265900687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8f917281127cb33fbf4dfe2fff2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686eb8ddfbfb9f42cb09cc432d6665689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8375d59119cd6611f47c4a09b9ecd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57145a897787facc4bc20a60d534d0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7e943dd96bc048073316824f74dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d787fefedcdaf9ebdca31db83cea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20849a440ada68805c09dfefaa5c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bec659328354b726cd405686e7f24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c127dcdba28b433bdfd411f87ba0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d1cd4dadfa4f3f6379c0fd63bedd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e32f8944576136a3849c44b48e262698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1ed48745163af4ceafc7c5f91ec4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d334302101ed0de806b287946937dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a31e72abafe362c7b882fc2e01e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ffdacf103635dfc4eea71d83004f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669120e0280c24b32a63168e125b4561703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e60457b8c84bcbc51bffb91d89e97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873588291ff1d664ef091832a3c304f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12545a40991ca18d6ad90c6050991706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d1acc0e8143860ec8c244fd296eb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b52f296e96249cc88dc447c699b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25844722146cb7ca6f6ab814a270f2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7cbb3ca61e5b588226184b38b2d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d4e11f1470e24601ed25edbce4a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc8fa34edd035374ce7ca3fa52fc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18738fa12412c0e900f70a9f07462d89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc03c146e576ad1455e1b72513770714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7efe6cd0b6714f1ee46ceb68e327d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acafd827875829986a69866626bf51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414272c3a5695e83c24edd9fe339ec9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae548a09a94ad4d429d4a0582994373718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c21a91e7da7d685d354058f4219df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5bc3632072589058e1b6e9906469d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab5c351caa3a12840b40b8536bf55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be77e2721be9f56a11c17a4eeac2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac086d476f35999b1fddacc1c5dabd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e96897e34bf84a7c0420544ec28a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e60653a6b813b1b93180ee1f9a19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de445d43a03e62f2671cb138cf8d8955726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769defbfe37baf9e38bae7738c6493f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53674670c38d79aa2b7230145f51b6b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f72a53ae5f302db2cf21249388cb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b7facfbb4d92cb29e857881c90de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee136c0ae750b1584ce890c59abe12e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee6dd0fab78f226479983d9f39acf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdca361aff6b72802c4b1aa703c79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef8afdd22aea86c636acf6480c076734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab17a63a035a33b4cf92ced1cd36cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edb7b903faa2f5ce8f3461aa6bf17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca249d60dd5cc9e70250241052418f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d846d11282120ed14f043a6710f682738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33593f0f49fd434414c9dd0a4de169739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8121e4d514a8555a051ca6efcc715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746e20ca1421eea27773549e7db071741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f034ca7038984cfed7cee03882db3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa21c2d5d8d2dfaaf500e97d4e32b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78864feb3dac40845c4f87837e8197d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f3daf0c88387b715784b54489da0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f6f4117722dcec6e951a3baa5f1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d13bb4134284f71fd4905bc4559e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa0ebc743822878ea60108855af80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab140ab9758fa88cfcfcb7ee1bc56b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4fd054732b3a5267e278460ca0b94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc740a8562bb4bce92dada39683d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982645ac62dbadc6800f6f89d230c49f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3573b5f2e77af6409f43fca1e82d74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a19f49bee338e4e7fab25d81657a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c62698a8d1155b514259936ed0056755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90850ba5a37ae89cc860edcac127aeda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032739f9f40129c1ccf0c87cf7415338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ea5c660e9607e279c341fc4b1ded758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab492a2e08ac18a8bb1260285ecf7254759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fab995177dc571062a4c9d49bad11760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0de7cef49ae91f4397b090020585a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e01eecb4f5a5321d12c8787a5a6b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ee73124d39b9ff7f7a72f1c8dbdc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2b561b4f403d04368c01c0f44c23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ab0b2a9de8a461b517a32991ee90765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76dfa29a06e2ecae3c49c7ac34c26a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767733de87e4cc4af0bf4f0e6a16a80767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c407f95eabf122251f54fbf2aa15768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad834497ff7a5ded96567c29ba95f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceef1db0d5ed7c90af95d65912bacf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e7abeebeb1a8af06ec515ce834a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d0dfdb5523731468fdf435ad4dba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490abf21b690352829f5debd4ae3275d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59e245a15f814f6efe68548267d73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e8aa575a59cad9c3f56759df3f2cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c53b2d93c90021807c72b77ecc0ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a970760eb095042a2b6dc1d2801f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e30bc5573918ce8a79c6c80fcc8c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea11c309d7f968c12cce9045e24ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ed063979c92c9433d114b7b282753780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dbd1f0cdcd591cb5a7c930adc1daf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e7542b8ebc61eb20134197178a7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d462bad6bff5e7b48ff2a7f85466783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5e1461954dee60150ca177540f38784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc12418f39a83b3f61f1a3d64bb34f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c210c9486787e73f11a548d27341786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732c229e34f074f896012c510f9bbe7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b2d1ac14274bdc20a5e1be761191788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d44704014710e27722c3b8283c64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5788e80c550c7d6247f00ebe547f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec1a8821ccf8dd08a078eb10cb8d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d558c55f70f549b24547bdb15699a56792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a43542def0806f3f53fa4fe70946793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d406656557e6841eb5c9e9b6caae4d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d4466e04c84152a4360a50c1d944b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e4874fbd571b6c8b5ce2f8ae0f99796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefea2c43c0df7c6a7aae47ea8a1a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298713cba5f6f50010edbadd299a9b4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992587bc590225afdcf177998d08e4c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be513d9e88c6e3442b488d12c7141da800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3e4fc83f3a100ac8b562f57979ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc6595bcc7d2fa88db22716d8460f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb45bae3b6f7df3c22027190c24e96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cecd168a1ab9151547c739a29d1247804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8535e293b4809a3f4c504efd411026805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c484f55533ae97e0750392f8f11b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06f0a156163ab5f8588cc9f999c40807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5096540e9074b0059ab7f1da15a86808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d433efcaecb0a46ac76287f478244809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5848307325dd0bd94943d1d90b6f38810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192052163d8e1bef383d6488840fca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654dfea76f1e75db25fc689f7b79bdb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b58e11e927ee337d57d9bf73953f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165a4ecd7794bbccc4da95b694f808814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac79326e6115f4494f447f8ee130e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc58b92e3f27997659bbb4180d69f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5f9387db71f181a65f916e3bedb9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e023f3e5ac9b946254cf176e956590818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd8a0ca224a1190a805f293294e713819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab26c5fb38f20e00513fe1ddc6e86f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738bb7d299e05cc0b7f61c14fe575fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c4767a67e93d61a955a1b72f1580822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e531ee90f15405be72b24c203c17ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a698300e47aff1395a286598ce453824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cddeca7bba11720e9eed739cdceba2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d54d72e39cc5fca3c68cef49d26896826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3049c4461fa01b8c75141bafd43c308827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe9a1a2e87653353f756461ac9a81828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa216c6cecce1a99306a221bcf937f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91224d174e8c17b2adf4ab771295e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f68245324fe46bb89aa6202264ea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54371d9e1ede4271a382d70e5f701cb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4870abffee44ce6933a291eb58ad16a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb54a58d065c83b96bf6da48eabea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facde3adbcef49f6a8a319c9c9716065835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1cd805b29b821c14f0a3cc995b30836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd96adb9360749916abe191a5fd262837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bbc93ae3c7b4ab62ba02d7258820838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191caee447827eb67e28fda83096c73839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c29c2798d7aeaada7285edb594bf67840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2249084a79f9fe968389e2fedebe3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f81bc6651497ec35c70b3d547141a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba895464282b6ad0f646f1d9ec0816e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046c6e345e56ea145353dd90a1d4c6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64cc33a7041aa01b076fda08ba15a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb69c11f902f19945c2049fde87be9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8369e7ab55a139150faf7f4b3c05c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6eabbc784012749e83165ef117e795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3d442c71baa70fcadb455679ede16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89527803a776956cf11ed5d272f461b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8dfda1efeb699738de0c6225ff1f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd7fe007477a59e7cf2b7b88b60769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8d31b0fd0c1bab217d73010b906210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497219fcf1fd10cb4d9524e46a58e3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d0499905e6c6cf3e5144ffe762fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504edb5219ba77ac652b2424432b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd6bb5a05a9c26ccf830ff5492f9c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5e5890e86ced6d186c19900e2c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba6c87b70ce52cdfad8bda0f8842a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f0f77d62d83e4dec3e27f074caa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ab67113b1b36bacb99807f2e979d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c81487a2f46ea76b2c2f9d7c78c3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd2c5d62b67c508f6c1b9e12933ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112d17eba5f332f976cf2ddb8925cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c31c3e2b621e67bb08e1b40dcba2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b0856bb9cafe7669b673a9dba12423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35ffc9e2f84df3c2b28ae16d5f90224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812c848f85d2277be6d446923d904e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e3765e2eab21881fb993063f3be326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5900d4401e4ad2243d3e5991e2c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd9b15cb73bdbb4315bd9b4240e9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f118d3e5beaacdca1588dc51de370a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e19d497cba613c4c0a88dbeef60da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca95b490a47129ca20db67e6d3af931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320115044aa35abb9a19b33487137b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8987e4d18fdb984b91e6731d23da5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3b2a9fd823ea1285e6f4c8791b3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d65568769773ca525582f6005d02035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5128ad9049f51e9172307ee887c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e498f1fc7a50ccf61b101e244dbaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4facb613124a42987628d180197838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da74986a06e4bd0716763e12065c6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0267b21b8f35c38108b46cbe5d5d1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57d84da6198d30c3c7d084af7f9ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114cb0d2358918e060807cc7e216dc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f42aea3be60c6ca8c8b74ab14838a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e033d2086cf50c7811a466bb3ed9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc057e8011b7928154f3b71b7169329e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81c0c231a5573fed9b53ef4e188dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6f74e6b4035b3b4b933202191cc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589087a1f27807f0c5f87aaf67b8e7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7930f8187f2ad68223963be3ab46e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d85b3aaff154d641af6a3f82b09a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c5995d50c2a52884d6983d9a8f1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191185c1917bb4e14238379b1222eb7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc58b694059bdd600855f8ef9642753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0fa812a6a81af372e9612fc10b9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5489fa45397552cd5c5360678dff0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b2896a0e721f8e96357daea7de4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1acd128a3eb92e909ac53d1ebe3f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648bf0241c8fef27e5474f17f638df258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d04c5f2c8882761dd67e1bd664e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4ad9d1725cd4fb9c0a4346ae2ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a71bfb49ab58f38c18dbe088a22f2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c779400894b4a1760196d0cd803c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7d72e900b82c92c69ad8a4565f2fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b423cfaa38e143b02869e763a9a5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72b19036110f22028e793459a107065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567b592bba983d23c5753dbd152b5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e97d8b8cd3259b9f993c67d1325067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd012108f29427fde2077635f4a93968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8cc49c9168a9fd84f206404dcf8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381eccb9103b9617ded35a6d51d3f4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3edc4c2746a7130fb0d01dc67c20171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebe2b63c23b517ab98dbeb99e37b9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20766f68c0c07a806d55ec7c198f65373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac2cc718d18a008d509a68619255074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f4e9ae2c54b1615f9acc1375d9c6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50196f099a62f0a3e86341515f39a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa225dc63b66197bb693fb509822dbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deaacef0a936025b91beb42f2e413f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac5569ddad49c4fafdd04d918e0a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29291dba33b5cd67e36d2f18c865a0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7694df93e14b49cfae14180f6241481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7af9af3580287f5217b88d8dfc07a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e371c61888a974854565cd37f0e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758463141bb71601709622afce410aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a2371f659d098ed8eb9a2d2133b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb50f2aeff0f3a7bcd63f51eb2c3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f37a7258aec09cf523d154259eb0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe62224031707da0a42d0aa65a91988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed58d074e770ed97099d7f7222df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f0a4ca8593f2cdc00eed36bbd2a3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495198484b95a4c48bfdaf3eb2a276c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b1f292bb28480ed99d0577c27803092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82427053d056e064af84f68892d8e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55172639bd461ffe089cd81cca7af8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b03b8ce79bf5043ab4c38d03011c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567270b3c9b483859e73e65caf3b288c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb35930bd100cb97e6c8ecfb36b7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f0261d96e354dd9b6e456797e02998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b13a07bf897d6b2a50ae81050e36a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d766b0b3c6f378c3b03420ef6ac0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5ea54cc4fc514db40d8ab6521dc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a509ae956368c240ce04ca244b22f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790ed3479f1c864858e154d89796d82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca73c0bd793a939a055131fd6601a3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218478289729a56af32b2ce490064a31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c1d32a0a817865f54cad7afc781f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b184fae621b4ad8c916828c1827c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff206ced77b0378a5a252dbe4a7d52d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55a9e8ace9b0fbb1b7d7a94129c0a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d4081c1020498aca390bf3d433717110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a42ebb336316558f8801bbaa0cebe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09430de3005b345e8c748986464c0798112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71c53d3172847a3c8ab243eb5f714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a514e37be4ea683da24d108d3cf4c80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b61eaf52ec26c12a6e2aa3e2b51c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d488f5354aed59e6773e67fd0a2644116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536feeb913c448175f18c338b8400319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35185a36761358d058e23d074fa14ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c8a31744527cc0438e3f6f0eb36c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3a55b827da8d6d092c2327a6d53c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8682bfa3ea4d84416f673c5b3464b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c84a448ce05338f3a43a970cdf9c94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6438285054f379d6341502624ab1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be34f4faf393b4dc94e3f8f13cd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5d3ccc46e622f4b8e5b1fc769d54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b6f11d514eab9e78448d7e0912208126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba46ec43c4594e7d0ad37347fab9a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214504c4f2326dc13007485627bb393128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f33a1800552f30bfdea4edb9fab84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8888e1d77dd4c37e5b6567fbf988e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cffa2760c0aa8eb7bff1f242bd8d93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1668425f9bbf10f5fca9e05421a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b93302d7367066dffbe8057c9287b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e53bdb99396d6eaee97158f2f51e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392847400ea9a04b6b9fb20f19c4fdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2040029db1a24cbdd17e0dc774943c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf2adabcd7fa2310195c78378f476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e6be00f58eba0f964a701b836bca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1f34109fc63bf345a6a768f5cad27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0364179ffcd4e4020c6332d73890e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1fbb4bbe61b8a98b28ef1138548d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ec147f020ca023bc332150a4a129142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8de1bc8ec3924b8c5b3e88cd778fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad62e7f1874c053e69d0de1a5b8ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a36b9cc66bf091fec420a72f5a77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1f99bb4707004e0469af39253eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052fc6e9669ae48d39257fcfecc07c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920066cc02777af06a6f454bcba82cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42861100bfb433568847198eb7ef1226149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47701214b037421602b4002cf0039f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672adb746843ed7f7a4784b4a398e50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04303dbab5a974eb4589c4ea987d4f47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2700ad824270db46f0f86d2dcfca41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f58ea5559592343f0179b9bce48f33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40e8f5eafd260b4abaa745bad26f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df57f94d29985d3ac2850701e7512a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b814c5210d5e12a31df62b5d93a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf004981d3284f9d07c37c9a06bab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343e4c70f133825c4ab04dcc072694159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf0b027204c9ca2aadac171164875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eeb32936d8cb0d69149fbf006ea3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d935e72433742cbbf3ad16fb3da0b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf2b18bb7fa5a2c2c7751133787ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ef3d91cfccf41198dfb001eb7544164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f75f7fa72b0738143ae8f1d963cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1532fbd429033a1156fc977033b4b21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fa2a48ed54974f1d07d1239555211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8678b35ac6f0eed7c3e8f259fc368168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a8c81bb0625821ffaee382ad7847169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77346b50c9e5ecd304b2df0c9adec9a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1052661cb59438ae3ef2e8de7d6bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f349138fb1d76b21c9f4504de322fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554cd3528e5ee666d7d43d74edd481173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e16d607e9dd06bf5af7a5a049c706174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a393a80679088c8b527a62d1da99ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66a5b8c7b7e6fe9ee7d72a4947381e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84987aa86c4de2cb711aef37f08b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f370c781ffe7f1b6cfc21b4e7de6dff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c907929b4d188af5a62a7afc75b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfaa03fe22003186efb3cbea914912180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b21ff33139cc49c178e436a6e22b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633161badfe4416ea78fcea637e5554c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefabcb5a36dc7dc9ffaa17155ce47b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe99e66f5dc9228eeab55e3596fa212184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66953b6b96b02b0b38bd1940baefde0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f810a3c5dc9b1a8b9455579c9da6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598522bc2487751d1dc5fe862edffac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b3d763af3c2090890ddac3fbbb83a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc4edb150891ee194c3f46a9825e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f45dd6c7d36e0020e976f1aa5c76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d84137b9dc84960034b2cb2e9273a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ccc404dece74ecf63c64cbde5154192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d16943c80d2d4d4e08a76a03f268f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81eea713b5e64eced6025056df506194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d876af6f5f248a014d28ab3711861a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b56606d636e38cdc134ff22e1491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a1116b5185fc5c499e78684a1c864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274b1fded69e061fe58afddbe3c238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac7d955fcf9bb164948634c7add44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932459bf1697b19ddd1943a48a41419200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eabf3a1a054b67bfad2aaca06cea6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38417767335358b665e167f6e213107e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec42f053be4b91cdfda0657c2d72b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce80e45afe43e47d3d3f0c1a8685e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe05b4f88e71d1890f3b55a7ef9833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd29243dae080935d3fc6908bc07f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a51e42f0f66bc0277621a7652e2b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966024936a9633b3f26f9895748353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec976711c3c847e77d1f6a371a16bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753d78dde36b29819ae0e0733d2389210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe03a33219f3f8051357c391c53e26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c07f8de264fecc45b8375685bc0dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef40e298c2a37268648057d5c6bad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab124f4d5cf8ff9c611c661d5d9e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66f10d190d9c4b53069a8ba8146c7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c25d3c9fafbdda7a0d553b88d797e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe1a12fd8aa519c8d63f2fbc0d8a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881a090a58749c9d2855194b782d0e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d5c297b366f4ea4835a96f0dcd58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad8e7529c4b8e9461958efecaa7d6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f4695d70d04fc318659d4cef2846221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d1dd3e026c77d64bcc9765a91a01b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1dc3ec17c0da627431807684668ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f7ae7f45ca0cdc47584b02f514a98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec349e9f0734182dcaeab7ea3c196225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb8497353610259cff79d2bd4c1ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a03bb07f0f762d4b612c759d24ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431931968804ec4d50fde51672067dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ef6f495898ea5a9d5bfcf666d065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285b126de546699a73fce44d22d09b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847958135f1961ec38973f1623a353e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c1845943332621965734643f03d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e3aa8767c6edcfc21fb4f76430d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f9dd7815d9a8b08757533be3962d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2899680c4409f8cb430d2d90c7af8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289805bdbf5feeab0dcb7c8042b54e6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d4f61b69549641546c10f97a8b3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a6fc698b35d72d33abce44817857238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d43949038c1c53b3cbe7a66e794a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5ec0d3add0013357c8661d28c2d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccdfe74eb063b151755e737dfeb0be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e23ee655bb4df290692dca3b6a6d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a091e6daab1451ba9e8612b81ae54a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c56359fea34c7b770a69b9b326827244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3dd85809664f5aa9b0798fc9a4de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d617afee42ecda59cc1c4074fd7e73b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247d6e5354430ec58970a79dfb7643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06931eaadd5bc45aa885c7052fa18c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42759c5ff2828dd9fba1d19fbc8fa2f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b901c34d7fe3095219ca57631c50248250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aadc5ae64ba055d07721a7808b9ade251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98ac3bd7b6b26b33c49bb83003939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad3cd7a4c2abdd296831b3d0691a73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ead0bf1c6d956f7bccb12fb937266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95baf511d5318536c43a24d517aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32daa03c82135e8a1970cf17fd075b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed55d828fcfdfde2cd931f9c8b6eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf413cea27a51a631294dcd7044742258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361e38fd9008a3f78fafb368d0ef90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a57cfd533f44a4e979f24a4ef79fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d18fa53a8ac78b6e43ca541de2a65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e366163c893f0950e34b0cab5bce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e11d4a3b736c7b601ddb62aa9640263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee7c3ed53751a0e1338f03482237c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a101a37379b5d26c2287fe623be68e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c926e4926f6a45fab9ab23856f546e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc11f061f89603592ad02fde11518267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64e84550aff20310bad47c214a16ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442004487ddb2a3feafa9d724f336c1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e2148fbd1e44b4fee64a3d8fc6b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc9d6988433fafc8af05b7c8e3697e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9364a0c36fe56ccfb5ea22bd14e2bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bade0e9a2e877067c8fbc1774d401a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3298d6e82350e4694eb2cabe96b33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb1f7a0d4d5bbc36a0799df135626c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d25d951ab7730d2f83d9d3b5de2c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bbbf6dc19179b93b4bb94af03c66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd0d99e403d0f239b936b0687980e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c35b4ec9f55aad158d28c6bfdb29b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eee1df0530872344ea56ba73aca45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731faee3760b96318ab461a6809076281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be942db63ca9aafcaf9c38201d257282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d880f53ce565c5ee1674d15a382b6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb56de84ea7466944425b32a0a0ef9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac2e28daf5f4ad228505386a5ce26f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69caa5c5cf01c63583a78850f2e32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de920cd10cebe73db44a99f0a587bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6650dd32214b087a35095fdf497be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e5b4831e1e1b97e481c55dac64ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814865d43b9a78eff92cfcd40d8931290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83d8ebaf9c6ffdf95f854263e29e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799fd146785a23b06dcd8a8981fca53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad847bc438642eb97d1e507f703df6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd21727d0805ffe21fbb8d18e75c8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef6377c410e810d9992ed64f561fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d6bd11779b1dfff3478f49bc7f7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e53e2a84e8db56e4773537efaa71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072792d67cc36b1d4c6338dccee63ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58cfe064d2f775277db01c0b1c9c58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41893471c0d5e88469f326ef3b34c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f976694f86c0c43262316cff5b48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de187e53f96ae0dc7c1f73fa06986302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6568b8586e6c799cc0f91bc170ec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860dd5c14592f2763e0b9ec1e7b048b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de5e923d4af9957f5ad94ba33a7db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f161f734a44baf9f75b1d914c0ac6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42e8c26c8f683ca283037c6aecbb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cce6f76d68d35eb14a1057cae6e04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb506489b3fbdb2491b5763cca4227f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bea49478e0eaf78ef017f1ec898e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8abac78f8d005044a5d94bdd6fa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabab350a3ea8ad6a8c665bb88fc5a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77140ac4d32294af878792228f101476313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da725e1f658663516efd84da2e4cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b502dcf4e384af2c6166bcd5e613315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b75e8a1acf43eca2601072891502f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511fc80cd903e5d6b1abfef5d3cd7a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a3d32c79adb12e2c7d43037a2713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4d1ae4e39c9d9e1e42ed9c3f76a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d6b3e76004a9434850e05925d2e69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532687a018b481ac9de798b2f2c570321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312076c700b1c84f8bfe0cd7ed1fea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29985b35051ad15ab0ad63afc1e23b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528027dbae0286ceec8ad3a34eeca41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa4530cb7640996ddec0ac0dee98a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe717b35976516ae9dd452167e16302326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c1d084aebf92f6c35651d28f8205d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6cedb63580293ccd3fa6d4cba13d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83131d4d926b1edb907100a3b39b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd41f41da5c0802024f9c85424c4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d3166adeae969db05bc6f8308cc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997675bb1085cade2db8b78af16ea73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738054b0571dd7936b7816c10d497bfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8994b89c373106aed30510b26be1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cee72e40c3c0efb4bba9234040fc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40559f05a7d58bfd449060badc71e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f4fdbfe7ad2bb11eab2e77d896d3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08bc4ec546e730a2e7bd47f697a22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0afbb8431a65a291d820ef19087b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60d08cc571af8e6a8eeac12f35102340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769df89311eb76e9f72d472efd8b8a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7454f393518077e4c1e809736ef22a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b48ea5d290369d0f01d302866cc87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1f7897d117a9a4f99f4ae2119a49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb8e74dc0a0a430d081b65d615720345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff34653cf40542ea8b4172e711d4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b130b6d542aff94376131c12ed811c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf05002081799c924b9f2b8d6873f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baafe697a226bd9689ddf7caa32cc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92508725591b580fb4f6254ea9ebf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7dcd68b4abc7a62c647bb5171471351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8d0640d77f3724c75afddba495e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4260699c095648e6a452df48a69b4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5d238b57c622c87ec74b0c9df1ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74327caad443cf40ea894f576f046bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884254f1203f4b6a0553ccf6a4d54cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f7d3fdeb843049a8b0c588aa2c8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b77a782e0a57f26884d4cfc380da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d864736c4ea56ae75f276026b1e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d7bda708a235ff6ab0fd2b4c8241360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e100badc36ef3d6bcea3ed0b26ce0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbf7bc78ad13dc855f66ba631e180362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8f6285942cb5cb57a1c9669c540e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ddeeb300e2da0abe4e0bac0ed3242364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a869a3b04854e51c74e0cec7f4eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572713bc7e737f08e19b949809c8eb07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac017b8b7327c6fed5e1a3b015671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f7044a322b46b4ad7b8c2601bf19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260440d689c3b4fe5472d8411bace19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ab0be11dd1c4c27e7bb10c7ee336370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd2c6a7b71bcb8997cdcd158d0c28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b766427fdd67ac0f738b53163b0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe0a6bed58d08152fb3e707bc9503373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cdb3107e0cabb12a1ad5053a15a7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756aeb917475f5790b83443c8bd846375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f078411c8c8447c9bd008ae8aae5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd084c63b72cf55d265d0c1046e05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327120562f9de1e07944a62aa6423e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14b894374864c920068e5f3d176dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e1661aa20f54213ea8ffddd06e2b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86ddf121c6380844d7315e0683988381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820d4e8e632b63e9029b3e81c09967382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a856093075be590aea5198923635383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeaef582ba41a19683610dce48925c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf62e41caaa80e1f01dbc180d0a820385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce00cc602c3d6276673e60bd873db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee0f17764a066c9e0059fa0ef2df3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4693c2e89ac8690128f058b057734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432e2280e3c1e95fd227a9b8b515247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a42707c877437f9650de320ae565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74861e7522a0d41695b7e98693378424391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab95344852a437f4850207a47af57f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce802f9b9e9e17c30874527b99ab899393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f07c219b6634736e0b532ae71ec05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cefac63026c5de775cc1dad3f58cd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748347e768e4646b8aee82c6b7f5cafd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ab140634bb876e4f14d350a95403397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf2f40d74104205841f1b0d5b7253a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b9f95c21ec07375b21b7c9332864399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc801f1be6c7bbec05869fe7a785e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655131889a41a38ccce90b3c9363154401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da66dc95863f64b6b0a68b08485acf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c38334d48d34690ebc3d110ca65fcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760db357ef0d761a9d92f7d898bd48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d428d27c4638f73de8d34322de3ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63cecd2d0ae75023662c145238ca23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea417ebf0f4e1eac69280c9d4e63086407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888c4ecf922eb03ac73b752ac1639cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fffa5d540579e1c779071f8b88dd3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec64d0357bfd8161325a4a38c2c09f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c917fcf2a17624c64d4a7555cb4f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19f79211a457ee35ba5fe5414c39d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e97a559c0751b588a8018c90c0e75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa6dc0bff29931c03fd62866a6f4a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617faf30c547f58bddb190e968c044415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f105ee7bfbd6e9d01dab7cc671ab3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a2f56e39c10bb9e5057a0adc89b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93a74f65b5de4913691437ca13395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d31b6acd1b83ad95208b2fa8e12df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa134b8c792c5b1378dfd30febe60a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02abf7e107de36e1c0067340bc453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72ef808bba472f8aa6b1189314ef3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd583bfa9c695849953e1d4704d93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed8b0e8e09ecf5ff899bde4bd8471424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd8e7fb36c779179504fa2707be1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd23959553472c01f2dc8f439a500a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4204283cb6f2e91f214897f931fbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dfa23415d55e730a106b6a0bdc1f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222203dccc98bde21f90f1870afc59e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fcde1fd6525af65780c17b3ee1fe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d3e43cc2396d5bd45f54c991eb90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b07bd0829bcae2beab71dc7f02ccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0596f91ae7e74ad2f22e672d7fbb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41a0131f620ff79588fcee71f04ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc82ba75f58dc642ed16a7e53ea02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424518d4bae4d0e6fd1f568fb95096e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a893162beefd1e44415fe1d316aa7b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5451d32f92718ea2d3abf76fe610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc4a307a8b856536c2fbcce6e7d637439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba4907d61fd6bb3d5cd7a9963f044440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e103d28fbfe1a18ed778f26cb55381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc472cbfed5ac2f17a771533dfe48b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f391794f4856caf0106f68aac19ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f12cae5b10eebb5b57b68c950c6a0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555e2b2abb12f4818d2f5cca407458445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73daaca8ff02923de38784a90ccb994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226f85c8e604a35bd1c39e08c5dd075447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118145ce44bfcad1e997752198935bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8106b06b9e2bc3ae2f521e3c679c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d761b3dec0c4407e93218b5e8babf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce30c5014de3d84d3092d1c8886e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1333c9f614349438df5612414491452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a17ee0ffa937707c223b0a7d2cfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891974552063b2b7cb41fa3a7c5cba58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468748bcdca73131ba0cbfefb92b7de9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f0dbe0cccacb8ff7dca17d88332b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b85f04f6c1e0019a12b7a92d7acd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734856f584ea3ab0d10ee24c2b1ba691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57fd4479c0443d62e2c48b08c3ee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0054b18f514a86ce6c3e3a1ca36ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d2000f59da04b693c543928e40cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870750a3aabb763354a85f66c72c563b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25a05e3ac287cf6e453b3a934f285463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86e16dca095deccd0094a557b1275464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb4832ceb17569d886eca03a0bdf1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b02d200e44de9b174cac1c0515ad2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d41deb5fe920914e5087d595c4e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b160e1f1b0c9110e14a54da27cad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e6aa9fdf5a9b5e181567bc456f9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585dd44da35bea419b97f62717f05f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab00bc48241f47855560aa63abad30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df1e2adb3447962c0ba9d51c769ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64621a5d16aa0d487fe8f8932005a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39d714ae9370c95f958a1f3f086e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236e811e4a5b980b83ef85c48470a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10319391b899f605f94a5524434f95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cb927400afb631eb07f6f4565386f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616448e3ef707957be7458e800ccbe27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2a93b078baefe79c750b453de9c7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca58413aa1dd179f5e40dd46ef783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a5362f19c4196fe95e34aa94b758481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918699560ec57d4f573ff8d3c62db01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4e7a52809666f2f546cd01ad0576b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42b2c57ea8667ff6454ec8f24c037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af6413ed557c5f5ddc5f68718d041485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca7c78600a6a9a54d2f1c073c4952486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2771cf36c0e299d0309ff4aeb1832d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563ec4412147ab14c79e2b427b6b950488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f73b8c71c8cdd178fe7b695ffc42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6053046b16c483db45eb8937112be9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5580e7735a04b14a1b6f322ef2a5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8faeb3f3880917625e7696d08068492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22099c3111a44e3dd232c0d37d3eefe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c4a8e93e6c0f761bc62496ab6672494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f912b94a1e13db83750739b024b72b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b3b2f9cda59df5b87d01b62b98bd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3e6f5b810d3e19dc46d256154d73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b636c6aac544f15ee430ff12148d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80851ccbb5bbf8857a04f7259f7d15f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4f68ebf7926f8ea789f94d4cb3bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35632d9542f498d0f90882b6e196d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd660b60a32eb1123d4b357f4bb88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b3c8b7d1debb1cda4187201ac59a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3048c06d2ac5b59951ea3024313f4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec03285fd226c9909f41d3ad3b5ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11344a4b0b6005ab7812aa9484355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de485f7747488f2c9a1556a9bb93d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b87b6e839585c8a49c2453312bae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941c164014b7f28d1fb6111b81ed02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01cea845f23aab44628a5f9b2ec3cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9224ea09a54394eadbb54ff64a26f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296d4bf994cda0c1b939714de2f7dd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ceaf1d4e29146286b1a280a2da31a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620cbb1e7b7e9b27cf80ca0ea951c98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9515ed285d2b22593c99c8311a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b001b62d09141f7e6c6c1ede065e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9042a85108b6fcae06aee75a1ba97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956c20e88c30a882462c5dff79e30e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8341cef15e93821dee18321d3c57ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321025c31008aebe4e66901a1fad86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1019872eb03e3effcd63f34583a59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b246afc5ca005b71a2e92b10684c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f51e6dacbe20839a1c002d9cada0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c31eb40f46d495fd8a4f97c0725190524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428018873fcc42cb26cf372ea25c07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20591d92949adf633df66796c6dd40f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080c570789d0bc3f832ba3e03211ba2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc4b05fa12b1d07d89b873906b337528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5635abecb318e620c6f2489b78cb6cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fc3c4aa1c6414922640877c1d0ee7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947ed0e1a408cd25c835a5b63c5ad4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d03c66d45f1f763e06ee232289de25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f14e4248ac126e3dca049da085a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad9f63cccebe4ead3da2868d1aa52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a644eb3c9ca1c6bf68f6fa72e4f33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361ebca800426ba5a71242311b73c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8b4cd3f188f69c03cc4cae64b4af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba789a4692e74250f834a2eab966c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9093623b326fd2527b4816ad6973c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b36759199525acf65a3fb40c34b3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b222abf5e9ce8d457dff70a2ead8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162a36a8859dd380153a0c4c5d98d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a6cc88f498145ff27527031cebda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345e1117c0e171e0857ba154dc7ee1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2b909f11e034d5854436c09c3c72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7d6c004200e0be2792fc26afb9bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac8e3fe020cf271cee8029c1714f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb4c6844282a7a31cce0ea60a9b4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936507faf5baee7b1a6690c48eadeae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97e447cd9b233dde82427ac96c03b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e3a5382745674ef22d0a0b985f1ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54da30ac0098f75578f6fcf63b9588552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36117e993e68ae3705472593ce2bc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ae11ec880dbb0058442cb1888882554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cb0623c8e8c0c35d839502ca62b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef14fc542f233c7d7fe20b6a8743d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b3f2f3fcc4a3aa639209f13b4c4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f82beb7cae0f6589774f74d9bf6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbf3cf86684e41cefef3b6948b13f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218bbe70d9372409832c277a4fd730560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b79ff2d87b9d57c8f4538aca250e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acbdaf4ba5c70987cda0791cad5377562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa40c2bb5f32b72878542e28756b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93142bc01b4bf973fe514cc70c1221e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5648eefebca2080edcec3cfc3652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232fd1b700dd664b629a66476fb641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd90948f0a2b3c57605caef3e5194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73a8ad950508645a395f4d96ee77c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8474937ae56abcc5a0ffb95ae3399b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6342f55269d9f8a0fc288ff4d39272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be250cf53ed6acca9d6a74f03022c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca96e19b69b8ef981d2a32bf92ec8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545058a016d938e07cb2beae79d8d88d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f032fd39d289cc1490c9a6c9b0b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505079d6f5edb451463e4c964fd3ac13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01b3a0d40cc1ef3d51a8dca063420576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8051f38bee60d8c5a6a170c749e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af839bc2f9c43abf06e2680094a690578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361c6c94e31162d2aeabaea07d85dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac39ef31438c637cc4dad189d66a8a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138bfcfa97826cfec6808ccbe1f467581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442befcc13571ddee7856f39ff7e1e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2c0e3b153d9d4fac1217658cee4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0732efbb8fe7dfccbcf599822c42e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e2c640c46d247b38a6bbc6577e4ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506872343467b5963147073e0e4006b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708faa2176e18f132c65efabf4d83dab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f32890333446a1310709e39cd405588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4f6d8debf127c4363b0023bd635a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074239a3a188c3dd4b4fcc1e12c5b4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c891143f545d9ea09d849796f8310e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab106d930a25076d150a8ae639fe3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbdceacdb523a4ea7465c52633b134593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315c6d98f1cc6d256698b07bb1d9f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a79edca269ad9efd27a33704ee6fdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc99ae35a1ae4be80482a64742c114596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f7a5e245674b3e123574845b7ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28fa0fc9427cdbdafc144e2fe4d18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd498bf0cab830f841d1802da79aabd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673148229464741224c0c88865d9cdb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3fd660a5dec448c0aeff41cc52492601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf7db644c80f38a50d930d50cd144f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643d865f3780bf7a8147f28a26e15c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887317cbe386272182d32a9f3f9f6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6a99bd43e2cd794f982b25e7b7d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb9ebb5a72493794717f4695b5fff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1087c3daade90bc4f5a5cbde05f69c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b13eacdd548be5e2c618360ef7cb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ceb230eb5b98b46a8aaa4794e22a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e39d94b9cb23816ccc46eb58deb5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d753487d601bc7e647e65022b7f8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb07b4be979c9e277b61fb0937d9eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebb84460408673fe4025fb4897ebde613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced7fc1e818f3a173537c5917a8ed6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856166b77e9878ffa5c16862279711615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a29f13da8ef7c311388fd76d7e95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c15d1a3df57a660b2183e6a1acb12d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c14dd5daa7593269f3d8f7720292618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56e10fae0b68dfe5b05afcdc1e323619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef5f44cb5b2b05589fbfa723dd0be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb1e2e6e58787955739210d4dd2a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874c479b0d0bb430939a2304f4481c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a666a2eafd668cd47346e1ff017d34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43771548ea9d30fb46738899c149f73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489f9f9813905782e7db44ce094749625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1e3cef985e4f9e04d418ab5c4da6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57280b1bcc1812b50d6723af69245627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae70e998ff3b5980de16bc09283880628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b9a95e851cfce21bd88af14c939fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e03b7a09206d4649585d9b3079a7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719bff6049858435ff0403cdb90ec7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b9ed6d35fff801fb4f5d6bd0249f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868130cbb36e09d3ee77867acf1664633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd2cfd49bd0f5808b9bdc0a423d07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf422cf1d2b8f73adfafe00f1c8d1c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff1c5a685d0c529600ed1844d5645636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9049d6a90833e54908b391f2af648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce6938e98ed59df02ebdfd47f21e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab9e091a996e1929cf2c738601f98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9af28b8bc5437b20f119ce7ba730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89949b8fe63035f3de7f8ae30c026e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb259b53a3ef0d7d596c024296ada0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2176822895d43aca1525404a8f4ae5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9cf2b8feb566acf7b6dbe2487d92f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0546e8e023d8dd42d1b91b096ef88c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d11bdece5fb01cb1685cd5035a7070646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f377268178c275ead579a5d2a165647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb61fab3a0b7a309dd88ade1e2dd41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db4f3882496c5f09e2ef73c59b2c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e16f392bc91e045d5aec8271ff4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c90630774116610f1d208c6c8fb53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a53d5e625c6473856b4855a7b3cf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d3f4abaee3f69c57af2d019427c6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcf00aa6010d8212ca7ede6aaeea60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80915fb85359855869d72bfc670af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d469adb66f0b40eebc44f5e031a65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507488548333aba3a2f79888c62dbc14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd009a69a4dc5ef2b2532596892ab7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca49d64e479652c3e641741f5cf8d1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec5616e0138350461ea4db810c3307660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e0fbb5eaa37cce3f7f208ac0e01e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb469cd138154380b5bfd034281b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeb552a3e2e972ac28ecde681085a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457e6f2a8cc986ed087425a12169ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fe2897343e69d600822df7ebc3cfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3662a4acd9449a4c8994eb019d4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487626bf5854ab7ef35ccfbd451c7fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f89b6958ae307ba9451945fe4802c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17b96657b4e3c0980e4ef4b3068e83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f9809e88a3c8b31971ac59ba0645670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a7655a53309c742e2994972093ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b0cd59c4b7e7f387bd888e7336b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e455598b671a276c6750be13d51aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c672019345dae216dc49142f4f7734e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ca7b1104eee9c26e8970813120b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc0fc637c5e8f9570920171acdf6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d28c726eec4c47439b7c76222a7c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec94456c790903ef0bd68c123a7958678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb38ddbf8f103bb390f77276f379b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ce29351b54f1db6e5ad6b0ff459b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bc62af83643ac1e9f3c93ebcd845b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b33722b23c8398abe401a0fae32b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd16089bc0b70ec731881ef3a9a8db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b48d4ac5ab73dbf167da65636a83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2616b3886df4ec1c3bb49e545525685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6ff8a299cdd4a48277b866b93ae7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6064bf79fcfc1d975fcb0189e244ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031aae9d40182ae29db747622bc8b52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ff7d255923de0cb6b0731e7bf408689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a29c7d0704cc89924db9eeb28528b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6b1d4f437f8e1c6399e82a1f081f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef82c864ec0fedea22c7172b322f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03c407627b2ee86a62dc78743585b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898fcf82f332f33f928adab516770cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275eecab3914851ff522605db1e9ab3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a1c9752adb0c178b239fbaaa7c41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a0c01fcae6acbc34899d3544e2d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50114256d4b591e5db8da500b9c282f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d4c6f20d593914dd044d8a19498ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126fc7c5b8009f8ed4f110391d037f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702524b21b02b9ca38eebfd64f05b430701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4109181884ff952b33a3427a003c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61cab40fa625e1845d11bba133cceb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90692fb1cb9bdc783c73ff5078022420704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb616dae036bc5a3a8a814f72f4bbec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577972c6cc3dc94a6854b0205265a4b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a52885a03902272e9080b061a651c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f324259c4524c66699a8f2be1ba76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092e571edfc933c5fd86b3769e7e95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd30217993a416fb385bd79f7df656710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedfd6493edbd0860fd43399efd1112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27283fe24100808d5b0c2a633bd03f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21424c1880cf8054537483118d2ad2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150448ca6e334c49f37e8d62a4c4b6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e9e738fc578fe3d2064d5ea7da5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e9eec06266c715ef237176233e80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928beec784f42aefd2b738768c2e6e4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1439d2e8ede0a9737bbe9d3830fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c26b511ef0114a2fbf6e038a00854719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a5ce20cb268dd21d4352d610381c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429cd896b2debe7bf707bc1ca05d6bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec63eed399aab7ae8b53048d1690e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b5d34ba48046441fe8e3a1fb2531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffee82ca2a3144370b029d6c420e5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5baa9a54726c8be5fd2c4dceb7855725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5147b7379623721292de4007f5a9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322375e024d5c027fc3c79abe93f13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a17da47385d34932f4390ff25ffd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d2dd2780747bd22b75d8da132e65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b2021a6e953d8151dd36003d1005730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ae33e419466165fe09791f180d05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c7a63a9424f03c55f8285053faec4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f54147e454b0ecd92b5852859a42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad93f7dbe29cf82f347125474f82c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89d7dccf1382b29a87cd97f6c11a71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9e14cb9187eb60c60719ef84e07b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95f3ad85e42b9228d3dfb5c1521c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe22001c79bb0619939ccf4c8543f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2842a0d676e674be069aabebd3b66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1dff470b697551a5e52b08bcfc43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc861fd1c5e68df53e95d3ceaf0e71e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460868082a760e7fe918c7fbbc6d5eae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b57b6e457059a4a75e6c638c08ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bedb2cf8b53f285a4fdf2d7b49c23b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce140ccabb15be06c93dded0b67af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394bce4b6930800f8329f57706a7f80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32872033b7f640497661a3f4f8b1eb1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb214dda1e80c96ea3fa23005d62700748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e47ea8259253b11d71885ba9a83c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468379ee2fc2ccdca6bca1e8054e7189750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f530bdd95ffa6d5638a1222789bb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c57dbc68bb2a9fcaa15ac703fac21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e38c8985a3c38252e4efa86f30d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c336a43dd383489bb701f6b198a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c34b2f05c568ab6c0adf60c006ad3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2e95aaa5ef8cb7e79cdb24950d107756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbae12096ed6670d6f3fa81d3a133d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106755f305c0872c362726c00e5f9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ce825ffda314e6cee9d7a3c7a8b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdb725a58309801e9a8a296f832fa7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce107003a125c457217d58fc34911b58761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d061598e39f65e59b3f9bb9f187c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8872e5348efde28c75d30b87e435c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c0354b14cd1e9d459df86dd921d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb4b4ed13cf9d6f46bea34198399b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69bbf9a0dd9722a7be0f3155900a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1b016610368224434c01f576c9b86767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>