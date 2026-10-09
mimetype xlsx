--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b1250c1223c0d6989c9533239ee41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7939b6897a726e6aaae189758dd5bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c4f3ba01cd5a7c8a1cc41076f405b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385f9300862016d49d8c44f97c8f2954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cac591e830515cead315663cf47985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4716bf09027dbcebc35fc84402ac466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e7251758d4ecd9ab4f513a0665d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1df2232a8976ae9969d562d211bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb83d4848792a24ff9b37a704321de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade50df386051dff2775aa876c1efd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fec3ff9dfb55bab865e6d37404ea6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74039fbb976875c3c779e7bba423512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0355aab7c946373cf0e9a4fa414c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9aeaf51fadb3e609d759afbeecfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd7deea53d30e0f326806fad7c82e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ee3ab64e7c860b6302bb28f6555616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fbf828dd5ba63fcf1d7c757065b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109baac5fd8cae5c50816ec4b72ead18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf7c54ff81dac512ba35545e5f346b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8224e8ccedb1665d051a6c78b6acf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9a6ed58fb20d4517a27f7e4652b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7910e624d7cfcfa9571cdeec66a7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9055a247cbaff949b84244567fb9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc04026c4fa098162e6ca31b5894a5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a30b7bfdf373a04f5114de64e2bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f33595b1da2398da0c00be2c6e9b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58067610b42437e6c7518da5c72e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760bd2c3cd61e4abb2247f91794965528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32822438d3a91a8b6f01af83eadc35b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79d3fe1448b11bfc547c6d64ace0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb68b3c095ef700203dd03ad4488731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345ade617f3d0be6d0cd72652aedfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfdc43597f933c322e2387793a5c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3fa6560ba2188ad66077d8bc7db034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258905f79950f36c302416c1da34bff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8adb4b0b323b807cc042872af0e3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa9adac4601da3ed6198a3685597237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785559df19b478c12e91c6f17ce8cbb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b989ba873e7135be94ec78ac1c1f15239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e029d861e76ffb5d7468481e6b71f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547711e81d856380b793058d07f3d8d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1cae717e50da2ab3804cba1d8c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40639ff89cc1bdd87d08f171245f17d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429c10e63cf1a1b94a44c9bdf66d60144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25d39cdde43b602b1b51dc116bb6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf7ed7f44ca289e14fe169b93f2a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfc8379c21efd5287a209e370230747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dccc027cafe8709653de899b66a9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ab331911a9fdf2c9c7b8eb42587449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96c0227a8224a596f7060e74f6ee2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5640a1934334cce6433d6f9d9fbad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419e70d78ead740ecd8f9d068132ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140042d54aa9458c90fa07b1e19d440353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c82f49732268b11b020ac384001bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247653a73cab358df6185f6478a2b2fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03acaf1c868d98e935076324b1d507b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324399b002555a1ec24b5051f915382d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ee1c73f1cb313bf62ef4fba93b3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4c5fe255ca9bd254b6f13ab1820e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c05fc8d4003021f9d1ad35004f0f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b88eb161e9636b91224a605a8ea561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66603fbc53a81e1bf4dc76ad20d0bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51be889c4ed3bcaf8400ee205b206b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a987a74c161b969ff8529213619fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee680f7046eec58cbac3f9a8c5501365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7227b809e381b1c3f769c784502766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a0bfe5ac2da4ebb35b2f3d21be6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df46b45905da977d6b3f5076f17ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d717914d67fcd49785feedcec7903bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3d9508d074495a783155b3a118dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc758d9a2a33ab84b100bc62d2c68b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8511160d5bf91a196825c727d05ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfca74741a4cc12f7bf81957791bfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524dafd7e68fc55483f227948bb48274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6c2b697639170524393c280256f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f7bfcf86c80d24022aa7da579adf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49611be4768929fa1fc094df86856e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c93c3199d20eba284f85c67221cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1edc86173431775b82d51856151d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f860ad1f948e6aa44e85fdd11499ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ecfa3a0c32121277ce21ac26fd7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e15b244bccd2cdca9869ddd13a9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25e2e89dab34863ae324d5d7057c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123acb4ee383a788e72b18989d20cc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813263a59fdcf6217e95500fd619ec9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffc98836d4b5442a235cd685d8f9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfa4c4b58ea69c384b69fc3d0418d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481aa80df2fb77e894fcc0fd5c05ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687bf4465ada67d00832a939322f8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694843af8ea83da82c2532dd3ec91290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4681bcf677c9d13f0228f932b1c7c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34944de6f61fd271f11de5b9d45aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f7d2b02e7a166bf3852e677ff73a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a148792ac753dfc7897d8b095e05b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef157b4232b570a7e9356cc106a6f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3950671fe76c2ac5189af5231c92096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6179a9605bca3ab29184df3a61018597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98e56931417d24cf9c3764960498b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abbb1bcd4fc33cf745c63f3ff38ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca1adfed5caf0b3722b0cbde5b581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e7d198c76a8e1c793e403c8e6636101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb52f508edc1c3230da7d890196fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f01c028d99e88f1e29a4134b8acfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a77b532070714c7c62faf5a8354f61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faecbec8811014f7065ce323cbbd59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f51bfcad5061d8b3b038c3c662fd6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2dbf48d94248de0f4040323610db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f1c9f907522c0a6e785953e0eb2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b81be3cc334bb070b8938a2887db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b49de14251bf411c4f0bbb8928258110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345f3e26add4c4a115da5d332dd703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca216d05051a287d0c79ebc0c41da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e710275b1713d69c303393603af5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed26e1c72cb08425f770c646837be3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cccfda56e9de62ff461e53a773198115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa9e666271c7ec2f34ef93bfbc338116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc0828b07d53f507a0bfd835f9526117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d02239c183eb33b41e2ad9674c1107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d3dd21c93c03ffc78cd9a5452bb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6b8285060f2cef3ea8416481c70e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310df89319020030fee8e7a72e777d5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8d35a6ea48f60447ad55b6871a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca9a592e8ca2261b7d9cf4e69db4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548199fccf4c7febc2b9930898e6e1ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a407e4fba67dc9a20a8f2f5065b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3477a47acdfc8291139dd68a3a2cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44c27b9b402e4917f343da712d210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702c0c77dd62417a6914a55709dc635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e642cc6429f6ae2ee0d921789d459129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732fc2ddfc76f242abec12b42eaab9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5cfd42715146b2e16cdd35b1a75be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c168855a2b1a49df5a326b945d4213132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926136a87300f09a60ace0916a82b43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c510c38c05186c141123deec834e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100169363ad14e001282daa0dcc05b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31989b528fdd43cb5704f4954c57c4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a922ee984945ccc50bc6e744a87f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f33b83fdd881afe732bcde042d00b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcaad516fcdc48bda2f1b176cfe7dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2dd75e8424855056984f40cf5ce61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e452495d8c8d0ac19fff67eb2b9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3919f0f588e6adb1a25bed8ed1a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3fdc6d7908d5932b0b0a81e9e647143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c755c77cc5f09262f5694f4d521b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12206b4b0a8d2037d4b1de0a4750832a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a556e4e5908fa57131b2ff157566146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eedba9f5642845f10c412dd654cb83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2ad12d7d4b4191dc3473ee5138b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfaf1341916e49b249b2b97313e491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627418fc47024fd40aa8c4a406ce7c6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8989ee2fd960633e9a3c0d41863ba51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dac5de338e7a237b1f7908d55a5da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586477ba6c03be84a04633347bc9f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02246a18001033802350e9d6d2b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5dfcac0663242ad9f8967c63daf6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4f3b20545bdd0c0706de5c4df0ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b488715fc65abb7a4285a9335cd7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd349c759f1dbcf392336a4fa5dc21a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ef1d63e46798ca993585640380d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc81cce16d848fbda5ab58886593f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476037e1547f5a404b4b2a9879c8ccda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0688d7ac24d715b39fdd100f4b6d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216ae6c90da6a2a700c806fdbf8caf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef0a8045d28ee7d74a3caf711753d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd039602b89ceb4afd54b941d480204a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571a1be4eb0a1b95631d23b3e2ecfab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23085bf28e64675e5594d76499fa0aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f6b293b47824f58d0380419f02ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f7e5aa1b8c78eada4a74f53aaec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6fa70fba43cd9dad05631b48a7da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75a3788463693007e162d7b75a76e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f7ea176a111f5c982f9b3af39fce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a986c266c1fba15fd50a0becc4b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141b7735ee1a0245f24e5c88666da5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add8569f107ceb19bbd5585cc82b678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcca9e4bf4c0e9f0bd02617f851ba5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9d3d382f874ebad6dcbdbe8eeb6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83d341e0a2e4eddaef15e1cac881f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5bfffa814ac3b6634cfe6a823249a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ec76d653c45fe8cf1cd71b57e9b3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8265a0b92279abeb46b84ae19d81d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e657338186942e191951cf29d96e0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb6fec4787cbe36cdc262a9061706183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c460453139d970a8dc3c793656d9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a82812bbabceae261873d55a1e2d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8681c658b4c0bc03b115e64cb34343186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c04136ccd85fc0c70ee442d0966773187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf14e6c0e9b45667c0e773f3a17dbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b56b5342978985f94e708dc0f6c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0868941c5967116ead35bf53ff8529190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bcc73fd846a45e3cc46d445d750f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217946c7de14535f05a9cb5ec56f07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9072c047267be75fa62875c757ecc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d783df0369b228210efac4d6809a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74dc4d19034f9a8ec44704cc22f260195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9fac8c8d92bf124e11b8dced6a43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94fa7b5d86bffea4f8228b59da44bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552bb3f804c51291b32e0dea13b2ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655bccdaf8bca16dcd6ac21c0c30b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc8d25010b91b4356a9882aa84234200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1422b9a08e2a4335559bf42cb0b43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d062baa27a4f59e65b60dc8fe88d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52e20558d3a492897fac95e4f14fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad56af220d24449479cfe06d3a6ad22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88969f967e1507330b66348a42711c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae066abfaa7cb7b0f586622aca8260b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae98901fc82a73b62789e2426fd4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744328fd98f578af9e27d7e22d0c45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff778f8cc41eeaaeaeb350eb9acb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f241d321e2c35a427cd6d0f59127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb194349de123fd82756eba585ad1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ac4390c284c1f24772bc548d474c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255def485dc973eb9228191a1509ee97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c6efd4881228c8bdb1b7fc6252be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b90d9b497b995302ff5c58c4efbde5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7115b9711a555eb8f47c162994db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa62d5aca380bd0ba9fd568987b87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a36f9e6b32cd1f33d5cb851b4fc03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae921448ea8cc918f0ea552dddf15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d90e1072d44ae457df92947e1235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc95c62ba82a39559de5d01a46593f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680155cb9f87cc4b0b371ea3ada67a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17010735da3899e0efb9bb5f9972378223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c748487595fb47219d92e1b7e017d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e040a8e1dfb28f51282816317b9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb553a7166e9f547065091f7e5072226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad09ef5348886f63d2d31506d53cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039e366e8b53f1d80fcfee3ae63a11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9d3367f6ecda18060f657f616bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b6910e60a62c99cb8b3341421eb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5a3c60f018754cbb6e82600c1e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22a52137bf38c33f086ffae0e6e47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05bd34d2efe856f263c8fe7cbabcdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d591847f3eb17e5280e42effc6ab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26af4b29c556347dbb5d800f819d6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213518c29456815d5254e0d60504bef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9471e59397f3fbdea28ee9e16a8d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7444285dc96a21f32fd140677f5fda0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b682a6bbbc47c4c09e2853c09629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f97ddc2232a3f75cff00fe0080b69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309661fb935d944afbfaa73db7069b15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28acf0b6f3450e2122c7112982f2d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bfa1e0106c188c8847ae5ea17b6f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bb2d9b7af5530056f98e47cc2c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e7f8fcf28925cedf3aae35f9defe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660e2a5a8d48c7fb5d01c4de28581c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcabcb377ddd9db402b0af91f710e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7aac246cfbc95d237da5ca3e1054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250f2c03f901dac754d75f0c6cfc3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07111ea456b49626a0708e434d467407250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffdd4f51288565cc2943f9b76c0278251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca5bb6a1ba828343cdb900d6a7649252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641f3d2c640a6bfcb36dc51b51c58b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268c9d32148d408f303ce1f555e3b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19bf46107d1044440db1d876c04db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1893a2159d02e3e5bc9ce4533d015256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f3b399a0f00995890d30ee65d755b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db1a25b4b4330003f66410969b0029258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440ebff95015c21d43ac7651fa7e1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca360efcf2ed81af46bcb8fb22c62a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0372f94c421475cfb7f86ead27aaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a68ecf558420068963fea087a9e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babde74cbc83e764b7e81d591d74d7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e8bfdc4b21d1a8cb4d2ecfb713647264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1cd644fc0c09fe5ea4870cd1f03e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728daa8880a3851e170d4af8d2d7bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a2ab0d8dcb7d281252c64ddda0d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36506f9e3aa39172d0e40b9665b0f585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375a83d7b655f78f3313dd34490fa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877204c0d2d343695347412ae0f5c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e26a0615dcbe06b9a220f9a2c89b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b983e3d71837725c6dbfbe9b541539272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6554bdc47cbbeda3cf540f9fb3a54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1fbe4eeb5d66c98463a8dd8b734f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314498228d6087d76c89cee6125cba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10b05cb0d00b5c6376b4041c6e8db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a579335ff46eb396805a756544d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e4a0606f57002fdb38785f3c246a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb62f41da375793901a65439051749279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4460d911447124ac4455f46afa93ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4578a52168d3ebe732c4bea5f1f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe08ef1103ba107a0bdce00ce2651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58f0080266bae24586f90ea7e9bd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc302786c660d4ab6313cdedc18d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149a8a55be4e3a2990b2a3143b00ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b85f441b6e0deb9144e3f1f58fd68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12e00c029e99937fba060cb4daff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6502c748390161b669e3a9a2a7e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d336a7ffdb990d17708e4318689f73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3eee1ae76311b6c32d6141741b747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc77e3b627622a4ecfe3b9a41136cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87700523bebcc0078c456511dc06a18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78eccba16d01896f1f1b09d6886bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399cd6da7cc60ffcd9212e58d494aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed5dbd5be105c259a68ca891e93c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65dcda6071c809261850483ac7638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66da0df16784ac79ae8fa12490b5311297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c5b104db6f4ac8d262359314e27ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5101db97cf5ef7329a7471516fa30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094ff54dbe21d7a59faae9dd8cc671300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545984956f754a90d408fc6f008539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b577aa575e610cd9cff9d490cecc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe91933bddab30fa3052073a943bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58037116892b2f980d5554e2644c6f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f757b291f91064c2d147c9ea0ef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82513438a716a3761b2f4858b2a808306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a481b0dbc6edbc2c840b14d54f4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e274ab0e07105743d21a8b5adef870308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6839848c1f74e11a885d35d35f9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4584bed51ae1a0053f9ff6cb0dd41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee13e623316f05f3e74b741e2bca19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4967788f479415eb1fa3beef6ae5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c55cddd62aa1e435c419f4645971313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef46a96883930a535e6e8e7dacd5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810af8db7f38e1f6f4582949ec4106315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f69f2fe9a1f95c8769e19a6e97964316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483be5ad0900a4a404c8fe7d3e3cd76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f638f429af5fcc89b7ddff5d3a6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e970bb19c9ecee204dc6f8b296e002319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e3627d19af2b28a419d1d3bec81b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f19e5a882cc86ae75d2d6f8f01da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b6fc0b073456a70fcec7a081976e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7248399bba60ef813524c950f4fd71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e649613b7afe5b7fb70ebbb56fad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd9e4cd9323815e0d129975204732325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea64cf61e3e72ad591f2c191470153c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679613c69f83981e00f046bd6510433d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef054421b6adbb198b39210100340c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecfff6b951bdd90d2f3a5d650994fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca8e413543ac18267febe28a978df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29821af36ab60ff88a62cfba91ae6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd080f1502f35d5e220c8d722160a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac9badbcec94a0dfe7174ab759334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe3a43fe6295fd79b7b37d67f810a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07f3bbf7506d66cb28d59505e843a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad62b20e61b170029db21417c6018336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d089443b0b8d2cb081bdc0ef996067337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb5296e9c468efc8d93307c838b005338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e49fe5920a9789b87cd347d93a9fd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9e715e29d4091d0aac10893738ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a812b5c6c2f247431d68fe81b5cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432c8c302403a9f6469b4aac72260f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816fe6dd9c849246b600e915b721c59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6dd6b3cec8a5eab2a297de5f8c3f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f447e406888ebb6610975cc18fbbcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cf91771d260d9ec24ee6ba6561f27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ca9cd7cf9689b7449aaa45db1821347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227302e2c18b7485ffa20771d1455ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634154c3cef5b6d36beae17709ad57a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95356b20d87e8adc5fe5ff5b6eb98e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462358224bfef197e560405ea1a2953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a4ee619707da4a7db537ade7dec1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a9deefb827d395b7053862e9288b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1774bfc452ef65412cb6297e9474354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9713e7b496cf0cfce3e1ba46446020e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6795f955b1016c61a89e4dcb7f5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834d1bbced150d2cb863a0f580cb07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9b3ab6124ec92f36e8026a0cf3a1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d512837dbf2ce2d499677867c4267ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3a44cc8399318500b07bf590bd61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156628b1a44cc65577e3dc07d3f0597361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334ed1456313929a29d77dbcb243bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164fe77f57e9fd7ce16acd7fe82c601363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546170b39461e67763b16755f923f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3dfad80b818d59350c2254c02b18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bd5766a7173890ebc81bd3e39375366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70785c568c4142191df69c49a62a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4884b4e16fcd13e91da0be00203e05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b5c5224d55346da9ed0221073ac04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2d579ac1510e14dc4d9eb42a73a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a4c854aa333a65fa2d437f17d2f11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9743f7c90c6d15e63e4c1c20dced372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f540739b82ae4dac78cb22a10455d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56070d86c6892f1f7bd7ee91c55fb71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b514b861e0a25ad95b1a85b77280ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecd31b5902bb11fe665886719f5b9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d4fa05a45e99673ed01a696d3bdfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53428549c0de1515730361dfb4eb16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f708f2b47b52c97eb7f690b8d794379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188bb9965cb85635bf6ac7274654667380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238513fc08316e1ff372380d1e3770ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943951f169bf8d39e0a9cdc83691af6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39fe7559226bf9c1644b4cc38c99ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fa43693cadf84fe9711cfb46d673384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530eb18db6cd75cdbf210ef48acc8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc795ea9a8dd394f7878698d488b42e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301baafd5db349ff28d67a04a48a59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763f4d25d8c39335afc0a5938cbb8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be448df49deb971cdd5415bad3a08b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321fde6318f5195ef79d80151881953390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1bed23c550a22d435ae300d28482391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca3a5376027566ec156943838c65b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149f92bcfb44d681d18c7b6942ace65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f5fc64d805b4553856f4659d085ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330c29618126d02b7a1c0b2344a12f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472923625a773fbba982b3e899f45f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed4d6de4c4b641e8d167a2e46e2fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29788aa1ff4b69862109f4445e33dca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a138e22f910882494ab651af7493b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4350b710609d64b8f3b934ff547cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527829ce677036af09216e58e9d78b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2e7823f875ca659fe917d14431d8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e9938451b005ef5ea0c59ad0503d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaab9b982c4edf722ab62de8f99c1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48646acda97b2d7ad6ca42883d064bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501feeb9144358d250190b9705b94597406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c12e53840b89496346218c425bd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650c7da210b6c8fe9920f52ddf4410408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95db45791fd263862a2d2d32b0041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c6fd4cad445ad5a22ce6fd76a9be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebee66e3ec22f3c1440fb2d992b05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0776e2ef9c3d5f46ca2d4e7f1771950412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b40c9b9e47f0f5ac34d933f42bca12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59cfe9e2d88c398942055451c0010a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a46de88d857e91b6d570daf84de45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675824031c0c0283d12ac1bee81960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1b299d49892ead7730c9e20648b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05396f850697ddc98bc1462add10e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c21e3a462ba6f57f09673b51375c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908222e3c44b24b171775ec64de49c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37370e5323bbdc063fbadd25b99f35e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d121796d5ee2108e9f8ed1741b6adb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15840b48e648603a6f3b69b2e6d8f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35444ad1ef4f0a29d5d42da0b7fa6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5166928df58b931bcbdfc1778cfc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04545854cfca5bafe224844aaa1d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf831b67862be97f65ca3a7e8dedb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920359ffdf43c80d41ff1f1b9b011716428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629b3b3287b30d51567a024f3e58b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741e9fddd525fa12070f20c90891d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685f2e4a7b8478daf5aac1e5b2441b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665f1e24678b1f84cb369432e4c314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ea13e4d94a8f45b91acfc75083d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746a802ce2d1ce41746776b723854ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df388643e7a1b786c4d62f80012bead435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc705df3a439b869cbfb771f343474436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbd7895d57408bcbc8126e1137b378437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99068d6626ae855f35d7a53c4f4bce18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e137260559e3306eef2f0c4781081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1730ac9a0614e59d022f4d2014321440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c38c608403c4d9a917b4d31218944441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c348f15a12c5e5ca5f222398bfdb64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea18f7ccc8381ed37ede991963665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb10d97ad2a506bbd42d540988878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ec6b119846c6707d1d2bd75e4b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aa2f7fc8e265229126775da5140eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c02542fc4c65bbf05d2bfd0f8bf50b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a2f701c9179fa9ec8dc9073d29bc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130eea6f4086a709f0095ee6098a8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6ab148473380141768bd46977728450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a346914bbe4be7a9761c4c6e74e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5703fe42dad4ff68408b39a76800452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee205d66f694dbdadf2b1ff1cb534d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534552e7f701ceb4f6f9c1b1644c32e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3970246a09b70c8c88b07144a94440455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7494fc59e973c3b8c740b6bba1e0e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765364cccfc3a3c56b392ea605701d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f890310f467adc694d453d36dfa9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3232175fb509e2b07befbfccba5df3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13e39443c11e778965795996812d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9402c29b2ab65dfd58d4207fbb8f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8b21c3169abcaea09dfa3e1c1243462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afbbfc4f8e44643ca83ea2de144969463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80845e210fce9ecc3a9a9b08f0c4b53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c55a5517477a0284de28829c61e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e87cdad49ada67659288794287ce6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516ae7c69e85c29f798ee0ee4e5117467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b5a605d5d539b8af596a6f0ddff9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08a77d43a774c4a7492ce1e462e20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b582a6fccd08db0d507e5bd36884470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e88b1929aa155afa4a710c8bbfea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a454ab06517c28dfdacf70e8af5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a93d456239a72d6033414b350bf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e9d8731019db44ffb85eeace97921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a3e6b653fd19f00a43756483aa7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f1e28b901a9cc7947668e12372ee9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b0e7526802b1ad8a8aea8754514a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69fa065883614466729a130edfd069478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1f4426f4889185fe37ff589f6173479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee96b5019d4566216ca822b0597d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7ecf4644fb7dfe309ca12454215a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abc2f476760efef5b8d3097794395d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9fea21ffa495871026723b5ccdef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c86e855b38eb8e9c8e310a873b4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389ab389c0697bdf6f57512332a495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7898a23bec24d7fad163cac39c39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524ef40190641ec9351705c7f96fa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3692d676c52223a4847e2c88219bb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210f9f666555028eb3f21312fc5da84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9919cd670f899f5e5e300bd84965e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9fa8ef337d90a24f79faa1e8f466491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb7fc0f489c4951599b5ba6b29328492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae17799fe41e78a3b05cca69bea54a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626b387a9cb0f6a92c3200ecf01f0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48b32c2e2bf28853ee37eadc418ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5702d41553eaca120b337381e7357496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c4b5ca10516d332718bcd26e3124497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fe8c7952f69eea1a513cadbca15f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b7eb594f5ffc80c9f0008aba1f51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aa19295a8cd688e259148629f457c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205623b05fe0addd0fd4794181fc7dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd34d526a0c2971423d0085875f218502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac4d539b28d3a8e6bbb2ec4280f42f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a7c2342733a632dba32a4469362d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11836e008206e5d05dc816f4a6118e07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea3aa75e49077cfaf404a1e5ccf9d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a4b1d728c72e9efe15b9160c4e03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803dba80a09cc9ded594a01ed88f90c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447099ed901ee9affb528bb2d9e4081e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910330a815419724553c8a23c0f99cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804912f5be9fef94c701d85155537f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333084ff9e310b2636b571063112c51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffc8a6e16c5566252ba881f25889e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a085db3ca7ad8ec4eda43d935f1af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ff422491249e04b6ffc9323762c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c8dadeaf3f8ab5911538678e4b13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464042558b780507637f33e013ce196517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0a94dc08925cb875a96a650033e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbb5018e6cf6417f2c443f9317b4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fce64ee91c283c78a299cc1ea9035520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320cc9a7a4298816292f677fb8805e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254d669d06fa95b32057e5edc690337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba04f17019ef098b2a954c2b2abe0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba94ad01567743b94ad7554b86e63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ec258b915c2650e1738536d514f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12043287cd9cdbfaf9e5841fa33d83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf07fdead091639a0db97a784ea1f2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688d11ad6b110193b3f04593038f51a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612cf334801146f51d8b6b2763f9ebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e63d53b8a5625f4d7636a9684eda98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2639a7807eec53273d3218150f8b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df37aff7aaa06cdd37da23d10e12beb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815560f64a4c51a7428d08ec66faf35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3007c711e576d5679a462d75884110534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6022c0877e2cc64d6e4418c82d599535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98843988acf0735a29fcd27797721ce8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe58117984f6d097452d1f17a8c0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3872d9b17812e767c18c7f7a8435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f56c5db60c717e1629e2c605037ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf099f9a37906d88b0214cf9c91ae2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eb3a33b8e823316623785112a2abd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9077d3dfbed73cd7737b4e7e9ea00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c5c96086305c7ab1cca5bd049ff2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce007c56c810fbd6ca8e29d1c830646a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bcaf325e200a74e0a24bcdc9d2974545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb6fcd1f0c6345ba37f3639cf51955546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ba10321ad4bb1d2f97439655e521f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0872b01b36666d16ae4080d64a9988548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8776a0900068deb96b16a5c35efb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb383b38965281799cceeba54e9dc46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5358bf55613cfb1a369290ba6d3b6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c39a801bdabc4cb3c81db0873832e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6117bc901adcceb56582777debc92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e88f670c525d88d9dbbe5abf243f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8205b6c5296f0a06ab535923d41fdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df2e74afc78ac234e7fa61dc2cad08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac2c7cfb81726f08062f3f3d049cc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0398d168a4534132cc35e0631789558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11accce01e330d30482d029c3a5cd5b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429267800053479d641a78d467473e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934230bf506bda1d186e6c8da99b041561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ce814858994ccd3274537451c841562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df31edb0f5213e397633b05715265563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dccbc8601aa3cab63a2f5a6229aca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360556228cc5c38c08ab28251b27d36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc480ef814f71d177e64feef315791d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f09e130e052b845b71f5255a92bd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76bf1ae64696414dda0361382c0051568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19b6f6fb9d996c68ad5c23cecc412569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03a1c04bbb4c828c4ebc9679357bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa524346d50d7e7c4f574c72c3237f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0eb5e54637cd64205ec3b31c3ae07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af4419602f0324eacc696fca8fc467573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b64e3c596b0e0dcc9d7ef2052199574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379993643bda50cb0e2c51274c04b0d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99a8f9b7cab4b453a2d65ac453afc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d8f487fcbdff9f64e62d3804e6f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa25e72c5ab153e0a5d9ac636b90a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f37cdbba99e7d2e41d1c0d2926cef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f370f9f9d5f7739de07f13ac3d489d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93f3af14402acd722f823609a7a7c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb8b765869b028a52041818f8ddf1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1fe310d5695f82f6dcb7685811b55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eeded852e9fddd0eec00d3d6a8131584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c86cb52d9dbff6e2b79c93a8f11c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be75d1208659d6d8cf21597b501da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b7558b3a7a08de023437aa6f6f9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcfd88789cb0329ada5e79ca893d2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c21f36c0f6966ebe76f438a4a4c85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298b97e9a91eaca1018fced95c4d742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec22b55296b81c4f0044c3aa216df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1507f7e24f024677330870b15331ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031f56b808731b28221d52fac5d022593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495dd4356336b553b7b0474e3c0c73c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d831dafff5abfc63d1646fa6d7aa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d66d7ea89f7bfcb12ed01a1bfe3e40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451bca804f9b45fa41fedffbb5ab858597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609ec0d44644cca4f1336c41e6c916598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530888a8c718299c4322779bca0902e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3990ec2d84c8be0d330d570f42fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e5a39f015b5ac26947a0e0b9163f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542328274c575782b1237c19393f4b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f62cd423329c19bfc6b7212c024f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fb6c29e2bccf5eab38610e5fad177604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd9ad53bad51bad6d8217e2c09387c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f920635f333019c80c5674526007a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27a4d4427484109bcd57e5f7802df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2dabffea975a4b2115c3d9cda106608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a95bc0bc97ab6aed14bd22688e254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0588d35874b2b552d5337c6594784a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13158a430a8be4405c7a4dcd926c263611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf75cfc97f165b8983d77547931c894612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c7631d861a4ec4a824936ffcf5a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcaa76cfb36edd5f146d2fbc22a159614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f3d2e15ddbb8697d1952dc6b3622615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc175f5e9c42183fb6920a1ea6a1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b99bd3de28b3b2d4d6e21785b089617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bda287836212a486617415904945618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf49f744a3c92af8f6976f17f5e62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e5790e3a1e7445c2765a470791c74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272851f2149b6bdf3629619cf3a73ea0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33ff659349d05150f83ae5869c9220622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3d04e95c3cd99a577cd33ba4b6a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f7d5c5a79719c33834e7414d1fed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b1477d329be1ef9705004bd4537b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc85916e01d984bf2f8410d375f4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8fc28604143cb2373574c366ac01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59abf6692ce96b51a161c698002caa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071b8dd19611c15bbe6247f7e7cca4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d316438aad9399ad033b097470056630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbee91e1cb25630f2eb591c1aa4636631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29733e563817fa4d31a1e4a8a5f8c9a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de4cef14b37da5c1a7366efbccc10f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac7c7ad793f82367559d190f897a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855713cfaf94c30b3ec6a274fcda086635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dab044b08786929ee694fe7811611636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c077a1241ba92ecf4aedd7652dc1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab39939c99bdfc1a53150549f1a42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ca42fb9753fe020289d5ce675c34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d681076770b7a782782087c99756725640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079bc758581ebf969f1680505a0db3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb04581afe17e56bb0002f2e4f11c39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa2e21c684b0165e93aa8120337301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e41e42b5657f1dad6c4311f1ec10e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd07048d33e39561740563cd782b00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d5a97a34a1cc5a88cf055eae3c70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c8f32b29134670900a831fb413342647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a185ea73acae29fe14e3252f1ec35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1566b347437b99304d741c063825f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9aad5ff9562d35a7e205cdf54540650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fea5976145a4bd6b5dda4b061aabe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84352075c88646169684553eee1ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270f319149f59c34eeacff8d136549653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169afa1d0709e492a46925295095a83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a07f040d36af70695c8c7b9050918655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504760db7c1d85c55606658efc2bd73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60fd7efeee99a0f37751878bd48726657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0038514fa84370462574575b956ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7eabb6d99995db0cbae175fd7bff4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e64806c7f70978d779ed173d0472660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eb7ae21aaac4ce6d332555b8ebb60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c399d1797d13b0cde2dc9fc71d4707662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02459780a955f1e1e764ae4196eaceaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b0fb34f4f66f9fdefd7abecccc57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0966ab8946a646df6bf647592ea1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b461490d0d4a078566ffee68ba1a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9bddd13b078b1b5b49360cfe0672667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313376f86381678da7a580eca13c368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c66365f7040d613801387e54b7e15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de909b6bc3a5b1963f5eed83248611670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c493472eb8f2c576bd9456b17cd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab56ce9bccf037cbc40d74ef68199672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31997bfe1454e395c82b6e680b7680673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e548aa4de3f9877c5ad843e18e6a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e56ddd089871167b78e242401f73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672487145b0c621ce39c445de1671776676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a287716e78b04b594b6dabc5e60b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c6f1c1f1d3e9e1cc8f6c3e9080529678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a318810ab5074e60f12d234579fc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216689c554f823dd12d14593b5d703680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b83fbe3d271c80b2c4b9fe139fca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6eb9b978ed3ae6157155331816ffa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dece4c8380e170e572fc547be8d7df6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc5d3f62e98e2a0b561d5a542946f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131e7cc72b210cd7de684063ec9100685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd167ee351f3ec86e91e33d1df4d9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f863fd9769a5201de3d10d2757cec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a0ad114f01eb5819b04420348e0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f2c23649ffbb084cc18ab3cbeae9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7adccccd35b6ecf88338c37a2b0543690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e66ff50d25f95dfda09509da3a5aec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2a54f041913ea5399158934595af9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e6fabfd18cd003fc6fc6a46da245d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692e97b08cc28b7e4a8e87a751b8d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c65816841083a6fbf067769534cce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef277bb92f39ee5909fb1b60d2b8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b37bd2acfc0b761a828953d2784dd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85da5f909d90891af4c28572259e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a07c11257641e641f74af40f27c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0425195f0cbe3a4f90a32116d3939c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7237d284fd3e3b1356a4632fe078f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f000bab45f4a327befa0c46293bc8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5f8e414664aded80711ec63adcd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72f3d5b83f40bd73230827976b54e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da4685ec5987764f5fd437aa44bfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829b10e38061393214366964fde045706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec85306582d44d16313ab5c878facd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ef1d67ced0aa245ae52b3337eafe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0814e9ba436e095d0ffec1914a19e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d319bbf731018cb0b3c5a6f1097015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc39bdf111860e31013f0897de4cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e76dea06ea70eba095a28b8d7bb8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c310a5425b0740fd96d7d541b5a8c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f93f276cec5735ff75823e5e725c35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9202605158776c044490bcb28e8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d56895460e8764c216a047a68b788716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3e325ae1862f54f5bb6c614d509e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307210704a7c35818c67101b00f6ecd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679a33b23bbafa7668ccfdf7cc0061719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ffacb61f6a3af7f66af4c3e4b2876720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a03438cfdbfd3618813e95349d12b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7394af15025450b4fa8b9ca361102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f976d4d2821d0e85b72e041935e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004161cfab3ede65a36cc083a27b2013724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8d839cc00d5ec300a5415ba9a584725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1da456b0fa57744960ee5ccd06ee65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9ada73478c0e6a2540b866a0d2e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec9dc712fbf86d5d8b7ac149068407728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8abd55ecbe21d2da4c8fa00261a75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363fe908f17dc7e96022a44a1583a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac61d0b64baaab665a1d44172e7afa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdc366a4575c42a51cb7f2c370c88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21a02884ea77d412c9f6fc6b0de72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e76fc6f9660ad6fa61bc1ddc9366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45dc94e0c1cc3cdaa8059cb2b987e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fb8a39fee48bb4c78170fd74767c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f34bcc117b9b0d350b016c537195737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00e05506e8c87efa529a28f07a936738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562118005e678544dcee64072c50fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203e6e02ca737f6515c3666c662989740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804375a0b2fac083a49f311b9584f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2253bba6a02a7190d5bb327813f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafcbaa3dbdb78f9ad192f6932c33a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315791cc46e7e1694eb9fc7c39def6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4c83bdf5eebade77df30ee88fde1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc168905644dcfa7750aad33a3092b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f190f22e8cf845cbeec2052cd23f86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd406da92fa8aa248ddd7a8df56e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0a34087f348a88e281cd23eab4d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314931af96d1f8c9225321c5cbf89d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697531687ffb0264ccb79c488bec900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f168e87e0c49d1966dc9b340c6b505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3aeff8c5adedabed7e327737f4b57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf293c83b402e08fcc4596a15160de0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28f1286eec4401e8287057eb1f4a06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f642b041404542a545e4d0bca7e3b02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a531edbb52be40c887e2a5a17fe1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4a4b5212c78fd45d19f30af5cb1d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c645bf1d286405d82c1d98379ef6e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e675fe8b03797ff6770020a272de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183939eae0a5bd6f9e80def419956fc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b98b8f0bc825c51404254157c44d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0954ba38473bf4ffc2f6403bed4ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71742e51ee0abe630506a8f9dcc62076764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483619cdae69d97ae150ce9de6befd4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86cea42a571e1d2ec11ff20cbd7fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363e927a29f2e3440633a64bc8271f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ae06a44674e7767fdfda9d866a93768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271251ca4f15ff11204a050bc8eebee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e448d3da8080f68e3963a45af270ea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56914b5ed546c9472dbf2b53c57540c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee90283bef0396d3c2722d901667be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444501282d2110338ed9023c952341773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ffe8624781090b2fd4cb3da1540b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f494ada420a72e07db8d14af9188775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58513296174175a5d1a65641fd083903776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4db52541cdf93dab5ca057600ad7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbaab76c7cd50819c2e86b1c2ff9fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4c1b49aa1ff8a587ec078310757c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2b64e7e8d81d89644b947a61b5bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de7df60a8ea82779a40bce756fdb45781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52922f15f61a244020829a8ac90d09782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34074d9f9537c584794216c57054b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c8d2b7b342e8c31b8846ff158c60784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38884e6640fc914a45bb169bbb3dc4cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897cb78000ae1f35dcbf1c77a89a454786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a46abfb4128a98db31dc59f3dfd6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd757456205af71ea0955a74e1bba4ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332935d762ca1d93cec32130c43b83f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2b1a54acd078e195bacf215aeff4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1412a335341b44acf4a6cda5d181f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6097a43e909f41a1eddda9e3615e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d94692160912f8a4786a0d393374793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3b2394dc9422670103f5a3e0ed8d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52301d06fcaa844a352b38632de0803795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9044c21a1fdb081e7bf5275f04c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c639c98976aa2571e4bee8d6252f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a3be66862b0c906eaa616b6d566ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b31414c23aa3eeaaec28022d1a3f6b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e0bcd2f021c2f1884e78dc409ace800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a55fb4772394061d4365441aa805b4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416d1fb93e89f6152c7b05f4465263802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0245c70c01bd8eccb2159c5da31857803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4125c278423a57b617ff4b40d00990804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581db6a66d1de9a8604ac38ec94d67805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5b4c631c3ff238aa5cedf1c0b30ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb443cd8d5f54062df9f62d278e66807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4e59a474e235f4c2453684be79f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe05dbf6e4e06a01639237465765e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ed00d570bf9ded8f00185d16d2f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7acce4830ef5a8ef478b45df4abf6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c0b060240a4475ac2ceaff521a621812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980fc4ae69faa3459ada24df07ba3c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a1ff23a5cb0b68593e122301b433814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9985fccc5e8db7761c0c7c4efccd66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5aa80274f8822057507fe737fe618816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009aa2b8bb9d438a0e5f534abf4b09817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b8d45939a5f29263f2de3810392f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f1a6da138163b3a6a8e2c87674de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc98f3691ee44ca40e676ecc14e6e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192903992b72bb443d6ef173e9c6f5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591fb90be53eb4d0e82e05b137bd10b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf628b274b881e8ef8daaba5847c57e823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b71fe3a7e1e59ebf65b66c1abdc001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba113709ade4fbf5f0d5f0c20debd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706b65dcb302b6f9b581f955eca0543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c331092606781b92245eff61286574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b743ceb5ac0e8d894d1c2b2b42b4f875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc486b985f7874876590ce112de6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f303f0e119dca41552ed9aa97fd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754bc0de67d46ce8e5a5658a92a7bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f338540642233055550b86d279cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b88d166a7b0fa88cd612bba8eada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f85948dc28c323fb4635d7f7c990f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f9e4a7dae1487519a494abd3730c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48dc2fa8fa2747e283fa32dc9f603b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f3c99dfd6fd786be9b836e2019a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50afb65d3fa46647cb592de193233815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614631ce70b3846d5283902c2f38d21816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7470471597b82d826273db8fde18b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae8b16fcbee7b1cfaeb94aaa7f62318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b831b57098f434291d9e940f23693919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3488a85f910a2ad4966621609a9d33d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d0d809e87192aab60be1d0c7305921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8a378d6917853c33b3536834cf9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3cc0ea708496bb446b9225ab567c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590774792fc9a106d706e71f20e4f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6309024c966ade8c510ec2cc8364525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdde9ec164a4afadda80ea9f481ba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f539801cb7005197af1961f86d171427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d75e5f5213b65b2941003ac26cf1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b9cfc08153a4455b6b507ba221d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d10b252f4a6066c1165856dbb68130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469ec7742bedb5332b8b36afce6c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb29808b441a00a73578e347f617e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0a08519cf03791292fe60e7390de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3627b40ebfa18772732715038a590634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a97a7144b237c46a8390575a76dc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0fd7b43345aa6ad29c77fc907301636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b854ba534a930cae7b407adeb1fd8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1564c895b7d66be1b79542137508438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b811bb405cef065ab4cba794a009ca639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54fdc52d64938f2906ae56f3a347f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2ec246b5306e7998bd4257b8d00b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20dd752bb9227a9ca1477430a794d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104481b035810d06695a9ea2e4f6d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845d3e86ddbe51fe5888881031762d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d7a3609a1b6fad6a49cd47c8a8e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21cf9ea30d35d005cf3b38238b0b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2f3cd13b5fda7abd06b79348125c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100404f5b82e5f87cb1608199e3c2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641daf0af519a74ad336206269debb7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a283257dec912d5f3da16155d8d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac8468314d69556d3005460ebf24b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8514ed1bcb0bad5b139a185eceb2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c66ce162c6ccedd78010742f7a20253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863be0f9acb41edb80526bab491fa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266ab7b4e93558dbb7eaf98f469d3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571ec35332b324cb73c45bea38b18056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295f26b9290892171563646754d74357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1f9ae313b59207cb1979cbfae79c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873fb68b9aeb32408de933091f21c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f02108bd39938b243253d7a70b58b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8db4cbc0a9205a56b59b8d2d14b3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef56fb159a6fb176f4ac0b7d1efe262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f82ed127d6d7bdec371c848c61ac963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872624b753755d51bd7bc4baade1ed0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519e4bfbbe0fc6d71a395f94d7105165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1f15d67dee725fd3c94377285b8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcab319f3e7c83c2db3139c4028cbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71908b35129ea8e7b7998baa9f74068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937cd6e7da52f2d0b6b850b553e54769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d699fcea7c787bc5020fea3502f9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b7c0e96a1d704ce9259acc32c1e2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77415d0c95ca62eeffe2ca4b4b017472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47e54daec36a2721b6804655400c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b794f9fa7f7de0976424163f8b2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81342c1efefcb5a431f16cedb8c73a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141f79f6b252a86a419a880da4d86476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d11d9bece182bb6abb82ca2b463377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e934801489d45a802a26589f363e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c502fef6275012d63b9be6bedcda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52edbd42f88922c38aad9ebdffa9a1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d6753b6fc1fbd86f8d00efce328a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d1c5392192ca94aad34ad57322c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131729f63b466d54fb36511d4da25383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f49af7802c0976e7502054963242884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b404216fabbf3d22bd0eeee94651b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35972467fe860de5582f432b961f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3e1f47ba1271b4325f3e2439845087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080f9819056a2e539a59e99f2f9e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f33c43cbe90f5301815241bc17fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9188e1efea37a29cf8106e82b0bbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8727b54ac315d5ad8f93fb4227b35691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0cd4cf8db200443b81583f86359692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd34677f9d468a56f7234be82f216793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312dee7cf14f28bcb19d07c319a48c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51ac8a4d5734c55c30ad8a30fa5e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c96417a4abb978fd2c31806e9e4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0946b2baa974a5c5d771f6916df0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985e8c9e0ab12d95e6984c9f5affc5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c6d3474b1cc73cad544af4cbd9e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76100f3bc257b2edc19156c72e9ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d19a93f3a2b29a011fa214837e3e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e79f9a4285cb05d0d7d48b34628bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8429db88799db97034218bb9c285103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da18180a1f67138cf8204f003818c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd50db2d022122dbd3cf943ffbdb6ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac228eee06bfb0e474b2c71c8b38076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665eac6b8e1bae48fa07a1b5634694107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be4cf321597690a5cd31daa26ad9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577693986dce485ca7d2b9d4595191f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925cbb5518d6eef00db37359d01b50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff64c3ee16e745d83504cd2a3a0a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dab5908594895a9eb415a9cdfb769112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827a6e7c9a4afbdcad9c83f1ee1d8b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf62f69f571a81b0364ad241337fe3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6020366357d2859d930d5439b0a1bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921bb58f345e2c6ab0c2ae203e098e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6bd4ce1e999986de04c83a378bde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc48cc63d1f63b965a28d502cfc3fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb35c6cee83550018ad8a19ff39571119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451885d650336b5b815ca86b97ac0bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278800bc0e2d6f33423fcdafea4ec10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163aa8b710fff1a55ecd9aaef3dfe09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f4c81b67eb7913fe2ded830694e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4093d655606d98434881fb4b7652124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555aa7fd727186aeaf39c843fd57256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8544ea603a9dafcf877d2a286e046126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc86ed1de3a75ae6cbf664a0a54d108127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2a43848a4bf09cd9a291fb74a4e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ebffad5ccc3746aa14858122b5b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766497d887e4d437e2a8bb39054c145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97560eaca286a6f6acb8e869aaf45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3df4833143bd617897bcaf0d3f69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebc0f8da4fdc231330e3baf8c3fdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422c0fe6bfbbbf7b867e088ef822254134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8a7f773e87c612bb5a49ff39263e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc59e184a0b26c090f5df6c3ccbb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6c707291191ee2b1fdd3547944d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b7717c4a23fac6341f24236e0e49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f4219d04802ad8ed73aa46ed234d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5cc98d97f53234d69a48a7e154b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c535a3e228ef12e013624ed00db1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35119e0ffcaf1147a32a87b64cfba2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aada7fb90aba7539964e69211a2bb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a63dfaaf48030f26f9d01fe3c7f1e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082efda4bb7d1c2b18205ef726c99a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490434fadcdb2c23da7949e817af00d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017cf483eab65a1f429e11eaa57ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddfaef76844484d9cece3d2d67cacb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de45792eec338ed0bbde5328e2dd7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932768151c6a4c3aacd950c195cd9817150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73375880b70d788876f88f606bb9552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be50d8ca915e8d5a46c28d57d5e4f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0acff73f66a89bf988a2b8b90dc7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70110097c2f1674be048208c72dbb9c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e7f11c6d7cce7f3f044d7560229e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686f13dd8943a78d4d48708651cd34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35623578455f4a4d7442cc2487691157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b20d283fe29e9ec4ae4fb61fb77a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489417c96e624e1b571be75d31699530159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a0cc80f036b1f3e2dcd5be5d2e3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f704bd1cf071ad8d2e314bbe8f15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279f0c89fb716632cb1498567e66673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f08b292a3a5d51a67b0aa66c10c8e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704f59118e6f01d61bfbb12999f380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538057c64248d31ba930462f9fb7a64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd69d4a76cfa56dd193b68100b911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99efa1019abb997da2b7fe76e50fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241e04718d4d47659f8876f9b5ac2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6170d8fa2eb40e923a02f77622ad2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc1cffbc95b92c76ec47b48f6907b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a67ccb75df269a5ddfa0357174ee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b35bf001d57427385cf3b75e27728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e3c324c719a44ac391003dd00344173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775f400f4fe9595517758e00832d61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7943c470a1232d38b21bef5bde1ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23624a7b568bfc9872181795428eaa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc036ed48cea2877f662e78091a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd31d23223b92408b29e1e9472a062c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db89e24aa7f0c8a1138b9cddda3b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa23e19604675588f6079c13ba6f7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d9f8587125865eb1cda4b8a7a31d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18699b8d4f0e6276700a4f1340cd3b5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6676f4f63c2357d73031223e02a218183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0529f4d8aba24a432b22b78ea35451184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5993c06eb7e60bed4a273db4a754ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf74b2e1af4c8bb0e47c50af10cf08c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3879a58f027f2f74cee4f9995255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fbbc928f9cde8335e563ddb86ead5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c76d331c37a4b73c3d4a9293e774189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b643f69a9f2b209033544f53a992d4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf4c40e066082b373e047c6ec0b23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18a006167b760084e1cb05fcb51eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dfc7deacab638f13340f4bbe9e95f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce715e8061584245f58fdec5bcf67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819fc7b85b668b882d28d4fba9d0962195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1e2221eb38c43d6dea62b2d3347d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa2cd5048d77912a36b511d6b5351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea529925b4724f080480d2233da149198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc0345208ac922dcab59d227292b30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece550fa84e8752155a206801cd439200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2159e055ce58075962cd50800ae4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b5d5f7945ab0cfa46818fad11444c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27df67622f111e12291234915af96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1afbbb56e6a9fe604a9ba072a5b56d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67729cd3f686de1d5ca599b02eb398cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db0571fa8e81f815dfb94eacb1138206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4767b560f4e23dda64656aa128577207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8fe1679f5e5f00cfd66ebcf8d71f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a55879e3e17ffd2b1f9bfda108518209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4979571de01baff4a3c72f436d1a8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5519c8bdac3d09d95563282b68b64e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d27cf291f8b6ebcc56b5c3f58921c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26276b66beedf21bb4a3925433e7b290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630b856e7152c0e0d38fd388d6c0e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f7bc3bf6bf40a6a556c8938845e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b812b602a059a6e7851e079be1e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5c2ca847997f929a9236e3e2a4ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a004e996de3447577f8074a07b27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c8e3f25f15732f061b01bddd5599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0952fd3c71d7bb0e9a7f02ca8b6b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfd408d5effc04f8ba2827ee178223221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ca3285f47e4ec7c46595f4f3f50b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b708336fbe0058a295f047a9ef4b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4635969c853f008f084c4d2c8f43db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf980c14477c31c32818a2c9a1998f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9ad90839fac89af9ee1543fe326c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad2a2174ec1d6ba8ba8ac0c990dd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24308714c7441672ecfe6f19baa297a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149036b2f9c54f3f235015c013ac1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc759f068767e846d0ed33ada59ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498c09635669a7b9f2f831370dc18d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4528795ab9f92fa884ee5f495ec1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b9f78c6ebb007126a176f856dab0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f16d231ba7c16044f51e881653ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ebf474a639779714b4c4e663c821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d70f1dc8fd34e9dcbce2e7590cbe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56395b1f26e7d284fa697b4f955060f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132191cb9dcf2a88b052be2b85e77c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e07198b11505442abe284c2d8b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59faaed51dd820df24424040ce3fd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7379704a5c26b4454ee2db09f35a84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23b217553ede41de6bd9b845580c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0fef73889000402c30fb4bfce0d17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67a8fd2c95721d96003b39261b91e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520769f37a4d499060e615fc43365955245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d8e80c9a026991fb62b5e893a88b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16337f911bf9c1deb21a32d0f17efe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c194461cbaf7ee0be1e7129cdab047248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd083a76addc7171978f98a5160e2ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95f0e873354f64ec0b998c81b55ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc617abcb9a54033f900b1089f70c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc81dbd27642ea17dd38111b91199252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ac887ab58902f410dd7108975ff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0ae80334b9344d7e6573da50a98b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121bb2b2ff715a6aa5df3f42deddd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b52e3bfcc2b31e05370bc6e255d84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156149c1d0de651f9a79a6530b0ecdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707f4489fd36de48a2cf16ddd8fe332258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b09f672c156ad05b339f5261d22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c136fbdf7db16676109003db53a3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ba74d08d789085828265b5341ee70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701cfde40e19e9b6228dbce8ae993e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eeb7571f7dd0c5f01c1a3802a9daf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5825329bb96b48d2fde16de4969a3bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2540df61e5dc1c27f7ad599c9a32dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d334f7a02517a00d2e5a8e0206e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8aae954f52c5bf9f4215ddfe4d19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea684b57db6eed0880d0dc9cce173b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42e2a134972864f6a4f8e6f7598dba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65909f04c54899fdf89ab715698034e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29576aa77008dcf01e6193504bf2e901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ad8cf7093bdbfd4e2adb27deaefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034752d74fd8357440cbf8ece01ef2e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e5d496fa6cd9a8067748da65aab90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b45cd54d2ef0eec6b4b0cf4ddca2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ae02c4d5ef639178a3cf72575d872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6942e07d9f05fb3c2fa84cebe97fdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc26a5fc3de1b02bea21958126dcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963f82bb5f352188434c7852c507b3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e171373379d7b5e2ed1843e5d18b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f237bc713fc3256ee60346b439c78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d225bb33fd902ec2d4b9ba5140f65b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb72c62c40f90058a7196dc034f38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e867d3aa94b91b5e123ddd6e340341284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325798f60a3dc59d75ad2e56022bfcb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dfd5b4fe2438afb1ef105b220e206286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d269655dec8c48ddba2e76e6153cf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed01cdd74bdd9e21fc8f68e77b2e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea772fd5c509b53d3a76a3d28e0a1673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ff965a45da604ab1ae032a8af21c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74fa8bda7e54d2c09d1536cdb4b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0508fb8167bf9002eb6666cfd7dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b5b4c585f213d30678e8143724f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d24a629e159815c8ab090e81061486294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f5b4cd8fba441f34a24650376db8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfea10d2909b0f2b582573077ffe2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f4c5ac0e2625620eecebbd9e67c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3ebf469772f1dfbba93d5796b7c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb72733f64f00b0adfe4828cc2bb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2705c04e9841898443bb2664a17ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28659e9dfa7f2e3af7023f3a918ec9c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a3cc9e11fab28c4289c1dcbe8af87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dfb71359b3f3c7622ed232faea1e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae4cc97d2b399ac0888c770a685b64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa98832da7e040678b17e58ecfb83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b3622f9ab0ca8a0fcbb9ab7fef0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009c155bde93d25d03214b2ff45136307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1fe7f1e6255cd2b585e82a29970c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003d4246a8247ab93c310f155ab65cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61d6da5cf9ae85478f536cf0642de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666998cab25157b031bd7eb8693af15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484710ba54642bbd097eb770e6a3443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b461707080f1a4f2510072439b56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2945998b6560a779693be63712def314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf30ace8d8cf2df2bda67bb55c883f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb051ee79263344ac36e92c3adacd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef7b0ee2a5c5b87199f6273e965ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b74cbba4ce2286a6f3e43ecce45f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbeca126612c6679c0e5b912ebeb12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32f398b7bea9724b2e4afc71e4244320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13442b97eaae2a5e992a7e0dc55843321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88f71d00919ff7c9f9c78eee5b443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f84ab2de19c0e52b572df1a682a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de8e61c5d0a26e148f3bb8a9fe012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f544a1bb0d09d716616132c342a44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6941b834deb6709f2f0c79126340e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b25956c0e19846426805eeafd4c1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546adfdf650e083c5901d0da21a1673e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0440f5cc25767d1293a812f2880e761329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821871d9d266a040c0803a0d787978330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f202d1f0d5937a73b4d24505db33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbf033ca055184e95cb208470661fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf9443813cecf4d87fffb58e8362e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688ecd87ef4b248e259c081303358d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b85c3e707ba9dadd24e84b4cc6316f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1895c58154c0d623d7c089efe7782c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d241d039fee0e43fa106f583ec2f6ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd55ee1e1b31c1ffbc9a206c42ce6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd152808242acfc61026d171bbf80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71af98225bf1a6f6f7c097b23059b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180e25ae210e020842534b01b39be1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b917196d3ba3f8d0c45e9b62dd2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe06c17cf678e33d80a60122e6ed2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1b7da65b9f9eb5a43258433704bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd76327f5d759c6a9e850b16264f73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0621d63db68ad71a8a1f6520304f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb47472853149074f284bf684aa21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92937cdb3b34fa881916da53aae7a8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b2092032fc4ee38ced305b6d2ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91890cea8a7fcd54602b6830b46a245350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0383f224bb2f532ed7db9b0003c9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed766792cbf1c2379d855b0da05216a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60ab88ee03fcae1c2f75f6dd5736d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a55bd315a3e7f1c8c73632ecd414354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9936e6d992da699ac145763ab927367355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca44b5ba8bda154fc71b345c87397e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45064cbdedd3a10188bdf60e4afb7e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea1762314a66a9e1a6fab970b8370358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be898dea097d9f7a73f4aeb0fc5ff17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb78aba4054a11b8f560fb004412d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b4a2017e4140a885ab6f63102b56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ceb38657c02eb0cbe49f349842925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249ae9bfa2db482f6606671df4c999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036426780fe9a0926fb56a517cdaebb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a76dde4564c9f4a2f00c37041d7665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ec0f0b4aa581375ce3a86116bc4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a25eb9c04447af43cf8b381cfc4e84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34e5f55284f7a9329aae0a0062789368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4e1db2a8339e56806949aee604e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d8495a77b97661a79cabd0b32085370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0679fef26236eaee41e0b37037e5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d0c283ea0453f5e014b16b5e497e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930306f07707614995fc33b8be2c65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d501af764f0f88d51d0d3b90ecd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875c83ef1feb0143b22f835d03c2f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ce3168a4ea4dd0405bb565026ea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459ee72138c2c3f5b5739331f86192377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f41f78fdbdcdfacfa2e7658113c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf76487fb6a75de18b2ec9d1e8622e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6444241640a866051da7fe31a802c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527aaedc76d0838c19e2cd5da407b99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b26716246a36043adb2807961ff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34beb5123ac84e6889d2d3451dbfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd509cbc739fbb0e59418ee1cd248cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c30893e81a1020072aa53b8004da8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb0b58e3d0adc820bdf308aa11b12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e6d7b1543192d5c24561893a92a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ad8f1562e51fcc33e760c948636a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0ab340d695d334e7514c9d4df1d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b1e356194a1828605a89490cc3c5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca501b9af7d6c9f5b8dbf4577fcd19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c4c5d990a4aa22dc8df75a6139fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0c871897475fc9dd5bcb95355eb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc31765fee4325960b07218920386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e1d18b1d6df6286ff1d03e73946fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1d0d1141ba20531570543dd5a0f99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786981568c2f56ac59faaf1c0e2e75e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4d5801f576d2421cfc956b163ef9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f24186cdbbf9cee712331e9e391e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8bac343c75d8143c53e3092c2aef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764181561bcb17326e64d8ee62f2f0e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe56cda7ff3503364f36cbc2fcda7fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f4a2d677a85319ce0ef305c7bca12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2e80f431188fddc6f66ea7a4e9e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ba89b8b13a9b5882a691b7f0e74d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d0bc1cad725ecb012844c29bba2a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dccfd5a916308213ff7c1ab0a82ff3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e46d7939fc7fd23bbccd22b4258c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de612e0088ad6447bead83bfc0f95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0b1fbdcbc4d75fd297473b50d4db0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccec068fdb46417f0240c8f1128909411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d253630e5d32c947e22d09e7f4e71ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4e16b37d85b34fbbc15b80c0d363413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc337593f3fa283ad24a3b9044f4bb7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e4a0381e1a780ae1093f3e6ba7ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e908db579893903fe2ab134c1ca22b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf3a90c8796c43c224e47a43a95cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98117fb3fef2ff95951c7d60c7b039418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4403dcc7f0a029454a37fc2ae570b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454676063bb29bfb2944f2e60184ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15b570a3f2f3c9f96d5fba0457e956421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdffa30f80ac902e761da82b601fee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323350bc52843f9575668ec00dbdc3fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765d1a24481fd7d5e4dc7395b61017424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9a36fb9027f0b4c1806218f572a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999ddf7a171af0b7cc4af09553b547426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f26d713e98565794f9dee40acbcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e09ae42c5923f5ee27152db0276e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e149a9d361dd6841fecad686006d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e3fedc630a47f2cdaf8a08881cd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a5cef3b8e72a56e2340ce8c3b6d2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83cf86bf3a0b38b69db46571859491432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85d5555f74853e2fd076cc52b3820a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2200adffe6861eebe0239f1525c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59050879cd9657499270881f335dbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922fd9d7ef5a1a994af08350e8a130436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d81fbade8ec7fa2978f663f894b46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85cbf76add18ba21b28132d73ad238438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357c9c341ab4e59f469cab1b96eb6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ea7079b8dd4fec95711ae74de79e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65abf0e833e97406e5cff379724c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb93554cc353ad0416a76f9c346a88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f979e27111fa2adee33922dbe157f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177340e4c2a15cf7612742d3143b40f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f186e6b27495aefffb482ce5585ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054f19287a6cce7e985b4de8607ee9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb272f9c5c620351e6a04a8dbc27535447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f31c9d8df04ea175316dcec2f9473b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078f57e80057c030cdd9c5f3d3da0fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1e29ecd8f1c5c69e7578db96169b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc7b85ebf36b6d2ab45cc3aec9d20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f18573a202d5313489c46bfcda8e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488d38a6715b11769228b0baf9717a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad579df527ce7eeb6b6914be12f012454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06200157f6cab433571fdbfa39952536455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae6477c90738fa898c607354e1b4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2bb389ea9c05da68cb075bc4202fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc80d8577953d0b7a8e59c01fe2445458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5056b4abcdcccd5ca817db508fdfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ea36275cac9496234fea32d98ae4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b27bb0452825cbda6995c2df31127461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4334d7e42980d76ffd28b2c8dcce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef46e374a205ea48f9bc8a097d2d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c938162fcadd657c40521387faa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd493e3a06fb476e2cf9f255bec2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501130e7ae46eb27c12abb4d5ad9561466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebc094b19b3db117b3463d2e1f2e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830264c6ef39ce92788ac2c0c8697d15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3123ad57ece002c47f773faadcfd0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c1f88f6bcc7c97a7e6cdb510c7fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e2947aa64e786c9601d50a1c81a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee393f89e8d1b75445743f46fd8743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce5d82cec66598a14cd7a872b15000473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065eab5c479ca55d567f6dcf6e2eb05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86076490a467b38576820103f37443475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e416255783e2b962fb1bc8d550e040476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a3a3f14e62c184f3b9ac996be31b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a547226bba562f3c2d2b4b21da47e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12faae73b63e4ff172b622c3d9b45f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da2a3fd8842a4503849ff533202c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36fe8443abddc6caaa7b7ecd3982c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0d89f8289e46828a2a49b73ec223482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511854a19d7a5b2b12b45900b3f12df9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964272829edc2496fb30591191aa8c47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cefc92c95221bb086d6822f1defb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e1eae81ced9a97a59666531c5820486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b661244caa8739930118039089a1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4695287aafaa4d18478794a4112c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569b9814b4280846cf23731729bda0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ca1f575d8fe46a2481363a35a28e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5492cb6c03f47d8b6dbd37650a55980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035dced28828645a5b7c218c5a456a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7173c1474f486e5363ddbb68ee9785493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825184683e934f7391338bb3729271494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b1b5edaa12a80d9754fff9930758495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5baf65460d4c4e62959e2293d8382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d38750c79b148f34950273d18ef0ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf268000978825a82aa97addfe18a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48cff4f656d86c759b493da247434a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6ec1a4e4d52faac0ba85655d734f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa67bdbd98b1c54184f8f206cd6b83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9683fb3ad31b6c03c06ce0ea1c85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e12cd23b6171eb90fb75fa2951b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea8be71a5ef385787118446aab31ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffb6c50d24a5dc8b16767d453a352505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8ce64f45fdde2cd8c9c6b1ae6904f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf03addb3c5ba66254d5a5fd3c87e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237226a971ea5e8752c790c0bd0fd99f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9572e79ecca9c5e978d0ace3e08d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff67a79818aecd785b96d4f69d4fb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240a9ce2eba49c09a34ca6e033f0279511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498aa867981eae8e3b3e0d1e3b3e0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2c275253e7a926f519d043d4dfe16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665307670bb76293255f9179e0f827514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6fcb56c8c8a7c22be9062bb994cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d20454c0942f92bcac4ae0f5d9a14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74869b80895257e89b51e00ee6e04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07873a677d21c81eca8cbb2059ce5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c61c43b7502a14604406aef06e65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb12017d4b63c2c71930d0e4e55c51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c94621eba929459c81f527d96266e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8240c4c064331686b7ed8bd423d7a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb924f2cfca18a1bb48fc6ccfdc119b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d87caa8e2b0537c16487d117cbdc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d44c3e0cdc935863a7008098ce481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400dcf14d51f37a4c2e7d7c5787a369526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7a1bda36a182e628d8f94b8df826527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b719e1afa05fd3d4a2f45c405a80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573223024ca0a4aac26bcdecbec5eac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f4961c72b37efba205541d98f12d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65767dd590685f6ec722ae4a0662a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b4b3dfb9ff86567bf4889bdde279532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8dc05f481ffe08f5a2fe5b5f8b40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a20f7e827239686d65c43d785c69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbbddf7dbb9f2d4f0738958ce1d252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c6a886eac4122866ff72b1f54aef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2f5d9afba978959314f3215654581537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745278c91471e0685323fc5b1fd555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4adf6f36b9a57dd12c13b5aef6f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0fb4845ea62b58cc2724f38cb6de4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b65356c50a71ff2ffe7defe53200541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc57ec685068f221e304a3391f08be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e8dab2ae22707111ab86d8704bd1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c720f9520b27be2479e20d5a6f906544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c5c091104431e10bd2a7d2893559545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799559e1d474ebf5d49f515b62987e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069294c0697459b6e91e18ce6874cc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f3b1ad730659cf674042c268d3881548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99f8a60be6e3fdde04c849a4c9903549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46450af56525f1ee60fc49193c892d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378db01ad002c897e7a1da53bd9f06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ce7452739dbbf3ef3a46717cf742552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4b815b72ea4d16c4cd3df7a30f6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6fe712083c65c3103c0c19b75eb66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8e3fb283efe71ddb0d9acc2ccc76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30eed5ec48a1d5b5b8ee63e26fa074556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468140225055bd1c187a800efe92769557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ffb3df9214ddabe6c3313e0507fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877027ade8649a2c59bd03055ba499a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ddefcfef21376f1b917c840e9d4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a2a4f81b1d8e74a50814afd3011a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe52d51932ab6890af9e668ec8a74c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc8fdb36cd65c2117f6b43137f0c73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459beb585efff1907a1f8dc0360a63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f01e13f0efcabdeffee4ed086b332c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640c7acee071b4011f95424f96ba9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e527cec562466a63ea27ebb7025e60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742dd47d524623458267c344657190c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2afe87406a6be333329beb066d495569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8c138907262575b92d2620298641570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10904c212bb8580e4072810146f5c29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb748d1e6204b6b6f2c0fe148559f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f0d06c34a38841cbc09a3d8f14a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a60dd2941bb8abbfac95f051310eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e773d16bd510e4fd8eef38110ee4af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ada1d8e77774bf4a54954f291635576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236286f2cbe08022d2e518791feb390577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12dee40fa56f0c152f2b3a669d8bc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10fbe5a82bb204d90049d8b61dcd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b59acf61cbd8149e77e6145e9d31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28450908f614015e1d356e61ddb1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39af77cfd5efa863c95f4471e17fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ace90342184d903105f77e829934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9cc161c7286273a2f09a3542f688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55e1ea0e372a5afdfe19ad5b33868a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e929abe68a2a972f5d8ae7a63f1785586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eccdd0177d1d5a7bfcc97b78d8733587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931946c20e49a0ac30a10b9a80a3a557588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d6e9f14225516cad2ad2cd70ac352589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b875167eaae15af13bda8cbf2cb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e885b93b27665ae6bed86d58957e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e324daa8f03affd3e560a745d8d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c057eed996a9d6ee72cdb9b8d3f2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe340dbebc494e7d67c994f2f52ff3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543317e0dd75c51f71b55b4b0aaa3f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5f1eb9a128a6a007538e29132242596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad293697f1f7078bcd59eefedf765469597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248479af09ed467bdee0a1cfb8bc49e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200ed5f24b8e10d4901400af0ef2cd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ceb7ce2cbf80819933e11ad77d8e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945da9fc0a2e7a8e3ff052e25a0d51a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63e36caf265d49d7e86a2d4af313a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8579052b49c8bdfa43ef13400c45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282383d40472bb7f89c0005c98e8603604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd86f322c7a8ba9ac6332fdb19ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9d617f776416601601ba4e0d0912c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89b7e0fb2ed1dda72cf122e3acf8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b9a81793dc3673376e5fcb782fd7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588433b91750934be973874e1623e996609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbe75e8179a9943f9a17e85f6b5cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb664a1b3763d5b6b633127d4f3a8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347efc169f28a8f3a6fbdcc768da192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577c22003d3d1a4c3b55f8c8902139613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caffaa4d3d08559fa332ea3cd0ae117614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532ec24bc33d1683b9f74ace108cbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95d7bc730ca6694b9354fa82e1973616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a669226bfc0834af5204ef9df76719617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8051239e72c834ff6f34af663c535618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8ea3acbfac6cf9b77baebaa19a37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe33a45cac26eabdea468ca352996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d6b00b834842011c6f21c2e768b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831f3b65b07cd8cab92072c637db45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22033a9b9f39e63aa04c13395abe2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc02ac85a1073ac6cc6a18ccf776e50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fcd0052ef7bf46a1621908074d26e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9be66e42220c428d18ca2b08a205c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e97d8a35456b00d13dd86fdcc07b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2b08ade7e269a1fd32141321298c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1450b6f82edeac0e9fb5ebf3b0e5920629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9490a23a18a2998906f38f9db06f03a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f3cb9ec807c83dd68ee7ce0413e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0f2aea3809515249be7278073cd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e6d0c8b18b41a5ecb1a1596f27f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc168f8d351e25d6b8e66664266f64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f818ee7f29da67bff30c6c7e621693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713730a8451f236fd3d620266e3ea7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec9c80771395eb7537cad23e602fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c5817d655f7e9c54ae37657a5761638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343642248e4f29708ad3e463fab48a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c386d6612c4e4bc3b85b1305c039640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e092c7ad7a13b06263d6e8b7e3fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920ee1b3814de61c35cacb0c686149a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68666fd8483c821ad4773860006ec7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ba24d87290ee8fb079d4f1ec5665644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045cafe8e2e7f91b8541874d7afe5b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8174c6643fda91274592dbea72063646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8e1e6f192f7ca9dcab29d27d80f4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9f34cacce21c95fd69c153a90fb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec544033e205f8f98d37885d56c62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c92adfc760274474a2c82c438b11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aee6e2e3037fb05cbb6e3a87673b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f260a1f4e16e324118d82a2d4acd032652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b337e288fe0e2771d28824f37575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134dae26399e60a3bc16a0f078ce5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1c054b5db550c40c34b44509c0e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e8f624b5eebeb448631cea95b2e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1768c9de441ce7cccad1c55b40b786657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8546bb826177d2d287864690747393658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0efb583ae1065f82afb87b632201cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a17ceb89f14d9899e81cd5a7fbf61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd3031eb005a3098b1af15c7ffb6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa481bfe71ea2e3d3141c4d24ab0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4304f4fa9f0ce1ff984cd5eeddfde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bfedc62ba351c0ae3474e064ed529664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc62feba9221d194fab5df5b3cd174665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7943ca30794a4edd23a14f4afb2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5e196b03dd16213a6112a6ddb86d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797039edf6efff4c93057868bf769ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efcde6a9c15461c18f46e6a02345b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b7f62db229eab3158b1fd41aa6f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b14180d9a776a0d3f4c42e4e1e08e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae927cad027867fe1124c4bfb3d77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ff2acd2747da576b62b4d488df32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e9bf29702153feec703928e1f7d05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a285a1e2cfe2b142231df2530c1202675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310065c9bc5b2ccf300554c8e09c0965676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e131780ff57f3fec7bc6a45a92a5ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39fa88a1d72b5a179ceddbd88ba995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8425abc08fd444db513b15a4896bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123b41b78f76440116089f875c9a2aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d9b3406d0d9cf6012395777986c2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441baf33e0da458d6d86c822f6e64d89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c812703e4d60bbc3dfb47ce51f96cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ce40a0f5dd14d159ef975ca9e011684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84263e5867258096cbcb38b6681e47f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314997c46c63e0a1c0cb058dabd8150b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba430a210a6b43b21f3d9cc9ae73a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7257990940ccd2895222e11f784ec11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8c3446374adcdca2e4280a54f58f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611194d827afbb85b4ee3bd124704f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b042dd47831bf592fc1c4901ecb27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dbf96b2fd32cc79fd18f452bfd213692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976449ee9ff8092fdd8baac330d491693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84bce1b0f7cf57d03697206a7b1d12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c255c7c5f6889752fe0152d76456546695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5e3e755a5d32761c78964c53bc30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64e49f7279e45261ab84d11a65f9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ed54ee93c86834389c8b1388bf22f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef77d4f28d38ecf52c8ee31dc44ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f88a0e0d5669c53841d493f9f8272700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6964998eaebc09a41622a8c990a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b3a45b79edeb45ff32a63ae72a1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581dafe159f6abf6ac56c763c774108703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c1ecd4383a8ae1e2ec1140993d13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56330bfbd25cdd55052243d1aeab0b43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f71fb3c0c5cfffcd2c065aa52019706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bc237fcdfa6d346e0af71f420cf05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4391023e776ca9eefcf5eb0f0c9c60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82fdd7b23eef0ba6230bd87fc7fcf7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf441da027c98e49718f820a0e88dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986fbbab72c3bf4731076c1adcb6af1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdedaacf86d3862531f7483715b74c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d254400b57e62ad31c06ed3193da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736e3652788bd037f19b4aa5c9e084714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf5088c385b9177012e909bc16bdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a9c68358d2daabb2f41e04563e1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef023779bd89ccb8867a49f81e139c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676a895f209c55bfef593ba2414363718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9274b21ad3e0a78cb84ac6985e6ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b13441ad8fbbea8fa53b372c2a16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939772a935196e89d79ba56ad96e5ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465355966705aea33996939c60512a6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c8798004c57689b736d8d8b03954723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270ca94b355a5944645454fcbf4798724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de011a7623e732ae8a0d1020f4b59e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7120b292a24de39709e6838cd5100726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232fbb0ee6fff0c8c2ce06d6f65e4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a8fb0f16d8f36f7c749b706525fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe1ef32c030796bfb15a1fe649811c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85205b0497e46e6049f8648a4dc24f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f2b40f48a05baeee97c235b2fd35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fc58349d7364071d6bc905715344732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7213435bd2fb8bbfbc6bc9b179ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e358bf35773d01b185f7fc1220dfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908248ffae031ce29ff8994460320a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27494620dc4b72101692cc799c66aaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774bb6c86febbde1f676505cbe71dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533a6bad2ba6c80040f9dd99b0f184738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea88d1719390e5f783cc4ffe26ce84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b41d907a6bd4d485dabbf40256a7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbc3046858a2b8df228d1713d0c3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437dd14ffb732423f97021ee0da120c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7e81d62f61ab882468e88b4c5205743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702379c14dc84b53d1311f631e3a8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e24987c8cb6ea8597726bb3f988615745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbda32025bd78846ccc08716dbd041746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb238bf6c5210728cbc8076396a87f20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ad28f99441bf81a2da1321db3792f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b341955b7476d5986adbd3831d011749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc7324e29921528e64a7efcce3404c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb8e08b5ddd8243e5d78881c484738751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0966ed70d875954cb7304fabb6cc9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6148e61afc457af1c3613de7265bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c6eb678072bd217c160a44c78a9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb314cc5a5560ebb534269cbafaebb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa58020db6603c699e593544a098c6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a95506a5d2e520056a94433716a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638673d658d2e7b33d41fa726fa0503758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e21f61506c12c8bef6859e03572d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c477a858616a7c189e796636cc49a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272386063f0b87c13fff1c88b2622278761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd432325d92092fd85dd79af4eab2d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3491f7dfb2f0233fce7befef0093763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae5985d535d5bcc6fb98ec1c03683764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16220861df344b621d924a2fcbd4d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d66becfad215f2b79f32929b1634d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29337b3949bc97a557daf8d1552bc669767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>