--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bcc1fd52723458900a9e257e0e171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db1034fac5f6b1dbc86df89fd9a472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677fbf2ba9d7808b1c8057442fd5243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376b92f9cdc40f7781f6030f6cc6f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a896b307c327ecf43852bbe67864255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac526d90d238e04eb5c942470c829656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b60a9ce88c14d136bd8dc18f1ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc60ccff7d7b3ed1aa0b9fc3d2acf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b563684a94bc34464655181d8ce49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d28b3e16fab0de2c59533f2acb7be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2acbebc137005874d3366294c289711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cae2a1265cd094bf437c05556aabb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2b2e9d0f897590b4172066b3a9fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da79851584b313bfef4e682f38edfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94e9309db4b988a0803fbc028ca7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145da4c1df071dcc755a1292ec89220c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655e82000df59a65a15c3e45d9900817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a916a803c1df2ae095ec3f7c096418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22100849fd7155f49c008eed80db3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543b22fecd77fba5c96daa99bbee16120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166bc282d78308874d881f8f927edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9dce5351df7c6e382234a7996a97122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952981796db6aaf15a53df4b734e65bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffedc01601e1aa3a7fb2d4554633f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d16e69ca4b29e9f9e877e45b299f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d1a1103a482b880e1a09a66d6a4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373505565d06731e09a599e964ab07327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259ab6a9e7726ac465a133b9d7408df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb1b8712397b2f2b5314725565d7d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08976791a977425044d8d7833748a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0328d00cad91473f9f3b9e206ab1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7b1b348f5e87f09f8bf3b70faef732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4afae5cc9b73e66b61bc552d7a03fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e5b8647ed12ca1fb996832767ac134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e245d91229fabc39862bdd4cf0d8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932b0f549412a443e20c444138b43936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53de873b5f7c92b47e2a78117c8df637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1371479ba316084db3f2843c13524938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc0d5db9324e400f0cf081114f05a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91336d2913d90c8d5bc009270e8ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179488f8e88daa774e2afaec30330b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a008794f1ecac3e0cbcdc5098696cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea33930b96a6fb2a89d52ba9cef7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07798ce3ec420936fc3da9799e98556b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35118d15e99e87c4d60a64427de9f2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ce64be94e15e01ecaebd6cd6b215146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2835d69e062a60e8e3882023fede347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ac310629b8b6ebd4018ac96e21ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac960ddc1b3b73804cce5135b3a146349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf751e7b866bdf5b8c7770e8461ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484df87115b5d80a5be25f46644f7c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2bb44a4c03828228ef2146594c4dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff1ad187fe9d0f13026d514c0c2f3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069cdc5257103960e5df3368750560c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed04c3d74cd8678d952454ea0f4c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a1d5f1adaff5a4ff6d226690a27a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045150f90e6facb5a12c7bc368f68a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e3b3667778ef4742c8c6b4d85ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b4c6ec2c2f0bb035c6dcbdbfb69859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50573b8675f82d302463ada3e37aa2a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c4aba893e5b0d7098dad92c2eb9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520dfdafc635d9c2cb1aba99e199c9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e40268ade460a1fce6083722a84a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed84918d7ae97121b0de4a2c40ebea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303e853f91ec89c02a48741e13a095b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98359de93f09ec039938195b918eca0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e031b29287614c5b0f9b267a2c42667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768122e01737962ea866a55dde089068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b05752aed882de767c0f0d24cf85b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb16cf58c2954b4dbfac1c73bedc4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f3812f488804d6b30841745df1eb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e24015afdf42f8c2138f869d892a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9fe3e749296708094d5da833347ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e4ffe1cd39391cc082cdacc064bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254b9a5bb24042d7f64977bde4687275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c885f23269b72caeb84de91566af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4de5d3bed44f84c688fa7f4b5ce377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2083932b4305a18558e6c2b54fd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170977ac12319a704de3fd40ba1ef479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4166afd45d89186cd4a0e6e13c833480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eb067c95549c7d43c46997b731f3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72cf6fe2d76d4627d0e70e6c981c5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5110aa1e781c77de4172d2f76629d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63633fb5e9e2969329460b098ba34984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb3d3959392bc7e605e25b987545385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59aaf56464c4402dc1205d7f47d26186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781812f37a9b95eb0e1cbbe01b185cb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbda66e1a25255903d616e322df27488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c85905703df4443382f3f0a8c41f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e521a35ba7b4b2afe46529812c81990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2a764caa4a370a87b6e4581094d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f323d71311c56ca06ec3b31ed75e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0031c480195c3b3535395b17391193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5d3e3c1530013aad9dd05785091994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeff046cfa4140f8c5b4b547cdd84995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b759b2d662edc94f67c646b97b0b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff9f987721134882892ed727d8747a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd03e0d2af75d0fb28010480adbe3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe2271c44734726c8b2ad2e3b2ff7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84250badee571903f237991cbe17fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db29960fe80073e348bbb6d7c1c76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ee1c2bcd82286ccb37b436ba4520102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1e757192c1e3f9e93db7388b24dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7735fe5dd0eb72d08550cb6006400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c55b61de753e0d62c00859cfc7f498105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf57066d6a806a6150f7f25504eae4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb19ee72876aabceba63b8d7fb47189107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bdf46628f74dbfef34ee9d8ccb812108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377fe5c6251f5fd76b0203590010ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e9f4f7a01bd2a6f3eb7539bafe39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122a700f40e237a79f5240f5e03d65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b01e98940ff70a0bcb1e43d9467e78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8182d039066f02981de9579c6cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae13b066063f648936f7f09f72a40b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f52027be3428c92c6a7434c37b8a4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba62db93088d2ac78cfbb9103e1c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63768e3770d65d8e9ec4ff3b1dd114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07421d936f0d96de7a9a37880eec997b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e7b3a69c6283a863a2ec18da677b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad0b278455bc5ea8880f79c81e732120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256448deda02a65c4cfa17fc090ad4f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965357b573dad590bee5023aae37f26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83bc9784437fccea546954b78bacd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc861f51b0cff2a68f6fcc77dc85fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d253abb1f5535e99ac35cd90722f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc23f7560855776d9f4c813f24569b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ffbfc80503184980342d821c8ec5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166954284e3b6bfd369853b29e6b31e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383fee650dfa1b13093ad26e9b04f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad9da82da8e79b33ebdb9535900fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7618fd757fa1b3dcd63cf00d827e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a159bc4e1a33647076b7056c2b1057132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee7a842a916fc33d4f503e843dff0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c453191d3d462da7618af1531aa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033dc98f3a139480fb7cbf6f5cd8e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a242028ce86bed2062e8cf91aa93b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5def21e0bb633debb1c51ee1992f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfed06c62be94fa0671e4510cc99f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f4990a5450c9b009b9bd93e9b81e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6db081d3751fdf214e53893cd3b9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a8f6e50a55e81cf22cd99a9e6e29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de42c47259a49749c3f5807d33cd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0227a62bd31218f7e0122f60c52d667143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ba1ab163df27d9cb81d7109664c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b6a729b4acec485fe6b08adb6ab67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4f88075be61c51ab23571f6c37e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40133c3c7a53a73980ec47390add21ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d267686e4ea7e71d03578da445a62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377850a411a992489b7c18b425d735eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590aec7500c79198492bf5f80c6f0f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03cebcfa312bac11c7ea96ba4e9a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024fe2fac99f89e78b5dc56370ca47b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d285a9f19d47a490bc57dfceb9dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4815ebd5320c6ba28dc1a9b9c0a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7809abf352d4d2f0b920bc9afdb08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff850111b0198004998939b1b332be34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41b6191615eabca8c404923931378157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c626fc879520e42b99ee3d7de885fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008f984725b3241817552f3c7579d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5818248f3dc99f2cfb39b34e4f80c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ac7e2658380963ecff4ead0b9d9ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226296cf382972965967f5678328369162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9b9be6bb3250294b3b10eca17848c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078685c5be9cad9ac520ae1e0512d76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef37be9d77053208eb6ae3a8c7f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c35cc18f4d16677008539235e4066166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75dd354c7d41abb149e04b6c80e5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4467b58db564b6c1eeef536a0d0be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9fde27b1a72f65781026bbf32d46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ec2c52a58f72bb006acf74854201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30979df842ade2be3b736eeafb33aaf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496565013cb2f995bb80783783863d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489cbca6ad0ccf9b2d9bf91e832f118173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda8173c5bdb091a70fa0cd53e1237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e39233c72da5aa46e13b395d0026175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb9206deea76f57289d04237f7b2f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1d3bb873930b6801c6635072a95fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a650f1fa63a71b008a078d6e74ef3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd2b236a19f0ce3c8a9aa5913bff1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760ba71c41e4165c0bff9d9617146f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897f3c4336e52da564af1ca5621d35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52d9da743e629647b543086818098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a9c3f70d9b5bd4fee3f36402f115c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a899c6174071866404e86da1e2b4990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397f991a98c0a0d0a11e7165be7241185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f318212b6daea7681571f58adcd005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f3199d88a0a2868f6ba222b26a88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0479b2a37134be0d736623bfddcf45b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688615001bc5d10f765e4e645d0c0adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c4f4ab36abb089efeb524469f8cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155446b484d897331937ca0c837419ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a055ce7f059b85e355227c80013b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777187ed0615f953aaf2bdb7d05aa671193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e93ba8f95ca284090c0782b272f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b817cd48f1ac6cd417393368842fd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe165da8204c21ebbc8dc17bf79cd17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316aefb8519c8721fc9ce367f35e191197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490862231288f3f6ee2fc322f1c773d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577ce3338f6b04acde4b9d7be77bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4737634e25d466c5c4b6eb5af483200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9ed290b97804a440f82619b1b22e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f4890a5f0647bfe3a9c8387ccebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c6dc78dc54d6d4a7cd3df35fa235203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059208720796edad584da483a8d99b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcae8ecdf01ba012fc74a9333e7131205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f7d481ac52e644a62415896a3bce8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7b14efe5d5d6916e8588e089c75c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c7ae8ab77ae7421911eb8e9ad055c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f33b695493c01a960513d8bc8c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519348ec80dce47875435495984ceb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f66f0f0f9e40aa357b9948be21bb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8fba9553474154d6cc8f977866f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e07b4a5604b712de3f4562f34cb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b364e7119331df7976112786c79c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dab38734908b05bc4ee62ef1f3a31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd49ba1aed796df06c9ee04e65eb7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7966eb374451be4a88b42c289381b9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a2996d877f9e570a5f00cb064b13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b855f0f043e3e52e79e1b319fef4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f305afa934ec5394279daba9db7e8b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec255158b732168ab3af3ff4f271e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7cdb065634283bc37005027fddb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9455dd46a18305a78d7091c99a7a86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1025227a88680ae1fd1686f8f6e1826224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb1b46b99a09b067f7297278d329f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc824dac6a97881bb2a807f857bb4ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c7f0eedc82b664043ef66f61cff8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cd7b2359ceb71d0ad621083a9d1ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116a210941504b8fddb1f4fac446226229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab95cc13b7098fba56a7b94ecd1491e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba20d46baa7f2862ef58d79b144419e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c7c13bfc4bc5ba84eae8e61f55b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748549e073d5d85c26315f6f67b453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60956b323f108c29951bd18b4be068234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3b4ce9e46d3a133871b5be624b51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b99007a80d03e87969d8998539b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b1e334fe250e73c37816e51b592b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb492069ec43dc1b77c417d13a8023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece529a6808e75cb6e81255b0a381a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad324fc6d4ad3deecbd603f644d5ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becbea69088f66331ec825605769bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f793becaa9549f51cae30d64a8b77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d521162ea015bd7265efb824d0060243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9ddcc9d0f5e43068f616d98303185244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e581fd6e13b6785df32ab40f3f1670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26387e05215404538e5b0383acfad7f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc859bd8144d8c6f06c2fac72eb17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2564f9ad5b1130ca476ec9e5da45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c853f3a2c01e0cd9ec5f4c479c5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac27c7dfc649424df9b91aac35a3e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2303c8e67dfeff03d16708e6d193ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ff7ad8ab9a13befc7fcdc5617cec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c34afca1739f310706217a6a762a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3149700568331fee5d2e78030a50c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884cceef701db9f3a0f8044c855585255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8dbe3ab7fdd7d148edf4e4d96d4a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778de3eab89a563ebdc7ffcf4062432257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63b51b324067126f6acd3b7859110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aa03c7271f9342180fd1224a6b811259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db132ab260f0f3b5cfe31e3edffef345260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d014b4b9a3a6021ba2274a5c0fd028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a564f3e6e7f5cdabedc1c404dd96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976142e6dec6600c917bf46c035a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99bc857cd6ad05643d94e33281251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c22d3056ae14c8e1449b007cdf80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed7131c1504f029f9ab149eb73160266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fdb429f974b630e37ecddc5acac7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfba09baeb8f3dff44e835193cf531268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f458881a923443750190e0f24cfcd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c864d77f334c13cb8c69fc82cdbcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8967573025b1f1a8938285cb6f9c8ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd17a85f14c201d32c9dcd831cab0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711231e339479a232c7176897a02d530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942420f6002a5bf4750e9d976f88d9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aba770e4efcf0d9345c6bbb825f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8e8faa28122fff0e67d7799d655da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307dd53e9b737d1b5afcc1f66de1db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2cc81772a59473b55ae7ef04eb3e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1fab8739ce0e97b1c1f2cada7402279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02234b7c38ac4fa77a8c5fcf5d55c5a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560abfa7f3d197ec3b01077cd73e9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57233f020115bcc108090971f902f6c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3b93c6d22c91af092b28faf5131e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217bc97eb7646e7a7e6c9f3e5843dbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596e23ba4f7d71bda09f961b24985c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6c8b3152527bc52d25204ee91cea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb4812f692645f9503afa84fa5a3eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180278a8bf77b47a6b17f6bafc6293b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d403bf5b489a8b81ba2946758be212289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f74f321e19b25332199503d642bfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6212bb7a51455b88f7601fc3914ed7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353823bd0d16d55b1aca818bf171c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736e7aaa06a39286897bf18511cd80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2184e4e65eb59678fd555b246adf7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79982daebe7443c0df0b3b11dfc80b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f0faacb440a06fcac3bbdad2316c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d03ffe97bd539716494917d3ccfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d592f08d41b9598abef1063a13ce6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f0c42b1dd03781e62990fa3070ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816704c2d50aa464d99dd93527a5598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f4ce18a4024aac7ebd26cbf6a615301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20f93f89e9c2a1d8fb6f5bcff1bac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff386aa7aa8d3d69213c0f0e08a6bde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2ffa9bb599a6d29b593362cc26e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f994c5fa1bd84467cecbdb6bb8e6c9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59398ffa1d767fd2be46d9091ec1604306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0443593aa44ad7d3cb07d2fd224110307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ac8ea77105ad06c2b548d2fd429b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad1da18247ff644974f641c910e52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7668287cec65a416dd46338a241e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c70f6edfbc27ad5a0b429241fee3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40891c8c75baacdaf60066c82893e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134b732b561b1b0e73b4abf36ba6986313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516f7f5c667315251e88a508d59557314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac6d84cfe307e06043c0ac7305ae26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c406784abb515581827f3aac355b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a267fcfed2f520bb563e92a2e49f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c08cf99c23ea7d7e4d50d44d314a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a3aeb71040844d96fe77b49892af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3196ca90fa4803620080404a1a43f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da19e57012f90b63f562903397324321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9259a557340c492259b3d4e5c19e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0bfaf08a5db162fbc48ba8812c6ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf2a66f684a68569fea2fdd279e0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8837ae338013c94223030850bcd77b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513524e06dc83a239970e3ac8c995863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7700a291f8f3da52cc35f4fdb0720c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bce04a120ccbc5d8db9207270dfb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d905b2c8b0f1fac954034418387e619329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b164234b4eb4aab653f5570b47c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3113545d4a21ff60d2c3819e6562f31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c67cfb3d8cd8630f38815654eae48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca37c75b5fcac91afdecb382acae95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e04c364c2b4e7ce5c6ae31767771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278717965c78730c81061378602b572335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d9594d1258aebbc77c5797c3ff9c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7b290903f43f09d1d920f9a60531337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9bba9c6676a10699d3100763f22a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b214a36f9c509bf8fecc1e353fbf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbbe6d4b25fa63a56eab8ada4e37f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf96086e09a66f818ac51c185c90dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708c0c5295819c221ce2f1c40da4d27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa27231045f594beb80cc619a7c4afa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874ec1f98ad69df39645647e5a9b9ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd42fc383dd8b877f3aba071a8251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8947ec118df788adf747f6c444e8170346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89216820b081a0519af9b46893174495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57939b6d63d71fc4816e26db78e25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d556e1e2771c96093c4c3e7ab839d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d6fd8b537845e57d2f2c1d82ea7cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd213615039073a3a635aa41c77db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a39402cf043ae272d6471ffc55c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ca49a011225095fc040c56ef4973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2489b2c4ba232e4cbfce9a8ef789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47d0fad4f10033000f885d2431a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca0a24b5d97c086ec04833da797e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6060f59189ddede3d330bba4d7108357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8d9660cc9e13c86a189085f2125e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15022266a22f02c27b8bbde0979286359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96aa5f3867b71013f25dd8cba7f5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9800d63b4a9f01cf5f02b7b7ad6eab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109aa1fc9f0f1e5a2cc35ec30518c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9ea11b39b2ba0190c506516329961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cbd2bfb76bc23a20583269702f4bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c2a3666cfd2c13f2c9e2f5710994365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90078d8d6a1af15eab401e7af31869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc502ebb7e4c348b03cca6a50c1ef7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12473bfa850fece2970fb10a7bb88d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d44a7bf2d1cbd0c978fe8147b8ca8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d383eb1ab2c0f61362037a69d67e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebedd06c5b77c24ef16a17cac0f94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f9dcc8926795aabfc9fc41d69ecd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f005265ae21ee38862881451251008373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44940f170257aa886783889b3b72f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413fd6b6434fe7f45d9c7f50288c9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea817ab0c8f469333eccb74ad9ca7c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f1572b7c67ed728106027a3788271377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace5a2fb3475b231f599f68e41cce4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8cc962f6c565c851cd97ed34d775379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f0404732c17b14823dff1e484257380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ab8e0cd04a79fa12bad4984952c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10625953f143fe1bee8a17e7825c48d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d3f98310d7992af0b3541c12008e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e468ca1dd5558ae4f1f589960239384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a349e22d45f0e2694f1fc219a88d2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc224303c5bced0452944382a5e6896386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c8b9f6bb84415f2ab82ee0d9cf28d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767144552866dfae57320f0dec3ea0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a7d4be936692708e7067f77e655d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956a3875e0e060cb3363be9797736d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc126ee120b7c001670c3236d5845ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931201f54a62d3757a61abe2eb629fd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483eabd1796e155bf29d30821d742e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb193ed4a9bd04b0ebb3cc26bb1ed32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509de24ceaa2b43e8c7ebc0718110f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2332ef209e053fe6528b4a0f1cec47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823853b6e02cfd6e852da23dc627c18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40a0e324f4fa9d45182913aa6ff3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a24650f3e98bd5197c72a7e1ac2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145a707445c9c303abd1336abb4e9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f22b6aceb5cde7711d945d0f5742401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f68c69ccff42258b558dccf3d367402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862057d11de0259488ae60e69f41888403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4b577e276af098683b07c43faee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd9435017f8d82a99c65bcdef75de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a6077f6e94ba5f603a0cc9c75da4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905ce98a793497064efcd36ad933e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cff0bf8385d5e70c5d20b53f6596c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e433ce3103143536956ea3729af927409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae1efaf5bfd74520090bbea99255f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c01adde55e055536278cea4e259f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e16fece314b9813dadd01c000bcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ee1babf6328ce8b749254afdfa7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad606ea7abe8766716df4c524b771f7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be36e49eb732a27a302443aeaa599b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21449c2da1864e92459910a472afd73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ed2fbdcdaaa48a84227c4ed822a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bcb721ae592b3ab13e5e2ec20f6d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a066bdd8d68e33c703473d6d49c2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648eb0cbb61435dd08b8c9b251cf93e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea238f669ca73230702be793f6865e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb2ff2fbeb74c53bd07afcb37bdfa2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b6ed74791e38d56e4a348d94816d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486355462bcdfbfc3c461b8138f5d7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03492f8fac163a760059e040b8cb4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d765b3f03c26ad4d7db3c4610826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a468d5b40fad0719cdb861f697be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8e7b34f0632f86bcb646a14a2072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043ad0734ef2fa88e092dd3f94d286e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e80e115a02db0b6093540696dd4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad80dd0c9a3719a35633077f39d445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ad7e3323e3dce59c312e121fa871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d58cb28abbb33412d3b322fd3ec7d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df39d949050222f770bd94d77d6ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5ae17045c2409e0da2fd78550d21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152895c5640b98bc9cec7be8409a8014436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ca686147f29990e1387213b10bca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efff414166663d4bea6ddef64fe4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d83a1a1d39cbc275c42cf01cbcaafc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c12b619e9a85253a07b6b1b9de3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716926bd75c0c7ae9759a37369863a83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5476cc735133a545c75b78f8b1df00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e5ac65b56983d9fef3c55b20c6df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ac9dcd91a9c144cb064d6e092637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069bef41404c125f28955c1f256a05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de19c06ec9f836495b7df3f93736e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f1662700309bf5072aaf0f8f761cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26944e8cba7f5ecb47805c1baf714c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732215c86e78185d38f2c420e9ca0164449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ccbbd73f789ce5c9369975e63668450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88dfa2c0dcdcd850bb49b120f38446451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a53ed645c2634482f4d95ea18487a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b937982b98719bacc6ec272b3dbac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46e8f5bfa3b2582ec760d07147ae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054c30a692a847255941860759b3d5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541647fee60984c8d6779cd9027d818456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49d756542f2de36b45003a1c1cef07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b1e0b1bb16be99094461f5b6a618458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9afe2bf0279456aa24fcb4e5d048459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0493af0c6fdab0d7ea0e66d72fa5181460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f01381c73437268b835ff508c6d7c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb883127aec410b1bb3f8a1f8c9789462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ff5a1ba10b7f944542dd08df81f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cead307b0e27c43b950e9518b9b37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f59ab69f5053a95a019aed22ed85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec2d4946aab44487172e0c01faf5a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918949ff5836c567b44212acc248a63b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ba161dcc5a292a48c529bcc42a2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f592d068eaa81437ae230c21afb23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064ee743bc303c9825b4c4fe781877470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21d8790806ce5d1c591fb28f985aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57caed3c84e731c0dab62a595a6c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fe9d55b910c4c7a81205201e2a6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952316ae90b33e9e04f25d271c6898e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865abec8d5502c56f6b2d70495fd19f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f6508a72190f26203840cfa5539d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9ae2411ff316f58deb09a93105ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c48e34b42eda05029f3914e1d09c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82346f08915eb5f8150c21ac024dd3e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d668bd82490e968441158e1380d74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f209de178c28cf7957855f7d69e4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ded55869cb8cbd05c69e0f1cd391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848f55a0d1f6ee510c076448530774483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5492ea6cb5c729c099ad893fce2c95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3d194221ec4bdf49029de0fb6da0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5dda96d237b4bb997daae6890e27b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64fe520606fec3ad374461b5454885487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc3e1ffb2f4a977437adf8b16b03ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf02409e7b4285c7fca9c14f69095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d0749333f5f9d52b9c07339786b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b559ef3ba91f1d746a1675456434e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeccc0d5898ec2eec196348812f14e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d643edc75df8f1a00fc29d578901c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9271b517efc154509136947496fe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2cc9857b739fd5243020d0921eb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890574922586e734d6e247a6f66b76b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056749f732a2a5b6fe144052857e1bba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476b9025e846573d4b643611f65761498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1438d2d55d1a852e847194a703ae9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5f32963fa171b0a086153f5ee927500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a40f9f981367b731627feb4958658501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f0a1863a66e8d69b9059641d41d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a971a49b3144426e05c6c10000213503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e68d49eb4399e51e6378ea430fe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f354a122dd0212276e02bb73aba88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950eb342ef19e717801317933ecab70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cecab27cc7b01843eaaf4ee10a584507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab2f892080d7959ae38024bf99e4b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbdcfcb5101c22e65db64eb2b7623509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e61147a051e0f2425d42d2023ada510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95451880f3d15dea9516ba92951724511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7e86a537539264d1228b16ffbce6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57111b50f14f6232fd6c436e1e4803f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273d59b90ad98a77394370507cea8a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03de08ad090e3dd79211db78672299515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafbf31e8865c1509a04f68c8a75b73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab825d14f6123c6079d5db9cdd0e440b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b4446fb552986f112c0477d8bff1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25070f5edf18b9b9d1961a29f5b1a0cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c1d6bc02bd89f7f2f58233b7b9b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5fefd2757b20bda453d5ea054ff82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178d91a0b8368e11fa8114927b978a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f58d09aacb0122eb30dcfebb7956523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572234896759346e67071fa5b835da58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c584a876bd87db34e972c1e5622b0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275b0694a1b25700feb6c256bc76d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366660ad5bb47e007d9681d5e7840815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ccf38d68f5dc42adb5985a108ccaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f7988d601c6c630abd5a59f4dacf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5dc8058ac25b5874b81c4fc91050b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc25e15ea52b6bbc60a05223a09f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9aa9520cac630ff5437b7844913c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c0c2215ad38ff54bd161a6e85aefe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b796a07638d8bec06e57f5f1a75e63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30444d9ba09314a61b35ea4fc4c592535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da3ce6083d7f30cce5816572c1254536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9c4382cdaca5843434643d306399537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac712d71cac15cd0391e7e3637802d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbcd74867b1eae3b4dd7f230685323539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063866d5cee177892d205a5963787a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ddd4c4f189e938ae6c09e27736774541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2fb169fdf9d73801153412fc2677542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f958031c6bc11bb997a9198539c33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb464f99c696608760d28755ef9db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f0d43e6e884fde1094904a8ac89b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd81f2d348701abc7629873d8178baf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2062513948c7d870eb1814dc5c73e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe9dc0c9ac9f6c1628135d6321b082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab4251e5b3f4b75ad1315c69bea25c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06e6eec1e8d594e0fca3f7bac4e38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1eddd8c1d9802c64ab6370bfd12dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0714551f47ec9c9961768373676431e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439149bfdc1d42f5a60168d62b7c587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14452c6345438af467281504ceba2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b48e846a6af27f00d81b4046a242555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d63719b6fdefebb3926ee23c3e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8640f3c406b1a638524d43824d73a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd51f31abb48a8a62104ed08587357558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf3811802925b150ff93b63ba0898559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784390ad48f9d1d5b49ce4a1db74b5db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb583cf718d227d81db4f450654b997561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1513cb6715907d6519a31d6329fc1da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5ee2fe9a60e7e15bedaddb6c95a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f400e2c94ba4b970f3f87dbae28718564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea46faa177b8dc1b912d02111ced69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e911cb02e33c515b86d2117fd39c34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c1bb410970811df35672aabd6a97b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf036fdd575328c30c6cdadf70d416568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4dd390e6dbd3438626678492c146569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce0ad68d679b8f93a8f88225451c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f7974d8dc7f0d1c10df60a336311571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2fa6717f1cf54805042b97a6ea031572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147621d0fc4fb10fc0c82e32f69297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b4fc13ddec40a54c9a25ff83ca0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f97fdb025edbf602894b774cad10f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4bdb9337259f93925ed51bb3ff119576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25fa25e6b53f01d8a99bd229ff7c96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2025c7d9d55a3d2148cd58d071529578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4bd20a99c9ed5c00ade4068a05b31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628fc81e8a154954cf511d99dd6005580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62f1af349561178768406904e34d3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9f621a59c9af36ed21efc0bdd35d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7473d795b683eea19f06824b45d13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ad13cd2d072ef7f1ae9f211aade3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982f8ce1be2666790465f65bd9fb23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836cb499e3ff6b88c92cbcca90da87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3765bae8cf7cc938f204de54138999b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adafe17089b8dd45e6e84044285656588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e06dcd80d84760c7c3bed83d259f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902766cb1212f425bb47d39a776f5702590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cab514950b22305eecb26cc46fa80c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd858edfb2ff9d0e35636e0af9fa26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb057f156c14f4f425080df775be946593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed33a6ec4d873a9e5176257fd9421bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c328d53bca928c8594dea0f18e803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354480d80dc1b72801431b7cb9eec399596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82341f9dadcfe4693eb47289d1710f49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826fd0246faa3445c3a68b8f4c1da79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122b66059a1d47b25778cbe78fa1b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783139d4f5b63f22c1b2f919329f49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202a92c04884c11a3836f5cd4da26d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15463233d1a94020bb0e4307c1f2d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3f7b362cab9d103c3cd3d6d6c12e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a870d2ecc9292be3ce7e0fb135924604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae19ac421c1305b6275f81cbf43161605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada3c04f154c4f04ebf91e2146a71bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d850c1cde08ebbd02c624160f7b74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cdc9c6a8550932046ef3ab701c154608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf7ed52bbf4b971a21480adb36cc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54be829458bfd3ec16571094bbcb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964947bc16007d62233b90286e5ca91c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956970dd54f0f516ff95ffe64355942612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8904e185362959e8fa93af9a68d269613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a48aeab86fe802f0b4873c969e4da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732d57e509a9d406211b356e233b80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1147cea6e0f17d093bb549e28406616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c3a1619634ba9a1fe1b05e8fa6fb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07200a4a061da3fce2b9701b2b7b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e096e1051a211bcb883b4f09dde77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b8c25c55184dde5a9da739712e23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a2d95a6d849506eeacd318a39d221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12dc789e56a2d20d76fd37653cee76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa842b2c850f83c012b2293de23b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db55f522b6498e893f5047f91a3a2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17f3cbd4a71387cb1a868e0c3f952625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5699a4f8a0209dcc73467731b6bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc888b782266e4b84cee5e473e9dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f81548460f3cc091d630d10d5133a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7bbcad988e28d5627abe505fe4463629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca3325939c4abf6557c031c2a06b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512080eca081e4cfd7c94b2f1106fcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f62ce689e61870b41a9a678edb0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fae0c4cffb75138b7df85a3fdc1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fd495751b1a5006cfd35d4e3e22a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ead706ea373502ec05b1eeb2743dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968349a537f191f4b9027cf9423dc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6669329a384084866364581f17e36a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff2151773ce8887c39f71a63ef356638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53255e6c90c0ac4669a935e7e88bdb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec462c51f2734bf5ef7f1118096237640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600ed971a8873d5450cc8401ae7220641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a6dd049dd431282af7388b9d3e77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd169cfe71084d5c1b5746bcb3d37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7ea0c1b90f0e0c4f26fac95ad2a75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae6b92687053092451472166a1cfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b3ea9f2b717da704c9f8826dfcd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbdcfd3c28f7491078757b9375b6ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ebced72427be70b6d0ec8aa940bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a08a45b302a3d702853c4c8e54eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd764f21ea9cd08440a74e95bd73e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19ceafa6d5e6e58b040e372d117f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0246d709fa5d3fa12f9889a4d4b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e386284bd873bd6aa2fb195697cd11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec75963c2d6ea7a49dba905b1a8b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff8aef3eabdf5550ab85c372c121f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b459e66a7e941f811a58d6d83915656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41d0e759eb817d934a13131c560d89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1559adc5b4dd309237ada7aa6c33f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e44a0062ee5b274268c6223b184bd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb370cb5cae4b09010c7c58494972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59c43480b43c6d2e74cc6368da723661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49246c2a5aa76ff782db50b232f73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f5e24a40d3e245974477ce3f5f12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136ee2318f085b42721f1ecf47e670f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cfa61a0980872c72eb1bbe81085b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b707d3be3955c51519ea18be888c86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbcd24911556547df4d4623cac503e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa115f30971cad7a5044cd4874e63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55cfbded83313ea4c4d495f3a8a2a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035861a1a21f208c6c27fda74286b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9966d9d8a000573e949fdf07ff960671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995ae8d7e0b917665e813ec58cf7612672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d1cbc262c6054027d85efc8aec3cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ca325526588d68d851fe9c930ee5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5ba14463edf96d055fda8c4b9ebe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa35749b837b6670c0595b08b5e2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b17194bb2e662fef340988389b3ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fc2898ee6535c644af161e2b7e78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db16383fa17f9b4036525ed1931a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbbcd211e7d0faa2b785fc1767edc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e542f81fb47ab3d2044d43adc2c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a4d25fee8af65ee7606e9f65888d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d38d138818aac7e62313a00cdafd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036df307b193b7a1cb8e72014a0853684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec61095ce454214f1bc5320b8e3571685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307fa797bc6f0072ed45f6f66ff89ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597fedf070916f07b8c663d1cda06b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d4d29c52b94d7a3e8b66596d571e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cc65710c115c22e495c912a70100a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ad70cd6780c975e4f3b33c5b6cfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e91f31f00f33d344e103c9f1fcd5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d29cb0d12cf149b5a52b4461656d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916e8764bbe23bf9c43a6362ad55e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a73d9e36e784a559b777668539525694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b3637001598dd98955fd765b5123695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0164e856451c94acd2def91afcc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b12362e95fb8fa0beb3a007a6358d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a28a04c04e355acdf4685fbd57b6fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd05b139aad2fb78fb2cbfce60936699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213919794bf9fee1cf07815f8d73df6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d12e8b107cc0f0171cca1e00803ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb539b104516d64585af2a02a0b78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7e5d71feab6c92b8501bc9f018bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2f2975960b3943aba44a863c5b28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160c1007b4d58ce7de03f11d67eb79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c2263fcadfbd96dfe8d0713722b96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfa52b03b02c936ea6177a48dc2ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a33e82098fcad7472d4613ef80e7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00a4cc70d9926c5d2bf39ecfd5ae7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6da52f88568d6fd5d859500b0f25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af1dfd6adf98eddb1e3e1608d39b1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf94206b786843d1015ddee1b6d339712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b271ccf44f3b961de7b0f9183f77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a51216b16de38c0035fe326cd68c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f23056c4adfe421eee08353f42299715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d33612dcf2ec7d6a82d3e80068bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ed44ebe5057803eb945e39ba5f0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d410c70dc9c821c8a88282e2f99e67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307808ff904ab4717f4c4cf7d0319b23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65468dc2dbdf3a182608856ac3ff770a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae6f690fda3f46250c721e3eb534f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaede34eefd4768c0f10da9114519ca3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81ee9711eb52543d98d50c8853a7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909a01c3a695304f2618d79346c1b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6e3d578b40a0b7bd61e2c88aa9db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deda24a8aa48ed698d5c281926af97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851d3a42ed54adc543442976a41469727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e4abc6f31d32c88295e117bc8735728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f193bae7f2580eb40cac4eb2d47c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4935a703deb1fc50d1a1aee88e7e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7123199eb5fcb3a5455719e159670731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ed549273adbf1f9c6d80ed5d40d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecd027511ec593def360ac04d2e10f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e08a2116b3a554f2a8312e114b3b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649501559502b81245bdf6a409c67ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4999eaf41666680198a9b5cbe31e6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49febcb4ed1897c0670fa44d4494ac37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00fbdfed59a2bb4528e31a52bdb46a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d8c59eb879cb4250e668e4156bbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5cc56eed9b431522fc40d519a99bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de82fc9db260392c48027d687eb24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327deec061dec67f5cfc8c6ccac239742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557391152e4928e5df322d9bd115fbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708ddc901399f4ada9ebfa364ad377744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9cb113120b6531e563f0e826c54de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f7a571fdbdfb8923c28acd0bb7b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e942d81a37bbe284170b6b7bba12a3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306a1d20db3c9ba5706a770a75caa56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b206d0c7cbe075402f73dbea462614f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22be11f4a39504cbec5001d2e48f35d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f37c1fd6c63d9f9d552e0e497889751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ffb44e32499bb8e7fb0759e7ba7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e40a7eda9b5cebc2db1f36a0e423753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38728591db04e02720ef75e5ff98d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b165804260b65fffde7bd9950b975c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527a58a271b5c8a8caf64769e9ce02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a62f71ff74418968209eabf3f5209757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624894ae3589eaec879c4e3bd0be2eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3cf74a65857d8ed97ece0f4074259759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b4ace923c910881e2d49c75ab9d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489a6da9622e6385644926a92412b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa74a45199d957bf5f4d25970a8fc6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4fd39fa4de95c98bb116744d968c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136655c8671ad7d2155087b509fd3362764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf6f0f8df7a141a849fcd87c8d80d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc5e54c71a739b18f2f44363c0b0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a5f3906ab08e0b9fa44611eecd4b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287d6f0499eae9e5320ce4b1668acc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa8c03150fb2e759b924cda98f631769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305eb6c83d46cdb8f2de5125b9976cc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d90fb8e9d0159e42c86b9610b5c43771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078df61e023f12d468f9d9e8c71e87772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6d7360d7a4cb78d0da217a9e8305773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d309dc56e260ae9abd198cc1429c84774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d92039aad173d53bc5e1eb1aee67775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f0be9fccf752c81d3b0f26c4ed3a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc18bc4bd1df90c955923ed7786b4c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3a2b27b1027d14bf9468d95a1954778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fef93fc707b3ae11613d1fcfe5654779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb106dbf561f4d2850420473e694fd6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9039493dc441bd5f250faa04b0a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649bcde4fe7d5f7178d793d974a380782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e47ba6f0314885fb126f2d3ecdc27783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bdf64c17aa90ac40484297e2c8696784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483a40325fbc7a78cae26aee4272326785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad40ffe80eebd64d1b21ee532c98b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cdaa0b0de8ecbc1c1e16d942b28d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b6541e28053168a415e77c5806c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306d9293e6402e2acd9ba2e87e0823789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e2807a1a55708e2f078bd9589b1a0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f1d8d0fd57178fb6e5c48a46371c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accceda6bfcc0a6f815c54053f6432a6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1e3403eab23af316e6ce58a58b3d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ad93655601f4f4eadd29e794ca65794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6295ed97ae6fc3d305394614ad3a85795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7397d4604bf8895e0dc1c05eeae2adf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4cc1fad46de70409d43c512b07a52797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee935c05a402c8ad08ec8ed95044be8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc7e7c387d24b8ba53e61902e603b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d96390fc5fc66cdf2e1d2c8d8bbe3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00bbf76e6e92b56dce8811ffcbeee3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26bd5ca7ecc14f3697fa7f2630341802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf586ee97b8035a6a2d93912e270e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedd3410804708b404bf06ba9f5795804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c2549e3d75d0b5074e328c142a58805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48f5eacf68edc6a9fd0ffba51dd2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a24b9e2048132acbd50719ffe87a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1016d785d39339eca2b716d0c5d4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb38812d0a01a88a9764892fb0f2a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607317ff75fc387b3a64efeb7e3327fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2527cd5406d086672b8ef86d867e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691e9a6db84dd171ae75be5357a1b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b3f79207c885bbe3e404951d40b1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9debf39e7086b592c25837bf14c4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb99d8a2ac4f2fa64ef20277b835fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35b2f572914fccb34ef895a9e7062816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31996415909659e9be49926eb9b32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c8977fe280d35f330a532ce012ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ef81bb21945677a1a461b7e11ea9819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157fd068d53c457dc6dd2da37f58e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787a1a95f66a5a7007fe17f61789ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6763a8c4a837a1116d26def2e4211a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782cad177ba61493c3c83e9a68a4be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04bcc275fb34b49dc52456c6873985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55c6bfe45716cc2bf936aeddd7ad86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5fb8e1ac3e71eddacceb11116e4067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4236dc9e5f5f6efc256bc79956838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10be3e7e5a7ea17c8b601ff0b316b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c66db73ae8f172cddee3e68b673c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c15d6496473bbb50ea9eb7e7673c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0006b3bfd3d8b034676aa71f0322512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea804fe4564c8309ae41769d4c5ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954e2f5724c8aff9b5449fe5680161314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219f41771a01904204a3e5a2c7244115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de309d7c737fc2c611201c256c53d7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd77854d36c8896f6260f5feae12bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a932019a0c89f0f441e375adc56d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d057ddfb41755848b07ac15854c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc4dc9f4ee03d92cef4869b2cef7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468cf3f09c205ea8c8257527db43c2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420052b131d37e5fb37fb3816440633622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20523fc7521dc923dda07f0c135bb44423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c48c40101615285b49c1334e3315624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b13c1da4795eb4032d14b31d017b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73df63951237ed63009307291eba6ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1142850529f9b4b1d9b5f6a214aa40f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0315faa214c826ae1bc1f60436134f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64da846cfb7d905d0070cfa4bb005229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608a49bba08b59fc50080f6a7a331530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665917bf68266bef160a56d2ff60fa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accfd7c605fcfbb96cab82c993d637f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd85aa9b31a4c4cf553c3d8bbaeee9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e463e68fb8816027509a19244c354d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c6abacff67e6de5cbd4a5afa5801035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dddb5079ee5ad6d2cd6e6779583d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd4a5611f0c04d3422aabc3d59c5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648264d1b433905ddb6b513e49c8d7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b13e0ec78b9ae1aaad076d7d5a130a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6fc5d088449d5b8120f2c7a604af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89e494f4e36c95a35060908f691d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d74dae1f5d3e854971ccef4fe6d0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a77d4b3ffe86a4bf49955557607443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2ebf577b071400eab2de870495a6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea512704189dcc19c06d04fec0214845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555a869c7651b0868447d639d9069d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea0b25aecb6f7d9d99117d522335447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad2c3573e368fab0e290258eba5bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272bde356bd2d671e6cb6212c40ad749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c588ed7aa03a81d842e1cd44a78a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8e0c4fbd3998928093ee5c45c29c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d9432f86a5d5e40cc2a09b9e1f6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4c0a92bf933ec8bb0a9831075a2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2098ad6128643f971df1972cdec88454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72512d79ddda42c2d6050ff1cb41b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d652f183c8ce6cb557cfec5399729e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed4080f3d2f86bd68d3539b9a96ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e37d106456b289d45dedb4cde888758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a81c1600cb16d27cf90cb6dbc29859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18297367ac96679e6d4642aebbe09c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930f043227a0c564fe58175571e80b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82887913da10892016a621aa48026d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9309050ad09b50cf09730e39d1dc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898164df4e409a2a5218a6b69349ca0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6336776224d6c40547205ea6d70965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be975c079b516c2156717179ff02415766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44272ba75bc40d94762840120739267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21203eaed2b8d6a147efc8ff3d7ce01e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee413e229a44ec18700b13a2a9709ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a64f862423a0d4790384811f15ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2075286227a3be5b36c543ed699f81471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94d65852573c5a07e898c5229246172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002b6a79f40ddcc12fe75947ae44c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9043fe3a21b11de7c48c4a35d778e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3bb6beaf165ad6326b172fe5977ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360be5454979f10358760b59e692bda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43cdfa462a709d969b1b545eea6f6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f2763bfad198a47fe09cc6e422a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d7bcc16695d26a4001fee7e90fe2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7f9f1005eca16520c7fd151e40e9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eeb8eca076668f9546931f0e8831f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34676a01c8ef3eab2ae5f14bfc55d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984278995bcd3d6917331b0df78e3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493bc37a27cb083e719bb7495eba6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc26a5a56f50bcb0799552c83cd2a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f673d6350bb548174fe73ce6d71486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1595be2f524ca6e4c35e702c4a30c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695c7af73844135ec17d8b7865b44988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877b76fb7ecfbee24f0d4b4b7f416489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee21eadb9c4c4117217d6c0ac58a0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfdad6dead912b43446c9e302f1bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e6666639cbe94d0c4a5596351127d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7c0d0db5a21d318077897daeeaf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3831f0c19353630861cc271bfd948094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69378a7c65d570dc0abeb117040b786c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b8cde91ba3e718dcc579b807b20496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e655cccf25ea5ae12a8ad57a92c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d52a6aa6cebc06555196f117ac31b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2817c8e4aebad517732ad23eff45f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d578cb3acfe7e73e105bbe66b1007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e120a1a881ef16337d31e782c0c50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b5f2bea7005c349d1289187da073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffe0e93b6da4f4af3004ba21d2963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96d79b5e3a17b8635fa83b03fcc15f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20518de6818ffe828d8764f2e7c92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d2ef9f0300066371bcded6790472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9445ab35ea1708da801715c1fd62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5810974b0fde1454369ad6a877a187108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966049f32a872c582f39eb2f09477304109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52bd8db85395cd8931a79bd21fb3f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5096a077a3a022d5d74fc9924031f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77dcd9c0e07aac3d85edfb64adb09e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579fb77ed0e1f695dddc488c8641661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999909035c3369f5a4b4de944a2b2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c66891ee081bbdfb0299fa10a34a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dbde0a2b30e41a59a746423a9bb22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9da16d6ff649e5dc72f7eebbf648117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ca3e548af37146bc4b3a7e78629b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef9e49957069fdcb6a10fbb6f73d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b353bc294575bd988a66c189d2a40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d5a7e145b896af7667563fc4dcdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f60921863ea13a03d59f18a69c796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a6a238571b8362a9033ab45e122e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747854b5f5157ef1011cafbfa39e5b27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778f79f7224719dd1656c3286e4908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68c56ba2a021887fdc4efd9fa3b38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb678f7c15fafbb2a53a49f57b062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad988940cbdc1a26b8f5f792dd10902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff465792f15a243f29adf4807e5249129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d2a301f0fd4c35c12baac074aed97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311e79088d3329c6204b109cbfd9d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5e2ecd6b541b2587fbbdf1daada9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12012fbb41723e2703e6196956dfe35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5b1f656c6ff6cc9d317ef5e3eecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faefb2252251bd0da5a69cc717f16a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e63e820f503ea89a0d4ceaf2d979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01fb7fd0a6211bed7f168bc99b4122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb078708d5ebda5f191eef04ea2bece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be75d9ea5830f9c6575e571bc93b07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068323c5da1af24dc6c6cd96506414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5e98fe107f1e7176ff2584c4b53e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056cb0ba5fa0c42a75ecb55ec9e8626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa05f85c8b9946a69a3d1cde4154e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca9c1f999c0cacb4af0267b2d28c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e884d7020523d6e2392ed12968c587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f533f37ac3e44db4ea254cf75093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9170aa379685531113028d7c638e86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6b9d52d1f7555df1471e8cbc0ce0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3fc715658ca14c589f244f3044d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f665a56b9633d76a075be217b1b22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483fdb4dad672f214fb2062eda83d68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d49ed3b2e09753315cfc3e4c1035af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f43822b4d82b5405db438fa0f240cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6777d6a6317fe913f63e96a63b26b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8493bacde72f6edffbe954cef7f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd2607dcbcd68868bbfcd783d0d2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415936ee0825ee9fb25442af8e3d5e4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa70755eb5be4ed5bda14a64d65c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15f1518fe998d72a66d03d0a037be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683db4615482df3463e638c1b8480f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31189c57015836c7f7a3bb5b5725e5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3bd58fa8214f5f790bf1858f9b38a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f790ddb08db5a0eff424b112a7f41c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24380f025881505e287254d005cac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ba9aeeabda0e9b45ec87a69e14a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863c202ba20d9f5efdca18112cbceb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201ca76efddf675b5a9e0756f89bae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5d08320e729ab0d6aa82861eb65b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a6c73d9a027974bf05c776357e1f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf37ef0349771d4bb5d45ed7dd89c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9cd2f7d4dca923617257f06203675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16ba160fd41c4002a5b037c8577f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa625ddd78000794868fba7971eec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001603e318b0bff7fb89c5dba075033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52969afb766efc73eb0e280e695b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed04a8cfc1057650d1c29ee3f6564176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798bc61e65eb3c8aca3abe4eca1b0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe85b69760971f5df41ec1396c855d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904880dab795952fa29759747e1bbcc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2fed6b3c53764eea893633e66cb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3dc4c5bc4b9b1872fd69939fd98bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584f306c3e672b1a911ae8f522ec2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8aac5cc6a4a9229376f924c5b4a29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4abeda1d015c9567d8bf9a8a20a89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb888b64ed251fb6a0071986378ce9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58a3e17d4b19d8a9e5949a0c132af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56794fb046db66c0659ed1e2bd19407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005be42b9a0e8452488850a233f51d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ac31b8b04fd5dfc41ed6b3960155189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9f70bed090297cdf0c9c7f9c124b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be023113d6d6b7934351755d747a0d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c4925036836e4bb21c9d7ddacc17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792a8da549daf0dfed5a95f657a709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f964bc00a2083cff5a190ea3fa7906194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cdbf34ab35486651146890d757961195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea225802822979349dbda8516976894196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf687471614d2ff41b1ffbc5305b387d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c756626258f61b88788bbf808617198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15634e0bb199b2937c5e861585720b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdda98c026c2d880450cee6d9738d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638c9790a611bdbbab2bb764fce9796201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a5ce12fb04bd13d2018a46050bee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1faf4bbc666ae546f0db2448810393203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9240dd30bb44f878bf2b5776696a5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b399bc3f629ac235c1539283d4e69c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65b9e4cf44da57471f57f7d33d9c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd646d563d634d035eb6c29459c70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae09933cd818686cd051610c6ef000c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7412c93145e224f56245dc71c688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690dd98a9e2799856975f3b69d97f4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e4bd3d38bfbc4864c938dca6aef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ed308a92e77c2816eedd1087fa03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8909fde83a6fe77bd4488e03798b1b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1df58561fa8adfb96a4475b5b3e65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d9a6ffccba5169c693c13c84196a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b08fc45e00ac9e750d0356085ccf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461256fa0f0094e99d186f0c07f45de1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c8b318130e4354f4e514da0366df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273de5d3aa904eddeb7b4e46b38a9ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d8ceecb969099c3bc929a3efe0c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64db332b9082a16e92e8dcfb0d59f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986eb5a670e1d12ba7f20603e8262e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba5028606bec6225273c31068a253e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ae00520dd7819fe4be77e0eb48ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c258cfa73aa1ab5227e2de67234e15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6740840b0b63bc03b29b989c2b659c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f23469a5781a7f521b8b3f9a6c52a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad001aab2d800b7f8b730c0fc786e1ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fce8bc5bc900cc5d5f42dc26579c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67ccfd90d6c03040e7ebf400f9757230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31792fe6d8295367ac13347e20b32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8868ec0615b64c2554234ecda31651232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42592e056e88bc035e678666894f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c25961418f234ebf7777fae1b393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667195a2f74a7acb92f1a2fd4bd6ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bca6234563bebdb07d70304ca08a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7317939d0486559e74defe5cf0491f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334602f6db06d1c2c4c66588ccea8cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6e0648cdc5bf6307a43ab77ef86e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d174b9a874d5f6c5672556d558c3562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50d63dc03e64dbbf4d3ffbc66cae49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485867e8b2b6f97c4b25d69d1e97002b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e1e753613ebce83cdc997deae88e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71775e26c5abf265951bee2138fd89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1a8c76dc0317fcee287cfe35b14ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9113b500e29514a55064895008f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea8c3902862e029d3fc677737051e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7c3899554e875f2108dd8ddfd67c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ec54bfee979beb75cc0eabb79172249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c618a66779c6be5330712a1475021250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114355b24193b680171befba0dea73c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd282806d38851322d39940c991f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772549e5477bff972155dc3e612b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2193a121d658fb0adc3fbd43996111254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2498a42e6816dea6e0e97dccac0f67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4b1406d18ccf98d8a85e9921d26f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c85b82955b13c63190784960ce7aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d504a4ede0e1c4a6496e308eb9a04bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7843638ae42c3a9061b043d9bb91b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cb066982a2e76d9188c76d883cee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213299d04122b84c606f28a9a1eeea23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e07bbba5c5aee5df47beff5ac35da4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc6d255a763fd2fdb610666b2a266f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe329db8b18f7c9ed27a9f97b647154264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768c6da880d3b077e628b23c3e58e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a176286eb84d5e04ee96ee4b41e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bba5992506ae20f389806d9b3bd5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b723ca2453fe2d6fb49cb9a4bb103c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeccfca96873506b8370e610e7023e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bd7085fcd328ed5d17c5041aafcd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3afe03a3c80f8a0c19c4315cf4f5a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48a4e9dba002f95d2d4b1f6f67291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bccd5afbf32c70b9b2d64f3becc21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3fa9ebf14ae5bd074811ad8fd4b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd6989540915f8fefa623ac4de0e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda8e334ffb01bcb2eb5151eeb1d15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1245f98f35adb6c22e943a7cdcdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c410535bdf86a03dae40dc7db1f0e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dc1cd4fddcaa8fb6cc865defe141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828aff4f8bcd047a91b65337aae457280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265486684720210ae0776fadda16f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2293768d06c89b702720c69aea9ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ed98fe8a159cf1d1ac94e16c7137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980955fd65bc19290a86111ec21947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d0e19447c2341efa35583fbf56a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d01ec3c80e883d9a236294414bdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527c992f02ed9f09c09af6a7f8bbe7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ce5dafc49a0db7c75b10af30442d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fad29e2ee0eb4ddd077473b454939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b8dbe186d94719fe493d46807b48c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4cc3b5db88940ef7af09adcaf2140291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd77d08ef6779dcb657c9afddc50df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdff995da90735057a9dcd8fe796d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2025e72a8c19e2fd3db5339ec285294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a780fb03bd5e268f99d7d65227c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a198b18a161d88019d8f9bb24b7619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900540d0642487f54bf28bb9a883ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db61a1a466d84f2d337fbc8aa8f7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3b3c77de1409e6d724d3e64669c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d50d10d57c9800efcc00b7b939ed99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4248664d02c539174731ce1794753301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675b31630a9bdf0747aab7cbcd65f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59866e6d558df4c99d93f1fa7cdb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d6928e80ca7031fb9a82bd2d2fec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e831b84a9d4797649f3466ab6f79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed174d90ee100ca8423f4136935b60ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31146ab3abc4f49b7aa769f55a4b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c748efd4f1c9d5c3b08c1fe9b7666308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea47db1e8b0b9b1f4ddfa630a50be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dca7ef416012a4214fb93e0a83489310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d35f3e1884476fcead367dc7784bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4f74b5e778c3d2eaf7351e27eaea8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf04876c37d6a0460068b1caf471a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0a97f793fff645ac3aa85c45f1509314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f676cfe0153513b7c4ffc07edcb3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f651414896eea8e3f6c602a4d76c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6c2e5016eee74ba1fcf890223298317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487ea1c43d49c70da693cd837862e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1a0ea71f4914fefb6bfbb7f200bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6736369e9a4a32b0c3a17e9315b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748120048e97bbf964371d49f54aa8a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182878d31b2f553b4497a93c98b6a2eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57bc395ea959911620b11266616a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a2df444db4cca31dfe9a9c07b6ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724016e15cdae90092239bf4bce654e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47815268005e5331ca255accb998b266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610d52d5842a05849eab500c506020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07e1d12d6a3b81a77e59707d38b07e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2d7cc9ccf7ea0c4320fabb6eb21d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999611d57f3f3ee7b1d10b7ef3a370330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1b8617ae02b93b721eded59e9174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750d94aaf6199aebf1a53c1427f080332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ab47aa8d60644f5ac36f27edbd49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f803abf8d4d19113e5cc91228ac549334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd4a95d5367bcde01ff0f0c850d46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac3fe0d4a17f64cb272bf6ad5afa45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485087fa518fc12169e934f44af02399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd4783ee81f6d6657b9e5a7fdce39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310ba61d5629ab5cd6cae300a862b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b51b4acfc2780d595852397b96ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db78176df7ad673fb7e3ef983b34d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090788dcde2c5ee74957f732fb6124f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef86a62f6a4833869b08f14347c9942343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5a32309e156c4af6576cd770626a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e65e6e992905a6919a725491dd248345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139c9ad52eaae866714b51c7509005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a346883f2e13e4156c0b5f467854f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bf56b985b577bec89c8ef79eabe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9691b4a87ddff96b92fe0aa053edc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425315b012b4a087415d3a8083b1bfdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9ff3aeafbd468936cda42d5289b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca5078b4b350bdc9045905adc5c51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe247b5deda03828057cac49f1b123a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7efae542f1178f7bbae7f83b54c26f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70dc6c12f48d8a9b0ad7756ea9262355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156473a55a8d8cd2eea799787d48d24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074855237647eb2fe7cc1dbdead77f47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c7904b62f88406c5bdb9695a48fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eac46c9b137e78e1df1934044e484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4285067f13fc292969f481bd6f22ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7294aa38ca387b8146cb03597a0cfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada71b790e1a1a76e3b72d7e36b255c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81378bfdcc42a50855ca728024c3ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15a61d31803ca778171b485ea1be1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049453b24e68ea7717f4f6109c086a23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36295811dd561589e8c1d623c0c45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931acb7feb578ab52a22f475619c62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001ca32995fcff018477643570baea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff2802d307160c9b9b654e0189df74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc30ae72df4996f49b03be523a1e701370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e601255eb8918d6d5e9577f838147c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e7fff7b84590d7fe3c6d6b8c3f563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b400d0d897ae32cc9e4d481944a485373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ec97f88c409dda0a780a45c9f4fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146fdaea7bb56ca03c2a82f7f12c1f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e053c8f1c46ea2476d1fdf4de31c465376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98f67566cf245ba8820c45eee6647377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d916d122380b4713d85cf54a9c2f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9822956253035fda9f03bf17be7d94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981f6b621a10bf57e37eaeecfdb6ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cda5ebde6a1b0f40e679bdb06d352381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2e7d75a97ef363fc3228500328a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b545c8aa387703c2700db5794fe61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13663268583dd3871d0e69da9716c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239113f17e3b4990c15e3098872b480385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336aabe7458f225210fbc221b529807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b23392ae0eb7d6de49a6c28fd6b29c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8543cd850da68f8c8a210ea19a803388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b105144493f4e0b1b658a7f1330f52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e8174b1adc01f6a8bc0a87540d755390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055417f511f256e6cc9b3e09ff0fa61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d568f4ba14574f83183c3ee04e8da3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8244a73306ea20676f04d871584df7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52930f133f78fc897c67b86d03244394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e688ca88d2b02c418592a883ce0be5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0c1b170283828a33b44a31deed5da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dca4d61137c2d6aad2099c2996d49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692628aec2cc83a23d4a20d2baa2d1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aece1836917441e8fca7b6f0ef9f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c713b80454b91c9485decec73b0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e182c2c37d80e82395ad62f83d80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053c7768554288b7d40a277b55d0a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd637ea7b1bb0794770ee5545c9709a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249df820b88d74a39425cd3785fbc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542974918a2400a1949212f89ebd6ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b7aa12ce9d067a6505863af0a17bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd037b9cd79d43b083f6905ba7d6366e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309adb90a4d2ac4505a21a33969d6825408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13aef30906ec70d27038891cb7d508409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351f3eb1b3d76567ed68559f9563fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7897838b33d1c08ccf29aab59c14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af71f98866ea65e0ecc7b776bdfb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67203cbbe39265be851a8103ea2338f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4987c6c558105aeecfb2bc91aacc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d25f6ec199e244f5b8b9f29367757415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982be85785730a79661701ca2f9c7f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd28aa420f779fbdc21c9d52e687522417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1db21c769e96825d6e939ab42cfd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1191515063ea08be7fcf099b07af3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722322c79ee788c23f6c9cc80cabcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11221edd877a799b4af1bc98144c9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cda07e758edb86793962b660a3ed2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a16ba9e24f2a38e9180b7c3dcd16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f10d64657e2c9c5e9c5af8ed1221424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26d27a037e17514ae215224c82e4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51000c873ac43d018fe5e585346e911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c786004ba86142f9a9a77254e1220427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ddcafdaacca2e85d4af593497675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6997a810a10c9f0bc28037b593ac28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdbbbe3a7011c643bf98f7d2a494f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd75f7fe07f10534748c82202e3ea86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f116307af42e339eb4274f444188d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742664cac2ecbfefacdf96195cf52003433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f2099ef08aab2e651207ca142c03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708baa52b83f43eddbb9af18c97a7fdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff915824bf26f3b6b001e940f11819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250483a438a7f0e652037b238f64e4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f4fc92eb7d6123f49de91e84ac0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042cbd7b60b77fc52c7a718088585f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1639d8271aa2f7092f439f589124aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d80d2ac65f1a29d2019734ff5bd0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e8359a695c325ecb0fb7953788a5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c33cb0eae699c668cf8683ccf22c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3426e1c8c957d928a065829184e3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19338ccd615047f5571920538826392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc336efa5125dade40ea4547aeb6b6f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24c13b111daa9b687847a7933445f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccbb92820fc7540676f429a48f077f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7ef4d06b7dc6a8c78355d57ccd12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8836198408d7cf85309bca30e641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d7b2f19e7d494aee39061d4bf4eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d440196170c8a88d94d8da29ab12f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d250add00c16f9f6ae047aa55ceba2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b230cf355aeeda04dbe5239df575b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3137572cf50fb8f5423dc32251771455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a37f70b768b53c3cbfcffd77e77e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241394f88a0cb19a2242c3c19fc18c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ff39736272099f186313949c0a1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574536ce5c0e49aa6eab713040e3422459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c462e7cd436e431f8b067f45bd3f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b2195a9920199c3c3072bd9f1a9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b60714f13599c6379566e31727af4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc14e535a96b07c99053666e8187b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d1d6c1103a747610cfa5071b9eed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a310a9423c9661e0e248186518d1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79d94e035b258ac6dacf48208e16f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfd3c71301c11ee92224a880845fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b4a384ec5b43899bb04b0e7f4922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3abb0c94756c97c4a8445c013b61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f0f93ec37c619e8a8763495824ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5126513c1c2e02aa8a6c1c4df4d879a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887fda50dd519f4ae5b30cb6d775a57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877482046831a298dfec21b5b26713473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483f9340ddfc86b3a24c4a653699dc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf2e252b274e4bb88c34f7d06eeea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299f98d83aa2412abde24281c69979476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecb695573d82b5bba0bac78d0fae6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590218a2bb0550f5b9d1b205ab8d565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2697b316f063720c9196c21c0f8d201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97fa9ce1d39a68314ef1222d8adebc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87014ff604dd53c96d4ad022366fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a14a54606219025ba22a71d1143b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a9578b6cf1725f0428f1896d4c06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0703fe58c3670f3cb1ae7736b8d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1b94babdb266c70a885f1437d4b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014aa178169849a7efa6b9b6de7da8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0efb6eb19a47ba4264ecf95144fe8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f7a9be4a3de703c6f5a37ad51e30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c45a67d3ce2440c4ef7d3d97ba1e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2084eef19d82bb5353d17db2a30f80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8b539035c20dc3350f5f76035231491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe595e64aa7b4324a945eb80dd0055f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5137644784d52bdc4ae3483106cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80af64a170017823ea7aa3295a9c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe236e6ef6965c242a0cbd21a1cc5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501bfbb8134f327208855e71d68aaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e5450d51be7ba070274997758a7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b549037dd51db3c73124b46d128a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fefb79aedb18cfb49a5bbb5fea411499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb094ba859e10774924f4da089b47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c671cb6d1534fcd8b9a45a20c9d714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db344a0244c42efdbd6b1c2b57760b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e69bef58be62acae9a8f375b65a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95eb147916a613eb8a3604569fdea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6390ea6cb19d3665160172aed10558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a2ebdd22447c412b5e0e1d796481506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec1ab4fa766eb565cbde69fbd1495507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f882293f7e99cd4216317dd193f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e57943128616e36035fcef8fa130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436773e0697da62f014ee7cb4d5dde25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eebfea1c6a33459c20af391e7bd17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b79d5beb8705b3735b6bd2a54ed7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8debdda677b5810c799a81eb29b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb74d234a1cd12482d9717b21b5906514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1925c5a8c85cce5970a086976ca377515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4962b6876d1d8ed47aeb8e35566d229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e5c1bcba0dad4e0719e7672a50d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b664967ae0d2b8784359922fd7f90e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b1cde3c701d3db7776d2c545f146519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4150abb591e491849d45fc73f549c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57c9e1c6d3ece60cbe7f1e599b47c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62392c274e935ca9a186be317999874d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe943f9aa54d87dd388f1969f7b4262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661e54ce1d776cbee854b89d047bab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97598914ac68dea00197d06e4543e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dee91c9ff9d0a58111d07280a4050526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3c90c7d44143f232a1f9ec907f9f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f150cdc575087b40a104f4dff2d895528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f1358fa3e7a701cdff71a5cc29cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dcb0ab61415e5ce192b7cb97f3310530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e748de432841f0135d9b1888dac7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21098804f553bdbd6da0484492e44a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d594d5409b9a5e32f7ee64580afb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c837cdc9574e2a62bc23e40921ef64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298861f57a4451bd9b587888aa3351f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fb38fad6a058b6724d1b7a16fc70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678c1ef55cba1f0da5ab12d9303199c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023490c06021fbbf50096f57b77d1c05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527a1476c4e7c2cfa5cee9e874c51f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5d568b62437c853daf1e180ba23d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722143e110e7e62ac98fc7d05d074f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc57fd860ee5b32da317029b0445a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a73a142c4562c5151abadf6d3596543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb06fa36a306f993f32e0d87f52355544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82129ab3a8badce9770720c8971c86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac527e933c019d7fe8e80c371aedd30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c8f449173623fb3724724a5f1b82c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e6185b551281754637f71b123a36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e20811237adf0ed6aad1376cec30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e905bcf886250d81e9b5c20170e2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce3216f34f28730f6adcad5e7710b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ecb7cf377145247d8f14911018ada552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c4a3982fbfbc940da36d7821ee75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c373051b56c72f0afe5145597427e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f3f1327c174ee46c9a836e6a6a58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788caebd3cea5fbbb251592ddd34645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0e8df519585f587ec2ead5d9bd52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030e1ce23720417806fe2d4e3c1fe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb668285d6af0305e342fee3af803559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357668986b9c39b55ad557f759c7f7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec7c9208a6f62991256b975ddd3fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d487ddc57208fa9fce013cb7c63f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20573a77927b5f01fb308d0fe98ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e2da1d48b358a303265fac05a7f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539fb69f49437e28c0dcd4466e884f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cda72fc73387067a30c6f2f7c9637566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c8fe03d8e3312df835407a1736b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2b0a7f1f4deed573ca9e271f9a67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fe162393cfed75d68fffd6f27a86d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d08ba543af0b72b6419d95e279be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40770c1ae61157761a85fba1b2874e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6eff004834130008e8bcaeafea33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ee2ecc34abea920e9bc094cb1ffb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f259ae0fe56c4ff2050325d214f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28538f1859b033b1d8ff6cf38f5b9e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336a0ef53fbcf07de7424ac84f1f0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d77f7168b6a3809e182b97807778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd0c596a352611f71b244f84c4828578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4eede44d612e0f0fc50260ad2d96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110943b32d26afadb2df1ba7bc5b626580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94b26fe471c5998e30046cd9b19a5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a6be146973a26c2b1e4967fca7fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c635f08624976bc843c680239d5f03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee911787a7d53e3b0bf38ad9e67248f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba1d44cd73514a7651bec89799ec8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbb14d7c299d15dc8b9c547efadfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18d6e3bfd714bb4e3ba7da8d91be8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6ac83dc7e04ba512222923c934b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb450dd9a37d06de035e8e036d3ee57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c83d2e460ce05537f29eba10b8f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83cf156583e4cc8f1bbf8db59b5b9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5e9c7259cc4b151cedbe52ea99cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1569e8a1039155dd92d73c37df62d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663abc2d0687ff69159ceeafc9c5c29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173379e396a09ad592675d97e10eec31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe84760083401c322ebd871449d8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d225bd2e7b8a8c73e8230cbcebd3bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b57e110cf802245e78d6f7967ece7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a8abd4219171031498de6f2401626599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3caa7477fbf1d9315388a4c3e58a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8310f1e54e7d4ab251aa6af82662601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388fbed004f9f23119a3e3462a8038f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8fd0aaf7a3b36c42806679b77822603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f56084c13c638df0ec643c754ca57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779599dd109c5c51ccb9a62f9cbc0fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855faceb9d8717a224759062dab7354606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8aa5d64637fad2496606176da8a77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691496ad4b72c955f85a53fd204e2762608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e811160169e908056ecd44b499e4970609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da864ebc9b5b8e5cd7bd2dde1b9f97e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c94eabaa99f131b11978e77d9eb04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6436e20d5fb0ab8a3fe6e3fcc4d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce30e8471b75013e297de2e3e31df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213729288c679ad031335169b103a65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d4d9dca88aace4f61068e81396ac2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc77bbeb5efcf4cd79a60c053e4498616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6239a9d0a79bd210df3f2ae019d401617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65247a1344fbadbcb9ce54ebd0b27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d7913ccdf0e90094ca3248694aef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df7cab5df205b16d5408e9c1044f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030540c46e0be73156ba6131f86c596621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b1a274dbd916370ee846051632bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57331832ff4cb0936fd0f99869ea8a67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe86f98de0449a263302feb1a721a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094869cf52b85d0f8445f27fc09fe5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ccc10c49ae6ba1c20a2a8d57e3fe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6ed485a4e6f4e43469f21d335a8a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4fcee4a83b5b46273a1851242b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb42a281fc72b688c6306e619ebc54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bbb813df9b1e89c90f226d1843138630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c590d0bd6947412f1f11a58b5c46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26bf1cf0483c86272b3f9ffe1a06a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c57a76b66e51c1d8edfc822b0fa3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1e074928936e901259368e8889497634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70eab01a9d4a0bd1a6b34ccc9f1e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea24168f92845543e3ed1608af34db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e525f8285f5c0809d7873fd8843dec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8b2c02dea50a9565aba21ee071dc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108433d96e0e11f2d5d7756c35b56f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8687a75b6124157a5f53bb14886a93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738641144d8a500ba1962d62430570d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c8eec800971ba2d1bcfb3b2e1222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce364612b97c656174654ec25c7b57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c297cde5c0d1293a7e4fc7ea9be43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec91783200bc84044da5101c798a9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb7396a239415d8846fbbc7670713646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d5c9bd4fa31f008ef2a255375339f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b7059a76b12bcbce838ce1c17f47f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615d4a5cc5fa79aa9b980d06ec8a95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017299f132158b09e2f97b4363c105f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6f637e2e84ea1d58db84eaa5e790651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffe5d70bdbd464bae81d98fc98ff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86511f6756509121e09414f9a0af6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969385edb7ac9218a1596d39e5b0ad51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a189ad9fc7ac7c3e2c7bc979b70f58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49e393a3cf767e53c62ee43678a7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa38bac45399f2f1405a2fb33aa257657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d7928e769256fadf3e4d3a401695658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d14b1da76d6d5d0a1da0fd0be5e23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825daa03faad9eb70d51bc20692ad7c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf9fc6d606275f1ed4edcbada3280661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5fdac86b53c5b8fc9bbc91e1c87ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda701ef90f588d3e3cb6f2aba7e94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8331906aff566dfa84c67e34a7f61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcb3d7d088995ceb0283ac4c112629665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f5fd5a9e56461884b1d849ca0112666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef29ae9d0c50c270b4b9efc2402e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1463b3dad2684f8057337064669b3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac859aaa341cbf29f11c8b519600f08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94eae66e95f44f87a8a83f96c7a01d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc0d0505d62149a0e605527f9b4ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c94b50dad3a7948483681b7fc2b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca738cad3560d5c0e61c45349ef6267673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd6fc60212102f9cc23e9bdf8899f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22f93a633b883961c80efbefa55aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55e84ddbbe15efd3d1887c73edd11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24db8e9baf9c43087f7e034ce45ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051b9a91e7ca0d397dd9d0c65d97f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db725de96199c278473973e6d29e55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86869e624e327efc7dc2078058cb8ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b656ab53716306611ac2ffdd8500f2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef9da5fe51aaf5abacd8975d40830682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5649a361ff5f0472b2b9534e29cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110fc54907d261ba828ab7a043fa924684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a025e22584d324cf5433a78e2ff3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa30ee63e6f39424f740e64542de0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452df815260d9b0de11be0aab15091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4ba353114234f609aac6627b0bfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82833eb1369f6ed0c0a94fe1ad6711d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd66f8adbf57bb9e206ff67956030690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb47def274f1082141b0f062353852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcb6124da99b47ee6c9f12c588210692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba09f528c61f832ad3b9223e54f86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488926ef571271389126be89f096a9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026823201e01cb15a2d0fb73c2e8c21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c841e4918c266952f90f2c0a99d053696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bdaeaa32ae51b490279c76b7d0727697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ead108b122cb39972023a1bd0c7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ef041378f31463c12f3e0639a56d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14ddb0495ee066a5b5ad89cba384a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba17448f53591010ddcd4228a00d0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273404056a34e8ab40027fbbfb529bf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38ca421b5f340f7777cadb2f34690703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411249a5ec5d10b03704d811931e6bd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4551d9e923fcbbad065df6655012705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f8a8d493f0d35b4a3b4471c81ddc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce224bb7ac6870f078d9a858633174707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7ba812c0781d3414920cbdccccee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e467e791597ab5d37eaf7062aa822709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be100c829daca26a65c0ad3c11290c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaad31ab317d73bb315efa13f3f5de4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a39b3f3a1a707dac787c4c9beb48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292123cacafbf46661cbe957dfca6ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233b91c3ca62dd5882f6afc6740b7e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc636a4eda3e5346772ab271d6cffb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd1761c4e5a14191f27276ac26ec4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbe9d2edad1d344728952be566ead7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3baa6fe60255391528d063a47fcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20f7dc76610f64d202e126b50472719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876d713e35ec061c9c9fa1c2ad5d8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d0844a9e7a0c946ed03fac2d61d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb20107f9de6c650620c8c01e4c0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4fb88514bf387929631b1d49db0b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4770649225246b2c7f4d249fcf51d2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ffc1462147fe0fd164ad0516b098725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18beeb1aaf27c8e7027c5ea63a97b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6efd9a7a62616c2ca1918590974f97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a31d9d27f986d9a2316cb93470865d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e075ef99e9ee8fd08fc5217aed2f88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2b9cdc62eb97cfcf6c1e8b72d97d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5453ff445be5ff6bf5eb212eb6336731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649297f4f1c28a751ed325c4b57eaba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522d21807c259dfa62ea13e1d272f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889c3a29bf235549eafccfddc12254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d8182adb518f30346bcb70b7c3fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a402c09219bd3be0119f4fa4c2c1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003717e790e0935805add1085957c859737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa405123aaff0dc62f2a5480be2f27e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a61cf1e744b1480027399e3d7a3f32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2cb8a6bd37a30b89de97f461f6a11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89637b8a1d15fe64378a6bab3f70d14f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c89876a24d58436897a0b6aee2be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dfd8c20fe69bc2fd9a255df40eb46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895156f1ba3aac74518372dfe494bf89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9094dd40678fd10211f7bcde63ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5c90a2cf434edccd6e76828f3e3bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e504c6049ea24f228fb9b1814a00463747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207f71abccd63c1889f28de035e429748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6b0dfe9398585b48e6462960e9699749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d636b6ddc5b87f39c9680b436f150750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278cbe12c9f01e11339d3053f5d53e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824d3ea0d19ca8a935f09a508c76bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7342428e9eeeb6162ca9d3fd7db09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc0e48266998de2d4bb63b61ae58a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f526a6dbfff6377934762485cd7a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036bc8d244f560f23c485c50c2d7fee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc787b8d273606e4e26d976bb228a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ebef576681d0d31d6989ab569ffa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea275a5799881d6cb6fdabdd17c64795759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c1524b68685b5dc60cb8a6685836760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bcf5aa8f36e5f7b05585d2273dd7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209e2da3a70ccbb83ceb24eb316fa4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93383c1c4acb8ebc7a2cc1c1607fde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1af7666fc2aab5241350210437b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d412b9037dd2df816f0f7fa5dc0b52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f451e5a7f1187778b698b14e798c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d78a9b6445403e15bdf03d654f136767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>