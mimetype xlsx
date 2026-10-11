--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09671b0ac745f147e6bc853c8b87cef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0ef6c9a510ad304604c91d5a82d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3bd50fc574f3c07e777ed0a2c53ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8efbcb4f1be479b79033d9d29e99504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92846c4440811b01cf959a86c32ce25e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe72fb9b71b77c42c2f2fccca831b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b52dc7feeed068cffc31f409be4417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033fb12bca70a8f33b721d15cf48c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07085aeae9a3fc4a74037fc995251c739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b68f6c1cbdd0ef08ceb74596b67fe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c990057773d37897f87a80ebbfaf6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011638a380e6a1cdbda06a6d5e5b71412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adb9d9a23438d4426b883eaaedc68513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954aaa10e6c6766d808aab28feed1da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505402dc597a250807936a15a92373d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d6165cdf6b39d9190bf9b4bf4d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b7dd4d03b3c45ec425168c0fdead17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366b6793c4485ee1709246e661c44918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce269a8a2251ff0dec68caf3cacb2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17e2531d7616a21324dc8a5b0703320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8d629e2c6dd281b7a978ffc63fe821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb557dcf413faba1fce1f4fd3fe00b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf5da4456846582a1c3bda970705823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaadea7a8c037f06ed2c84106ccee124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5bb51ae5f777b7be8b0dd7d450e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c66d3c96eb3026b60fce514102fe026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921620561165f8d1c4f42827c266af4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be92466cbb819ea12096ae2f9800628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7141ff7ed876c72d6dca0eb179aad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe88ad393ff27611b0051666d546530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee69aab250349cc2a2900e5a7449231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ca6352b641ac45bcf2dedddfd8ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e2d5ed7ee96ebebe920dea54848c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcb8554477bed999bd169fcb69a7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273573aee7a5ac80b7fc097584607835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c0fdf23b6854210f2b221e2d77ce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75772c3a88d5f00717fdbb3e523de7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfc258abf85b30e4fa9d733deeff938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ce585e7173e5dda6f614eea4f56ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776011ac89e776cad55cd2cde363ac3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812012fab2e1aa7c3e90d98ff0366241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa2e8cd8a4aac5c2ac503b603c44142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8958f95b82873b38647b7685cf1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d08f328cb37096d5a4e44a08ce0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022481506c52e366e856b04f25060945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209cc52af0f836254e61e9542cddd4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41632dd1410bf49ff27005526c3ff7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a166801b725b41e9c0814342389cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6e7332dcc5441bcf2df267da6eaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ed50d0760c466153cbf22b92e6dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca54c17949613e3f5fe07c4fa96b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b40ff3d2ecfabf598e0a6c9f7b8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db21e9a95ba7738bc78d57c00c6b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012535486cfc0522eeb140c48d0c3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f579e9541d3bd2c87a73aca569e6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad84f040c661500ed6e6f9304200fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d278e918974388d5d334bf036f3bff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ebee0163d3991a3c72d2bc29a5cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569506d34525caec91b15558d3f86bdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83cea1ee955500e74e760c4f1533960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a755e609467e3ffa0521af906a55961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1e8788ae873a5dcaeeee9f9d3ee0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb308e1b8fa513cd670178a2bfdf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df167b94d888781bccaf3aacd5109c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa549e10ecab9f745f70fd8dc31dfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517658f153d97e6897c2139720a17a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a9b60b79b10fb7bb262bb8caa52267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d47689f5f568c596605abba736b4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a408894d2f412b25e604bda86a76ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc0f921782c3acb0a7c2035da6f6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e08fae406bd97ad60f98f311256f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694342ad7de62ad1551d2c74775c64072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4ed21121483fef00ceeb9515c254973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a4ae6854147e5fb0b8c6271d2cdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada9c55415a5967678cd3aa42369b7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d900af19b95021feda3522e684c3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485bd8ca115859ec2c75b310583b1be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282de267b0bda3eda4eb1588e4f5ea378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789d63368cc425c10e18db1fe594c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2231bc11742036727b45d1735accb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512f62a2ade3384231026e2e79eab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523deeb3200614b9d1b2c9181e4025f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d0ff3b284af464e2000b2c49e65b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104b9774023d6adca5ab79be4c50fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae236b08ac59f614ec297c03367a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fb2b7692e489c98d47818d99ad63886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375d1d71efb2956c033b698317ae9ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16cf93d93458e5833ad92f7cb8d4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1332ea6da9c6b5f42bb31a53d9ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ef6adb9a808adfd0cbf86a05b60f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4a704934485365af5757d8984a9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1e0c83f9e0f48ed9caa3853b0cab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb1ffa61e10078aca91678fce940f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0669e5e5a8763cfa64e5bab28a3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e31bdb26e1f258867d44c76380f2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e1bda3d095146ada7a7b613a5d2f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab9429c2deedcc7870877e0cc0a8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c222dfa01ed8ea3f05d06e1fba3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91575b8e3e4c97031675b72a8ec4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd80df2f2e13dfab4a77b6cc0ad22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647829424069057751d86e98c93307fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47301735944c991970d9d302cc9576c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82c81dc76f4a781f5eadf4abd7ace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c18a2e81a4fb2cfbc9f0ffdfa5cd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835d40c1367f185bf4557dbbc208d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb420a5bd259ca05a7a0168444bc3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c483b3198931b2671cf4b80dbd463e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3163a7b05c15d8098de43d281ef5f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be941ff7935721c94dab0a64de94be4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1925221fb8bbb5c0241b5d2e04413b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7031b55f77c9f5921c8e0561423b23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58fd0000950eaa2e1844dc28677e90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e912c9f0e5bbe66e222dd1288792d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c014c2d6be47382b948763ae2a27291114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f72d87fe74bbb774a8e0bf085bf31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f392a85fae3fde41a8f88dc5b19b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7863abe0f8673d7477a5dfaa46e1e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f3ad1d225b7f53607e412054b36a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0b4a17e943a34b607c53a777e2ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7bfba27ad542885662e0d41f41207120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5516802ef29673d91681c26c7554bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a6d4cd5ea90c4bbdf862961209be8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57cc9823d7d9230ad87d94ba8f1ce6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d62d194714d77d195c2fa58013c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef744e4b9ed0b8b312f33c749e7fded125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64421b1be959a5cd211222a170a68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80ad0e161edd3d570cfadd31fa15c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b48fae26e04d7546cedd8bd61ef63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4719fefab28caecab74a572f604454c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890db3497daf69d884f76270c064d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5015aca23848b0dacb89c541530ca4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df685578dc18c0ea524c1a4315f07156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebf4406b5f77f545c89fb5bebe1c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c3d1921a729fc92b70e59d20e64a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da123c9b16a6cec07b2e370de6120de1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99515714985a1f98941a9252d802b83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c0787b70cfe0273eb8ec67d8ed3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7ea5ac6fd219e149694d346b201b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d21fd52b1c14f9ef8073fc452148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a13d83938028039bea8456f28971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ee39226489612f8c4cd180ccaae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c2e0ba9869065a984854ac4946a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ffe7fecb08e059d9a80c038bb19c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b08f158ff3b88f2ef71e2127e7efb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c432987bd868a60a78ea866562b89a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3dc0bf76d7501fc31f008b77b874f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9e25fd5e5e597938b5523d19e767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebffaa89953d0dd6ee0c5c9a85530ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc4f0dc4683065433ca3ced112c0ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736648f7357c3f677617ce6be9068c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a56fe3486bafcbab76353e93c30a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d153b54c889712b2626649182c0ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f09b179a4beec16136935860bd08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd49911720103b88e100572ba4929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497cbab80a272a194ed168c0a4f6beb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a8ad5c7ddb523e5c3b9e95bd0df20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e93623ece87dd65b911b6f33594a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6082d4d7cbb4fe759a8a5ea6269df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053af9b3ed02e20f2e953b64077b654159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe4ec020a0838312a20a0903983f7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ded84373240a11809ba37b20a4f1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f23144ca5eb5f03095c5344d7e38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc53f1d34d1d5354880db9a83b304163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6acc895daa788470ab6def1da586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4b082a5a47148d748bb4f2356b73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1f91040676d724f814c429ed20baf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df29b8765f5e1f555e58ad56fe3ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25c41730abc5a652721c44e8189be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e11405b4b2124ed32de48c1ceb4371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d513d579835c48f3a97df3362c5b76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0788f5281e90cc428d13f0bb553666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0e02855e84b40ea25cd5c02addd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146630af809441b4eedf3cda4253ac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc559c3982e90c27496d09be82765f8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53c98f07bbf055c93e5a9958dc73f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5cdf11a303c7e0e4573816b1c28a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d1bbd1a58602729a028802cf89b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0ab6c364b29cdf16c26be45eac94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d813a491ab06b897ad2b5883922b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863daec14b5f917265f45b6e39aa34ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86277afc0c05876a56e5c4ae957cc26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23152f63be1263ec97b9d5d488026b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599ea8a59d9dd948f6bf002a151946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee18c6ee6fa5dbd5ec0f79be8703711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655eb2e31774964160d39215ce56e05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637afd2b64d347f8ed8e41938ac8f594186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603807bae05a57cc66a546258ca70ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a925f654ae92fb6251c26a820974188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f3b06d08307443abdaf451f9456a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbebe625c17a4c8b86399e041298e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37225d6c01756c9df67fd9073ec0b31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634f2837fc306e444cb68871b10f6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb8de487efe669909ae73206766fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1207078b8d76c7603e34a8e0d179a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8dc5a5d45d24d9f78bc73d344347c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e6b2a7c950c2dda8ef567e724b2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e689390de6b8108c79c6fca2d84cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e672d23bd89d1c96f195fd4f84384198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999fe8561589e8175314e9db022623199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2304804686b706516e86aa6220db588200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839237a8742eb41d1c477b468984c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63745abe97c2e1c166c51dffa6093e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100b3db5c64098ff3ce394289f9274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2229ae027480824df6846f4a75811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcea1b2038056a0a163d1c1ddeb4c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deda8beda3e48e0b88db85be170107206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b86a6d884ec2d8ea687a224b58b32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781858991ce06b1b962cf1ca71c4790208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52bd5e012d7db0066719dfa3a3c193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aaf45429df54e69840fc9066df495210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31384210feeb429d2c544ffaddf23a37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0755b3dd60babfdb14637f440e7dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2c100b58a008712bc2c20de85810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32d01ad76d4f9ba79137868385879214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970175c19d72da78a529decee8d4d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef90f28a5ac4f5b23495ed342634c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402e17310d2a4cdbcc2be82258e959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ecc974b885f2b5c25e81d6768e467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626350022bd4393c3a093732d244a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7522e05679994ae06804dd8965c44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe93ac1e5da0bfb75259c64bc128d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a3b04b10749913b625b739ca6792e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c49d8cd7b08500ce2eee928081541223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062b6f61ee6773ad5443e31ed048ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c9cb8a1a4717fb660fde9e77638e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6257fb37fc379c6fb7609f0ac783d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0e770e80f28452fd916b777d86df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bba88e28f7d30c3422eeda74e1832f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bb1bd6754ae342efbad866e434bf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b052d8eea18c0b32d263fae6e58f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732293ccd6d843dca303a2d90f7110c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e5f04128ec02e073423f8ce90dc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4ac35fb690014571fe37339488cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171af477f31852fb040a2977f8a55c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f81f5cb0846f36f357c71a9615725235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f89baaa13e2a303b0d4778edadb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebdd5ecf818694a733377624a81df0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6587aa7653deef04b059b220dc94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b61135af15a32d5dd5aef0658f337d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183106a85a49518fb90e24837e3a1102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c368d70bc59951e0315bd83fcc9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f130bb175af244da75b75059a18e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5956289540729e8c0868e9548a6ee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754c52a2b4bc72e65825fa31784b06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32c0519ee851844a837feb68e847e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88340fcba39cbbb966c7629c558c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347cb1e13601c0d362402b95786cbaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f814499292884201d671f1eb7360248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1564d3860849a5d07d5416dabb77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9dea1c4ef9982b1f4d45d10d2459250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d65e968c11ab21619349f6d0a8280251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172585daa914d73bf842e6241a88fbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa6f567ba8f00108bf53ebfd78005b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5acb1e36667aeacfd063ef33549e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7adf5cbcb6d27647c2675f0f7ea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece2bf924b6441e76fa4ca021b06e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3666b8ab723f15451a30cd1a8dadf5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02534d51d990317255552e748ee2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677628320a0f340509373cbc8adb7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a93ab682f88608125f7ab7e73ef56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b513ddeecdb032ac929ad6f9447095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa231a3d595cc77ca721d97739dfd44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81b86fb52074d6b9183062f146145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497366a78b85ec22667027692d2857b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a56c03d5a3ffa8fea8495138c0572265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181d21349a483fa34a945f630bc2fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2082c5b64225193b877af96d3d93bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28434b56672c1217abe36a5b309205e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762392bace76af513d443db4bf37dd1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e381026ea11b27628fe7e9d5e016d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4194299310bed5610b7723119f10b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e3933ddee3e7a43232ef7104752e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b42891866b51409d1b617a965fc27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee7b63370589507ae43224141fcbd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c24fdb9a93c0e1c9035f91de81df9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9495d86f8305acc6e6e008cbb6eefa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50062dd251f6c736fc90531e65152ace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf285e5163f59c61b250605223e2c58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86940ffbfe57e32ce9ef58a8f91b7210279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986bbf978c14e524c1cafdfe9616fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be867902221ed8124b88e53c810d84f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb775edaacb64fef0bc7884686f95c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce70cc802a84f1df249ea32ac13d82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7d701fb5ceb1d1c05c1d1c359152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1f645202d0b8e6c074c86b95e406285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4838c38943a5c89e77f479702120286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b5f7269439988b9b7d8b9472a896287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef22a6a47844a7a864c048ce35dac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ee387d090330adb3d16efbea8d9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06e76b75f5a5f3cb5796ffda9fc68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10121819842b0169609fd6bce4aa3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64016f177ab5a4ec72355778dee87b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727922d7bdf663d943a8438b0d31320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10275910b4a6b2b57a412396207ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd5c1f24ba1cae4bc7a7649116e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a26e31c9ff9d31e7ce809662b10d40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705395a65651e589c799f6cfbe4ff6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099efc0245ad5b094a8cba0c3b73762298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f320a15ddba6d89379a22b3cf04c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de891ad71baf40e0e109bd63677f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212a75fced78491515834158b0b1a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f1e39c0faf3ecce01bda4ff27a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f27f095b7f1fd11aa54ffc76f3f939303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c29bb30055da2eb652205c876fa24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad8dd4d5d2df0cab206f59653189f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefed85f278be5b7add608e49cc04d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c3f43fe116e778ba76b837f0fb79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58604d460471822a7378dc715fc81a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a68c543e22f507acf1c1a6f4c41ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3dd3d59835331a5d9d3c50b962e11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05357884879602bc1cf085b3a650628311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c479ae6e83b723d26b15162ce331312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73f0de34bfc25852c5fba1c6d1e65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b82a695ae02695a411fe4d6b14b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca6538fef9f600deb3ee13c4f2f80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbb0a382b673a90437734a42c3b38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b16553aebdc74b6b7e2d290051765317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe7e3cdc397ab45713ecf95006b8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03e20001ea79dcf12700f01a55135319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc02fe6ed67b5ac7bcf9c38f25118c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9a5fd731bc3b50f8144d59305d2f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ae7de38fe7610e1facb8ef93e28f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb898a559b1f6825449bcaf38e4c8023323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbcaf7f426325fb45f739553ea2a95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827203f05f02a9fd6a90fee5cf0d747e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a382b5c3d85d7d91cd04ae3565f7fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fb27e6d9b2fd7b93ff2b1f8d6ffe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e3343b9f130e624777763d4c3e20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b45defd442d51eb9edc240e06cf97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3674b4742523fb5249121ec06e68ff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee260b5e5cfefdb9dfeb32618dfeb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97a3251dbc0ad32d9f9e2958157f72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d134f2f24b9c44408f0d70910e800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8114fdf91d064a1f74b7fedd16e691334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9e3a56a32e33cd9fd7b8f9b9735e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd2d430e0fdc92ee20a565d1afbd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b380e7c086071d515660a1c61258337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf2a8c0668239112bf13afe06c6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26099b69a57752d90b7d7b97769ba6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee66e2766196d074dabb333cb203d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98223ba51ae49b417768817768e69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bc71888806b758d3ebd35696c868c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295dd571897b1decfacefd7408fa89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52e311826d6371ab78c1f5273e2d99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0173f818e5e9ce79ea58938a71a17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6780a1706949e7f01ed9bd5bd952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a919eb932e97c5e4052033f0fc6b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26f60c28226155ecb371d8a4b114f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139dd3a8a3987fbdfb4510a98cc17f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f5bd930581d196d74cbf8cde05f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4239f06816c6b965bb7c2a99e89d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7158ee5a7ab53eca75f4419f86473352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42679a874ce509dd862029ebacb6673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaaf7de495729493962b3c84ea78db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414762ae2d409b880eb762cfd9a6330355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818205776e8d515078a6c891570544356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51947481eaeb1e0289b937db8e906357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92036138abe04449d867920aafd1f5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ec9d51184fb859a88950d9013d438359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b1e55938d7f19085285a48da43b43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e6a741982533e30779d9679eb4dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ed7f93eac299d0f29fa5fc094a86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e768eff056733ef98f423bfb21543c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3588336d2bea0fffd21ce6637b1f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321a4bd7112dd917e839a4b27913aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82658bcd216760c4293e3403043fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52f97817261721fda408b1888771b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15bacf5ec2fcbe4529e50a495ab301368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0dea9023bf0ed27a999645bc7d61c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764d23575b20dc718f5aab305c4c5b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfbfa7df5e5e82bec8fb30d5775bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0514b809e31d818a5b15b168f4d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ee0385d9c6bccd5c411e869b6a73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d092b600f7a471c67b0ec42b2001d41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd4d2d6c7b2d4e498d32123807175375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5c609c58d5f92097e9a8a45de79b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558202cc0a4d50e05d3ac1edbfe84b93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091526b803b587e04db5c32ba0435b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1532ff06c4c8d2ff7003f8de3967379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96956f6348bee2d4382a07d0d1afbdf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbf649aa11bcf203c8af6e6f120fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e526d35ad0a0a749afcaefbb6bf5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b24cbef8af8fadefc8da6859382f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a6fae230a0474da35d48eb80b2e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c1b6789684c66620be45a176f263385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821808127da75dae7489452777bfe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97be8c10e2922f812e690bfd2691de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ce945e978cf3e4e6523f6a9fca74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59397010e43ac916c21aaf4e14229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ebbec73dd307d7deebc3e964c1da7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a77a23d8aaeba76e4c16410efaef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062048e6c88210bbb98f0c7109873bbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be45ab812c11ec041e1a15f9376941393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861ae78d0bb9d6145fc6d3c3739557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffd41b9b71cbfb533af1796f12cd54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1744d2639ec84bb8289fd8c852e4c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff5107cf991b1e12f963baacef4869397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac65cc3d1c5aefd2d129bfefb1c9d9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6805738af9c533400a833d134a6f35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf4460d1f92e8901bfc8cd4c81b32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5912f7ca479b6a6423204627c52f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c5abd66bf2ef7393c490769d4cb26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4165416feff732461760cc9ea173f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ccca98272bf0a4338c2ddf33cd657404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3916a7399a85bc1ed96f07fe5d32d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f841cefe89769b7737076fc93643f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185207102f1bef0890d720b7eafbf43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8cf1d116baae47c3c14981485705408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afc0d9f724a071068befec5c32ef91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ae9f0f4a2925f12ab67fedfe8c72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4dc68a28c6101ebd34bec00af3a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c991f30d543cf873fc7205bc04739412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c6e8d8b99f3607439adfef56b7f22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eac80d212b687a35dd1ac52d503405414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcea1e816f4470e00c058726a0f6b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3da8a94d02f90d2106b0fb72bdfcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171adfe0b05d843eb2ac740540149f5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055eab601ad7fc97dfe31b63284139418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423aa63c6b5782dec5b35038c5ea94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad7cd35273c9463d327a2bc6b0017420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809320e07e090fcae95aed2cfa23542421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4ccfa972d6a6cf0be4f98fa8a6a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377fcbc763a8914da44484ac3521870423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b657f267d5b48357c9146862458d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b019424979dae0e5a2ea8437d5ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee83239bd1f3c04ca52e2a9c3e6091426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf9fdf066c3d9580cb604db8e284d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc098ccc4835dfed3d6fbc3f006d8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eef6f485db04f4568bb264a0ae3ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a028681e4cb4deb61f19d6bc658e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cf98d90592dbe103e0fcd51a22ef7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869934ee3621f5b10d0b18db89ba3ef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0166f46893a92c66ec50db1ce674433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359cf296c202117f3b1fcad74352d3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9d7d3b52e88c5d708378ffd631c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1edc12d3384984192974ebe8effe2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b16eccdbf64d6fae6d000fe00876437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a37e93193f4af8f1784a84770c2a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ef3e4d6979efe58a257f14e9ad93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3bcc7dbbae84dc9fb48b1f3a6bb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e90cec926dd730e4e9081f71a248c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1cd03c8311df76dc3979fc4440504442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0844619eddb8eac0cf9c99a0d2f705e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf022c6f06460ecf64d000c7d970ea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a06135843eaaa58405b57e0bdb3069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9baf2f8a1d4af3e9a79f0355c4bf7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3c208b782dea02bf6183f301bab9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be8b73a27d22f4a77ef56c9860d009448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff73ca487350d23e1e776f2c1205cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62c8d5cb4f9b755fbaf5e76ea4d1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931cd7542c4d563db947a7ccc4efd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc28b629880d307453e59871b5c4720452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc9eb30c912b0b645b227533538111453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2a753686f151bca6a354a1fd6dc4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31431f1f3c7f41853f060f0bebfa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796330d3a3a8c9a7333557f1f26e4cdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0149718d3bbc10aa17e95e3f4e9197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f03f627dd33a5a6112c036e085e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab373cb737770f2a703bf73b2cd6ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dbeb3ccf566355bb1b6c663f9843f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9670b1d8d70979b20736a887d28f11a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0cd9e8ef222272e6d7b25f9e4576c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a832866aebd44c9d9f7bb5cbff0dba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8002222b038cac633d927c3e004b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cdbec125964aef29004a2d87b9332465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e448394908f390753c825162852311a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba772c3a84e71badca52c41cd2906467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3fe0cb171f071700fff45ed41176c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52fbcc951c513a853d464fc29c6bcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03cae342f96ad5bf08f927906fe545470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04452ef7af3657cbf30b4479809c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073aa4e2e778c7911526966dc2bfa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ca5aa821c331b506ed2cc97448db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f784cafcb96aed4a6e7acd763a65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253ee59a4d10cf05ac5271406c950c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c1d699732ee980c37a62b5c6bb8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150c597a2e28caf245166511ed9ef3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513d83f081b256d6e6e2feb7ff078d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df5a6e0bcc9d2ac3d7029790d72ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7066da330a3aa3228364a54ce4a23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8c0a8abcb0236305b180c856a503481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6581fba05ffda6b0b9e3ae46164abb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad81e465f72181bba2a314b9329d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429281289483b83d6dc68e3c60a2d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ea6892371654ce053ba64aaa8b17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1037d30dee14095af5a96378337d8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f37865c8db3edd2e5ce876f29981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d49035ccffd71d8840b692990e31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24c4233fdeee686822b83b53e80b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b3b5f9360c79442c0f6e53d7755d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968ac1a7b57e3b293642ee84bd61a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89b7ccc9a3391cd1c1eb4f3de957a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2356b8815e7f6614c1585b4a202c2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27b3696096040a6b4d7f0e93e9a56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f496f05b7da6acfd493d8ed518c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523988a729fd5d1bb623df7ff06aaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24334e1ea311a8dbab0069494d5c23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47c2ee32cec1719f46148f7401552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f9c5e67455db0e0fa251cd3b031f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c749c7689433c64f2dd72f713b6d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ef492d632b9019b7ea6a3e02585a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00277ba716cf06f7cefae2bbd87c89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7c5275fe718060dab9f360616803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5f63d249bc03cc91c680afda472f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79194866aced187a910de4bd3506045505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521ec744dac83cc9ea9446650933bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b195b35ad016ebb96d1fa2bc6504507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66627ce4e34036bea22039e0ed499c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2d4537ee250db8e53ed0bb95c1f5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4af4f1ff78ce364914f7d9755032510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e785e196ec91584ea8da5733194cb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d0e90a6978878eaa5d0d76a4ff59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabef7468ec607e8941d93833d8ce12b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d8ecfcf38334eb8ad444165e5b40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6d5516788ba373209e2f2b502efd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902becc3fb1058366bc3f1701f779cad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72a7db72ba701b448d2e4fbeb5ba8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827b74b611fc6b3ec84dd080c7c3c00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f937fc212e6a128f48661738519399e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57460c70f6f8cdbb7c85103d6937d789520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079572a127c12bd04df50af4f0baf7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396cefff8d98f59384f55bcf0ea6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd44f4c3b1ffbc079db17b8c267cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d71e5a33b09dfa5e75c0979222608524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200f725b4aea38a4c835fbb3859047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eab65cea56f4a01ffea3f68765bd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f96a601671487277bf136b57b7bb54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f97b09dfc3a9546fdad7fac87a39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a2e5bdfc3dc9145edcdbb2c9afaf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222e4add2bc408fd22cc810f2558aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf81099f2f67ed7cd4f1c0661f1f3b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a33e33e0607bee010da32bb6e14cb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e45159de8018fc40f867908030ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c240f7940919edf85a95ef30519340534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9a0862358f823b1b5fda63737a08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572d3dabbc2c63e6ef08b8cdacb220536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d89625d245d50205d01502cda6d75e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169649131f621ee42715986690aee69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d270e16251848c9829cb9d93f2bf9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff7b126ef74b071bd798e0de26b04e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3464c9cb444f4fee5ec450de3ba19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d487dcdfaf8e44dc583c9ca66e1fb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e00842689d27bfef41c8f758a215543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409482fff5acff9692f2de854deb210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c5c1a8749d275e10060bf75489c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ddfdfcae40e61e5559abcfa34941546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34795ae79b130a66038f156f0a98b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663881677c56e4b4c19571bb73d470f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f93a010123798236af6a3e99150cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39644a1c3757cd2a70ff911f3a66d29f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13596dc2da779195c4190dc74ca4ede2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7aea0e2cb67f86bae5150f89c64d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b057de53122b7eb5e6e56bb6fe4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae0892e37c116b4128425dcce479c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e48f41b4ffbb0e258deac910436e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61e6bf4b55ba8b4e24a56bd839ae2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4320279b6666bbb08bf44c993a79c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dee22589db8706bae62995ce96ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e2dea1e97b8af4f1b4e7fbfadf039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9647fe3e20a934815eefa3993703b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0aa7fed3d43e7ce58ac8927863e35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d3f5ce60d39a607005d3d82baeed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef632c9d288d9befa642607d6384b3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731740c5a09d863aab491ed13c1e2f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27d420a983b8b15dbbf9ec36cd770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7a23d147fc3001774b9343fcb18b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f021f72f31741f25c5f581985dc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d3f2e2036993ecf00e5377be38ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82905eca844630822029d216d05d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50da17f0d238507ed175423fc7c03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9601337ad2691e352179ca30303942571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98134c51750a82cc4a1ad2fc11649586572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2648196bdb6a0965e7794d9a6eaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eabee24538a1b897c3470f42eeafd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462086a37789a635c2372f5e368a44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb44079ce06c3a91df22c759d5d780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218d949f34865ad04e65b9e3a257ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9270aa528a862418ddfdb3b040c833c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812a62289754fff9b57735077b7418579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34afc459614e88f276b716b9b5c7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb0dee1b2bc58ecf9bd1749ba9ba7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e53c9d436d925133342f16fd8654582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff260439bf8e712dcd21c12455cd066583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8e0e8ff52a6a13f0d5ec6800cc9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be8e6ed1250b6359547dcb59807d92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9554f981d71fd70861c33a5ecb8d0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c08f70f9fede23ceca876afbc8db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752998f589bd1bef7fd5dbcd6a9f7a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e8d282d8f479b263e9277fb0adcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67579ed1294aa4318277d2553dfbe778590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ef2ffead6343dea32e3dbb3d7001591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6896c8859bb711c59b22d48cd3088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5d8dafdbd317441b07f0db34707b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219ccdc84d456c1fde14e15a4899db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf88c7068137bcf54e3137d9ca6394595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ce5a500a50dc8c214226bc87d4d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f782d840c2d0d4d60243496fdac0594597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3356942f5cbb2506b06282d43db384598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb557fb213c0ade6783a79001dad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8675dbef6f6681069711807c8094600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241920c6cad72d9b10d2921e6bbce9ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594041a3a175b3706ff668d444f1b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f714178257b20e6c8caef749b16c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d94196c2a14e58ae30346210bb45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df84e287570b51e457ded340b7378605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2dbf43ed376157e8c9f38bac1e6af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef787a76a099832d438b9146a5484d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2d99f5e8b218ecbaf309037ab32e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d21a1989f28ae3f8ea384d269741609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b93fa92839afd79f27849494d390610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db63074ba82988a016a5a97ca4910611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52689a77c7769741f6a44e24ab145a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f29648883290aa6385852e87196c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb330641945c74e1a94e693feb159614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1e45b103372606448f56cbf051eaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760ecbfedb929866df3cdf92cc88ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04daf5904da877faa18e710c08d38c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a4d20569a13ea1f059d014922132f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1441cb840cd00e6043a909101b32b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a610ca8b1587e74927f3a0f193eac5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935be0f6eefe9a135b9de755db6799621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e006735afa0698e1e5d3a7da886c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936a113dfec2fe044f4ea2774d9660623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434c3c67e168e06486e1f8cced3581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7ea681b821a6a2d4dff184cc3063625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785687886193c30e55cc7fd249cc64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b444c2e8beab2454b81a79bad120ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e18cd5aae57442ce7e30ff3c50cfe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811ceef9f042d189fc58a80ddde4922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed10b8e29baadc4c46744aa8795c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf03c439e1ac6c55abd879a7d9c658e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cfd7160feff05f990c4e60dcbbfe5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772fea6b3a87d84b873fb1585e6c352633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1482e674faf9aa0aeff19241dbe96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e8e456f0ba678a01337d1043ddf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594bf5dc36df4d0f2cdafa5620a19e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b713b5fbfebc4f5de7def3e2f5e3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105445f5d42bad009a65ff3725a825e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e36ef09fff9433f01098f4bd91bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746942382a6002bb493f87c06cbaa45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205839efe396bc09bb7c911d73ad90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f07c0ea5782e73eeed2258f38554c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc12f2c8efaed3fc2944207c7763e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c0f233e833cc385688d4bd12dfde4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27fb23bd1101e6801a31a68c7404d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7455ba1833e7431dfbb0a4611566c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393527f5b39e6f38eb74d960a7641939647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e67c08c5b37aa2dbe85d851226c2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2c3c97abd191260ce9410f1e73778649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5a8184d508936277343bd1150687650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18733947038c2a156bbaef4e3971dcfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dc0bdc2ee7e5c5f3bb0f6ad21eef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7d9bd2c8c2d902affbedd6b73a4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f002915e39e6f508eade0ae58d53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9b27dc8eca7ace862ec158261ae16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b2aabbb3b138ccb98d21979be97e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e3d959c7b3804b6662372f2485a8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8493dcb9fbb288e8f1c38db4825ea86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891edf1aa7efd4f90e60dc55b5d5ba5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39984246d15e4a836a64e6d50c0f3e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3a04a9a84da3d2abf459dd14b9de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44888fce13fd46cd7ecc8a81942079662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff571068a2992ee8507da94b9db24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e127d5c86c67cda6c44a2f0948f6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e873840939e40cd9badecb3a2afe9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b16f196db0b87038f1622dfdd1d27e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042954a035fb2e713138559eff743bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8c12a78a71a34cb15d256903191f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2bac7d19b3ba22dc59115479ca454669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9fbe7c93761a584a82fd8a151b4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda3e616a81b6b051dc0d890420540671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d24779ac755959d058dbe8e4e18e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192c37da4be9dc20728d96d5873cef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8d04858f49bfd5b36844bab264da5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939dc581e6b6820afc5117482573a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1e1cdf9d66b0f52844bbae47e7b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1614a8bc0c058d5e7b93a2405658ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f23a47691d4f932c5c2de42a0f125678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3cb1ae934fde6ea5a4a50a20e8507679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c938a142395b9387c407f012bec475680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7ed42847e95f92b076348f296943681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d6273f2813770a93b1e0ced1bce4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05cc2f0d32f5f4d5f534e87eb5970f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d1c384a3d03845fd4edb7ee1aa3de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53792f40fd77ca4c4d0cb69601b6585b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bfd625a8c6f2a15b380b7506ba989686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522fdd34a047ffe6e1a6adf435e206687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d88f986450d8956e0632b3e93f374688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c5b6ff4f0c2ed7c8c0b9de2682aa4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae933567005714f9f41d6b8aa5d79f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d05316ddf4401e445d935f723f590691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51471623781c4b2931db6fae992259692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af494cd7d569ffe5679ef074e2ac6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d12fe853697cb4bbd818e91986d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2813acfa1ef712d74d150ef11a57a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc24bb9b680fb70a7ad9e46c99e9e90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167bc09986aa6d7425c2124d6e476c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25ad4f329a0d52a570d27f8f9fa51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d12c4b39feae4d84c9255a9614a34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102589394776b90e35ee2946de2804a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d94881254cbce3978e0a765aa4171701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c3118952ef91bebf8efc0afecdb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf6d07c09628b7187f8e261835128703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb940c9060d732f03149431d625e38ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bcad99eff159a15a3015067056b67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a19a0b5d9954044e3bb671cda312706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6307a48cb59292521df723d0c7eef2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b8c5cbb526a5b1db6dbe258985c28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7cbf1d6dfbbfed03d620876045c07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956d481d354083e2cfadfca9499500710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91474a497c38861ff41aea80e0ab7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e49ca1d8bc59725b9d26de03f998712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9077ebab08d25e8695f79eb4caad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b6e3993d8c596168d10d96f724726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae3784640b8ee970e7a7f9fe93d06a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06327350a3e7091a7f7d6e1618b660fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513895051f53af0d710fcc93073917e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929a48a6dd425e746ed2933da1b8de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2a2f903bd13d22d85176a05f3d59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb43b6f27cc34fc5db8ab9af937ae0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4040a6b448ee9d395fb9295bb9f86bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa627e614eba6721deed4f19cadb79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03866bd14a2b7bdd3d4160699decb2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480d44bbbbef84b1c4bd2f37de23269724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422754b3e54aeabb46355c58700922b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef265e62153765bdc91af90ea85e9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836d932bc1cff6ac9c3bdc6f64428d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d122c761013db08bf14bb576eef0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef303b37cbbd4cac64466733737fd0f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb2f73fece59e650424f3743d0711730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5076667b0c8459a095ab8c460afc9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9797ee81b4d52255025ebd4f92c1c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5215934c3a6c51c5c595b2356b881de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8416665f139c25de50ef306f8734e0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126e46ef9702089d1342119a2c840a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c82742a71ee33c0c10dc090c59e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a11ddb51944d3f8e23ab7562ca6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7262685204722d0d15802c564042e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab768c2d0632fc2275a6d7a324a48fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491564c9270ce57795709dce8f31a80e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037aa9cf3e2b6e952e0c446435476b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4bd04a2b666b17c085b534af3ca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52813460352f82a6a87972b16b8f0fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e12d7bd04e1f1c224406c01a2ab0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61af27ff911c0f7d5f6fe91e99ad31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4250af98d3db97eb7a23748ef348cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad00260bfbf1ba7934d5582349ca4ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79a7cfb744e002c5611ae3e70f244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708992ff31661f9c4840b6e736497a87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed288425baf53e3ee8313c4bfeed8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df47dbf8e9f34e71e767b0e57cc0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ea77e87ea0063e2f46d181cbb67b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852cd6eb2a3e8b3ca83a64b8eb88453753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f4367e9c05c5a09be608a560ad701754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b739d628c495516d557934646150755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c964eade94ed2c26d713db95e1b4a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641233f0a417796811b19a063ca3695e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05cdd23d8e21b3690cbc0addb9ef02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77520fea556f6c9bcc833f693931736759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc72fe9141780651c41713f01542b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3375c9c937400f6d05ab1734d171761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6a044c8d4a7aead2ff7034ca8964762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb444ce55312a734b863c09f9864a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171acc55aafbc0cd7a23079df7034188764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0470e0f8f0fd7a6d3cd5698251149c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8bf6e91f1fd839fe2e2cf4cdb8222766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9f0b834c072e4f95b70653a699a7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc6c9b2bf081c38e15362f3363041b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2412edc6993cdf970ee309c9103b1a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11eeb513c1823eb661740cfe5292a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205d60752bafa8de69f9f71e0b6e655771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bee18e3e4706b5a2af0ae9b179efe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d0f9440b68f4ded2a963e0abfc98773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db8719d7f6c4d9e6abc2af4ab5b39c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f73af28ef4fa7c42e257ae87b122d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b44d10dd4eadf532ee2e6d21b8818776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc11b340c8e6fbf05535c8832af05777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8845e18fd663fd6e14d5aae1277c0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b54f06a2bcf6859d0c543ce058e2c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed41b395b3f55d3d9759ac96acb6696780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb510afdd25132dca649358bd7a24781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363dc8b251bcb632dfd6921c85999a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51a8ad8955dda1ec92d0775346ab0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b2900c398370024dd93f838a059c4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670c709e527c7e863aa7cab5e1c666785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901127c665446d603ade657e4cfac356786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b8d563d6e84ee68ca99384f3dcfc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ca52348b9eb0cade3edb742f681a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0f6b714eccb63f2e79e8d4123eb1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103d71b93e96ed5ea2230095ec07fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89786ea29e16dc9ae96f4dbce8d043791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41ac15ec7962b95d7196ca82534e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8158514650641c49663b1ae9cddc0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce281beb645ecac4092e236b37a8f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947ae85b9b0c40a192d38e14e970d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7a3ccb12cb64c9479697b39f7771796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b81d30a133a1941e705867cbb779797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c0e1875d0f88d2e32d093bb8cded798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522efe94473dd54dfebeecdf9725a53d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce37c59361fa530dae8c8a2e07610d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e1225cbdc7858196d9fb5ac581397801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14216c3ca42cc220229ccc39f1a38a37802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840072938404f922c33dc971663da9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25416bc200dd0e9eb1965f83f6ab1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e70e2059a3b1bffbe21028b575595805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13241a431cf8d00610d4bd4e21d29806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294663ff3ba9579213c85c75d42422f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545aa24ea3987cbc456a87d326334c4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7560d93e2d8ab3eb632ff5e66c874d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb49740fdf760f5c75bae425477c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931d55697770de00e83aeab98a7d50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f43ba60ed4e0f24f791b08b54db771812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e285cabbf3ccf661bf77bdb871e87813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd892042d35751f29e60de9f5779850814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9c5633880fc85bac9e5b18786b1e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727040d9a431e40786d1f17e5036ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0057cb38bf9d8a255344dcd67d72a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6fd4e08a6f7535b758a3ec0270b9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddac27030f89af2c5d36cad120160c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddbf2541db8a8b2936b2132a3bca1a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecfef5a57ed123fc7085f46199dbb9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01561fe9b6ae4cb7661050ff0fe04d7f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c096acaa336b251d8a5fc9d552e2823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5fae72130d070114905e3820b58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c471e74b797cb878bfded761436f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b7d981909658fb0b67bbe0638a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714149fe62dbb55ed85230a2927d04294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771546ab8c359bbb57ee3fe540d1885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e8dbdbab5a818efb4170bc16a3686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2bd8aebe7cbfbc40966bd1b2e84a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a92e75b121524ac7cd31d72912818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88b45d6518b91247fbdbc2e4f9aab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a8b8b74253ee43112a7f90ae95f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad3c3df21bae580d4de1932f79fafe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce7742ae4a572cfe6bb30533ee3e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff6f3c1a90bd8ea1808e6ee6aab3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df90f7be0d26bd5be183cd7afd59e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4da3248b5f876f05430f711a019915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd253fd8b3694f6630fb65e5bc467216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab366e09dbc4d769f2ec08ddfcd20317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f6f2c691da213df7a8205c19ded818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87e9cdfe4e04d9f29d6d7c5255bdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911db71a378132d20223eda27e9c8f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a9f0f0369d38a85d7a3af336bb3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d147795ee26369367084177de6e9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29bc6e86fac462d1496b8723fc14d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4672c79b6001204aa6f02b33521024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a491426bce58e9375c39b7092875bc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc95a068b4114926a56e1a49744ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673482905f291b27c829a430e29915d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b16285396b764635548e159979bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d951408465f2aa8f78fabb411c5ed029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb291e73b094ccd396e792da13acb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034aee74040c56c279e9926619f7df331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817eb3ac7fcd1800ffae8cb32c8df0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795c4a60cbfd161213cecd35f8665533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d269357a15aeed3131e5513e8b2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe13787983ff815e229cea2e2e49ba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607da96d8bf598902cc0b17949f65936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821352a349239dcc38b232d295c3d6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9215286947d8f319d0354d5750ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac73a0ab233609497db9a41a1f10d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15f3b4e5b8c58f87c8e248958250b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9aaf7852d0ad856d7df403f561e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27f5afea062e223e127b8c2bbade5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a488389afd3228637e6e58db050343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ccf3d65fe4c9375e702abbae6ad344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38e9658d35ec4bd55eba1f106cb4a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442ab2833d9f1801d96dfd838edac746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d2230d779168d63f32fef4fdc582847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8c6d17612e7902135114adf6c95a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ee3d4434cf8c2d0b566753bc2497349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05d78f2b0c71a3129a774d818720850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa0021012b51b6466baad959b121151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04148e0e514800e153d296ecc48bd9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9421017d87a2f647e505c0b11ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ae72e909378c42bce9eeecc8436054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c0b0020fc4055ccf5944b7703983355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c26652ce3a07f5e107799905c179156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066fb7a1ba17e510c8b0893cbd0331957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca666d7bfd45e7575c6c93add9265b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430b69188e3d30f69199d5c541c61c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3cb4b70c75149cfec8de4abe7deaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8572ab149495ba205b7f21b7801c0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6455a3206481f98b0580b11dfeeb3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e67c8a22df42af3cf351210eda30263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260ebee843c9ad0e052ae4d3dcdaa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0354063cdb8a0a5f3f608fff6b37a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8749e6010b04feee689545c74b5f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b007e639ec11e91284994bcd2649cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db980434ea2a95e2cbca88690c65368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb4089d3743bc0a105a0b75d2332169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf350ee166e8afb2dcdf11d32138bac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4feb091cd27aa5748fc19b2910c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b30c1794ac927e927e90d06c3943172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168989ce90786707ca2b901eb825a43473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef78693792f014bec85aa70b9f3d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b2f9220ba058012575030b6d4ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9611eaf84d44a5e9d1f7ab58cefc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099973e27bcda79ad52e3baec551e4d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5a5aa51f5d7c13aab8e51741d846b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c3dff18da30a43626efc6bcdae3b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e00522b21377ce62251ddaff22ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be5c4665c0a13eaea0080a04b386c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435b0b15419d2d7a5f1f4906c8a806c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433dfba87080f6ccaa7e22fe6b2d1e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004f5394fb4579576b879c5728bbeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4dceede8da8963cb8878495565be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bca540bc55cc4863aab5aa3f37d7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23be00d4b4c19d209f670b211b0ae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767a069069d041dd2b18d6440d8a2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a65364edf71bf5962e346dad260a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6530278e2e2de18f957424b3c77590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3bca8bd9f12ecbd97f4684629167691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe5f12ecb91ceb4ee7cf6e1934e78292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee841e9374a1b4a513aff95c11a9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4fce4da5893d31ad1896f54fd21de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f9ad8004f55b295fdaaf9947d5dcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c062a373fad92854599bd01f87d98cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30093228a7d2da6b8d870af2d752c1cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e31db8d68a256d323c9f43a51411598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab04aed2b3e9c05ea20dae1eef945e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6c0ef1f18e41de98b69ecd69bc56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e80864002dca86b60df825db560dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb402ea98a509eeb89ada356542933102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d97f0fffea1cccf1cbeb89b549a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30a0d7605fd6ae1e02bab6e96cdf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a865514a4ffbba8e5e12683474983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed5c6139efb72d387787ed11cdc506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9ec7386eb3668c80e7ab760a1811107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845a70291a142c12d043debffd58b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4aa59bdc24f33b6596a957b7a44e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15848cc8559322aea7ff3dfce0196110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a972dba97568d6a143b81415d778111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4e7ecde3ea7fa7d7035a774fb665112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c17a1ecfab71b61d7457cf422ba9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d5433a4ccd2a9148bdf27009e19a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f6ecb44a6be1e8a06c559d48f8f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ec04b936fbca12929b9f7be8f914116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530aaeea4e1c11401bbdcb91e70f349117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17278513569a95527bbca3344887ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a8a5afcf949ecf4a78e77ea70da3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daabe5c831c42455a3953843037fa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad94fb6ad501bca7165bf315ba2742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785604f81b95a077c8d46265c3899c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602961b6dfe7fd8230c134436f4109d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31264b9c7109c6cce302b60acf6e970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21593f1c51e9fbf3669d83f354a1379125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3daefa9d82af30c6084e017ea6c3c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125043b8470d62d9e820e70458859c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585aa4eee1389149b4d3d4b4828b03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7664991fbd8817f662fc2d01df58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637e269f0c8a16e852e2f5818ece70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64955d71e5b5b542e77e9c7b299c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f05ce8462af18a7e7fce2964bf48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec3cab025f7319542189ace37c3bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b78143afaa0688cc8231b50fdc422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee6e7c93a6ba2ae3141df108075bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c08c4ae944f397ebaea854974906e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089a8fcd007ed689c77f88535397b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca5e4a8ab9f898c8db46bd1b3d0a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23bdf8613783db272831d48b732c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f064c0d9f66f73e7f9644c77cb8544140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ca07f1e98e90d275a74060653500141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25785bd86524798e6e701bc7c75bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320779f60350e2137163dd2173acbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab879a000c9bfc6808318ca499990144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ee1ca3a4c821b2ad807140154c65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7218a5b16bd95e0e999410dd12ee0ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a434c0c23bb6bff535f3ddf02d9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b258bcb67e67b68f9e96acbfc0684d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17722ec1d596d9a352bfbc1ae707bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152d9b9ece3d52ee1d55e1d643c00b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f6bb191b5a2b7e9a87978ce0c098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687c8f700ca6c3ea670eece1e102d35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44628cea9e34c3bfe404f37f986d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf347dbb0a9751ab4b7aa78910a9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd81654984d56e34e945539666bad7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c58e73c0b6a16c947fe2d09f0ffe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba706d71aaf93f1a9c43416e82960d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83a634d90346d98580c72b4f62d0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3560db3370ade0bd1d50101786f3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e97abbe7c992498579fcd234cdcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a74f6123c8d496f08ad9f7b88733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b46767a23ce931679ea1bb59379c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eedc8f1d1f448b2a89e71106c37ca4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5e7655770f265196bb30ac996f944164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dabf6b90350f0624116dc761e8e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f5d8e3591a9b9b5b249c2fea5e6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ddd3d9ecaf86348b295a95ca85d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e20e17837af403ecc21e841e82e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953869670d8b692c2a34971c6a9fe65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9beccf45b7b6b7f2cbeab730e95c44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282b8cbc8d086a34dd4d790aeb556be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0153eb2a994a45760f13095a9c28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeac58ff8f8ed20de51ffdd39b1feb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb709fe660042fbe27cde72572208bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911185899ae9a15ffd76f6c816c676d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e266712be4095994bc1a174ea4f3579176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648cf5ab69bb350abcc5041084aa4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e076f5150e1ab0c6754fb853d7882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122c2d4b611aa198524da6ccd255b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90a3e5d8572715f513c9e949541c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51389f70f1c88b3647cbb10ce393f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a957112cd5dade6de5c95991c0053182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500516d031c7fe17e3afb0fb973ac601183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3cd571d223871a36fa6f59ec102f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92a2a60731da15efdd499d6462383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092e5d9b4e208fde5583a423aceaf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27cb71d0438886fe68fbd8f2dba39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7cde860cf002ae8cf0f905b7d49d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378c7b600220312c45b5be8919cbf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6f44f9878145a4ae46fe4867ac4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7904d5627dcf9da2890fc3a86db9db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6220938c47f0516f061d3d66fa6667192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56dfd0e26bdf26e1e81175387f092193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61999730ab5e87bd120a219b96685a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe19ff80396ead9a23772ac90caee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9062d8e4225ba639231fa9fe34883f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075128ff4dc98928ed9be154f2169893197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ce0738265c175d453c9e0ba36bbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b925e48097ab13eca57bb7e0402694199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c477e725a1e83c4fd6a51bcb9d877200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9b0c8a52b1a8b8a243b200c17c9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2f30d24cb9a28723e2e9a5457d72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f55a10290f05b13e51773f21dda2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b89c23d03fd473e246c6cfccfcfc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5785106f24525dd53ca7e28f192b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c89f78641c44702f2f97f6d8f116e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249dd94597b4150de5fa36b7e5b229207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3ae0c0e2ae1b041df0b17835c33d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3064ebd6704c5a0ee94bf6aba4c87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f817059fc43ec8bfd3e8433c54b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718eedc87225d3735c4212902fd1a7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a529e520d6edd2ae16ad47ca9e0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a951915072ddf07eede3806171a3df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73bd3fcf878c09e87173bb62e177ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc7fa191232542a03434aab12b7982215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147e34ff239d4597b3ca42f576f3d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379857d5d71cb11b57f99899af6e956217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c896b32753885839228fa837cbb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a2f126f0d14a8ba538fff1b82ed9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad57fe91d4a9f4d9a004207b5482c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a821b981353fadb5264cb3df5e717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16e5a3a6827f59049cc1209f7f04f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5208223217ef31ef015d04ba67fc37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90092d8292b47bfce41ecad0bf1542b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97ff01c99208df7364212d7e1277d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04a990b90880c7ca52cd8a56d6b72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b64ef548a035ee7235552c9a2cd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6fe3a522e90af7318d838eecbd866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd36cf17d2f73c4b331b3a6350d2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399cb2e345d0b3ca84a286de220e2ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ff9b873488e31df023f4ad49c6ca2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191b57388a85acb8b2630d639a8776f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb3e9e9efe032252a8777bccf12940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d9cbf333f3554620634564a753ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39afba3f09bde629d48c67f815c5ade235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d128b8e7bdb98570a2ea9dd4d88a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c201cbdd2d5616df6f24cc963aac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264425af3ea1002a917aba244d581d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66461e61be0de251a0bbe78bbead545239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2475b2f551dfd49be4b9d232b4a326240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201e8b3cb61b2cbb5a3d64a6ef6314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49c331317f94ce8c2eab3e3130fd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9af4160c1e39831fa8a3ac79656aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f19437b4bf50c25c180bc9a08c911244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f2354da922402ac2bb2ef3acc5d6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e6c56695c231f5c96072aa1be5a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a7c7683423bd24d7f11713bb78331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8e6ed6f109bb494278f0a89bd316248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a59b644e7a228397360da33deadf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4155f589a3c1d9b4c30327a4fda390250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3b6fdf67941531d0d9c23da59a97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ba592d235adf015477c7ca16a858252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489dfd864b3936ac53362330f5c0e08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be420f9a6c94ff0dee1ad2f1b8bc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f13c6b80734c3decc20d0b75118b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961314d656888410d135471857aa31af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85f0f192d24ebf50645531ef65dee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653824ef85e72d194fd2a4f063a9e1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e6022d24c2dda4720d250a8b1096259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ccd88f86dd9cd74d448345e488c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f27642334b866d69d61b1c2e80619261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbaeb6bad02c39ee6e1b654471aaa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0c0111be72d935aa920ac12838d79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94e2aff66bc8f7c0bec4f8b5b7e7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c019f6d4ac1c4306978803632239265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d16fc2442927272b4f4100b86e61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa2c45a8ff3e5ba54b4e3e4f5b048267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c809942cf5f308aba88919ceeadf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5026989592af1150d8606b0e8009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0049bf8e05c6c532dfe465e555f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642223fc47c7cac2abca039aa19ebf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07fec482d804476fff56d5ace2174272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689bbb8f8fbda6e7186f8981234bd80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ad8d3c8da4b35cc11cedbbc36c6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd2647e90968cd8369a6ea8747bdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a43b052357c49f623266a0b87054276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2f9c1e97a785bbdae8fca6de9b89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf380f9c940b02f09bd4f3e8a2038b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef702947b8ddec636e362e683158b39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231ecbf9e49cacfb7dcf246f4966254280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2435f4ae9d0c6c22cd7bbe14ce56cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e00be02c07a07d195907dfbffeb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb0ca724a71aebf21a2b328eb1564f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3b799de3de16196b467a7eb64ff87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b880eba03a0d9f05613d2858b3dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d94501c6a19cccc7bd33c06002765286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb0e31eadca5d298a7c0dbd7c5ff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0904947e3cc03bce89a8b0d838f1c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7afae0c69676e48c93adb0350526de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c30adea126ac4741787330d70487f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287e785111c73d1a8a95ee53b877573291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b075df06a470c4fa8baf46f7ebcff89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df221a760dab5a7668467d3079feac1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7a343bf3caf19df18fafc0c016ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b29491536dd6b2457a2840bf58e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb5799b91b028f776dbbd60b8d722296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84eec0b32e16f7ed07f59ef4f52516297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7d77d25502f72f79a5f1fb6bc9bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eedda37e44c50887618492fa751c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd408a9922bba94ebae5a53a4cb816f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd3458715e64eb7d5985aaa1b5cc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727aef1d0231e86e36e0936ae9296c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df51d17f87b46f3bfd8389e0d13f343303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd8438d41646610504e0a0baeaa23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7b9a0dff8a5114fd57e33d2334f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbae6af890269e763ca7935929b0ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e6ca98ebbe753dd2a5e0bf0542f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0a7f7194d9cea50c58713dccf164308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535a9d95425ca093b5b91d8eed4140309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fdf0ecc5969fd1df71bfd6e7be030310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817822709d0870b6b331fb7730396c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977893d445c408287fdcfa53f8453c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013f6cda6a70d960f530d6216422b07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab42e1a22f39420f5d97088f567691314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d717c27113f424f9273fc117b2cef4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87127e6f869711fb2ce2737cc0a4e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1433fc6d035e42c31c4f1980dc7c40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca4dc8572787ace71453ef76b1640318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd800b8e6d70363881b75bc7271ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a2cb8171cee677bce82feb5cbcbcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289381afedc2b6f280226dbfd2cb19e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af81ca31116fe33b3e02edcf5d996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2bd3b2c181d3d52000b8d020b2eba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7e38370c9fa8ea1ff49e638a6796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d97ebf05feeadbc9e1c99b1d6be6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88de04e59530ae606812ea8ca22d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca007c35fa5692da74f2b2fa9a6a50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fbe09b4047c8cf245a7f1b933683328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9101be67673616323e396c5775136c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c526a0a1ff93319d4895c6b84621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324a6a3935732b6d6c43f5df0709de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b110856c88ee39a2ad5740a739aeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4060dcc52b5a3e5edcebb7f61af1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f07cc0dae4da2d498f6ce8322a9e55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d7616a07194bc808c8a0a6bc71ec6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3564975da720973560539a2f7a8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f680e21e5e30dcc38a63377d6f16d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfbf561958e615b1e10891e1397f2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c43ffb8a13bbbfdea1e21557f64f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449df2b4a60fe51a83d1226b44ba1cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239960cca9e174b3ed483a59cf14e7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653137551bae96c8df24891d75c37e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650830bfdd8c712f8578de3c5daa983d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395962095a6ebbfed7eee961bf4279e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587cf5df8c1119f06b0569ecf38f49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e109b6e1ae05d7c164cf61d6aa29d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52afc178a17c8692d9a825d6e394e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09233557e0797bb2bbceaa7489cee78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e188830e867b958c32c7aadf535e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa664067b4f7b3e95d28401a7cfb01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529e9078040d460882ac3a2faa13fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75017b62544434e3715eb4d675527a47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e40d7b1a657a1466297e327f49597353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5817c936e1eb1699de40e0701db521354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b5c753733c85368a635ed54f0fe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18c7f95c80c18427988dcd30cc6a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b85a7422fc8ac1c544da0a77f3da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacaac1e974f6aff6444cf2d0f6671f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeaf9be779f911d9ed5a6da296bdb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eedace39bd314b878118f0fe02ee8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78aad88bf362b318160c50ce912e3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae9b87112b32bcf9d71540965dc71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b804ce0bf01b1d16cc403ee91d65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b653cad6fe2eb1967c4f7bf93fad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7071cde2d80fc14f44d35582301e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716caf9bfd12ff74d1e58c021849624366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04129b68b27cd283e5d233b7728eeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951eb57b8f7b3ff3bc628207e8681ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216160eec97f3c214b033b898769aada369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d1fc422bb7a75be28ed223043f9d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762614b3e2f47b87f1d7b5ff8790f3c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdd9dfece54b19f706aca7ffe6d83a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c945bab2f3155988e80c438e6b0c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf8c02f8dacc66541e986b393e3c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff47d7c9f179a1ac233f2521a73f2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9696db5d68f77b747302f8b308b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9b0fb91abd3d3a2e7b6d6d6140d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca2e3612092f7e79387707b0db0d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01590670891662bbaa3e8b7b3f7b80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0489cac2cbeb32914f084e6399407d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44ada88d5e61b42753b1a99411197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c5b4d58e417ed2cb09f1daef9a01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fca228f020d96f0357c4d8713b6a51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a35d0573b245b3d7bae9061e630c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60f543cb9ef56203eb67f480fef7e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a0ffca247814497e308fdb06584e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c509233942ff576780312d5b8e269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1919777c553f80f2d967e5f184073d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9dd5df48024e050051adcbe32ae76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02dc6bf805db569d1a19278c3c94f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b249a7e3ad9a9f49b1b6a79134d1b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3292d147cf3b34b49869a7ea6cbaf62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1eceb40d452ddd1d483ddae082f0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8d8327ce8fc10caef5930b10dfc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07132480cc2615944497aab8698e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916cf09931c42e3f1c378eaec68ce9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716917e7557d60ee9784d858518822397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036532eaefcf4278a50ff3be853e0e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33151c56f428da3c3f61bb93ba345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a4a1ebd775418ea7da8b8878129be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca4d38e68c72c0d34214c133a30d81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040caa12803432709c7890e2a838a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7435211747659e562ef71a22c3276403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b47345dff4a7105530f0ad61058766404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01bcaa71e7b27356a61c166a5b9cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569345760d72314805cbec3b87b957d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d6fa6b68bcd285ce09a10deb408b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deacb6ef55c9af6036e7cfda9d504b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce9a5839766c67f75eb514eeffe2b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfa27188f2078ea508646ac303bee4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc606b4ada94b1171e5ec3ec2a9db2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a08bd52e38f98d61f251889921328412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ab6775607952cbf43eee58caef95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc5c09c00c3d6580778ab86eb27d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca314ccd7da2bf90eb23beaa3c03256c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c54dcaa75132002238708759c485a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e323d489d3fc3910fb7d81010490417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0dcaadf32f306cbd2a55fd050842418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371419d4ea041f7cfe00692aa0edec43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c5de02b6e1410bc6e75969b0161e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7361e88875de83d9c09b2eff89f223421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134432d5c89eba0e8a838aa1989de73e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c83c00a5b961caefddd8a4448852423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2558f5e55d647fbf3b63cbd54ba6cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de10dbf5634051b092bce9f1bc49e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56192ce8a2bc0e0b4fb6182fc2bb53c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6efd4ef1f0244d0755ddb0a07f7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59570abbddb837df28fa3eedcfc9597428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b859b96418833fcad24457974f74d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045295393b0a1269e27267eb4c95db2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec59ae1bc77577f19af41c0c9602838431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aab9ac51c8d075cdb60d512031e9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5b847fe4224d28eaefef7ab28bc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca0d17ff458b666bf963ee4699c5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf60c06961e5ad2993af208b2cf1dbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567b8724d2d72f82d2d7e904b348c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503ddf5b8492176987dcf5aff30267437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cdbb6fee14fb934503473db645485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f47c4a3eb09b7fff2748a15550e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23651585482a4bd9f40569bdd9a1a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1256f08ed7afdd553ae2bea2d79bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abf3e12b8a04c7eb776198a2eeb339442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c166edd260e9d9eee21c32ef7b22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637319b6591a618817f0806e2c0395a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312a6acde08c45bf86f5540ad800f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ca76485ac642661703190976a4bc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5e5c0996324b24a4dc3de402ed44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebcf18479c7ed56c5daf14f8a66da1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05c446fc95e591c49c70ccff1fee6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db204f5c4d88b9ed55ec488f40c5a34a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e9d31fbc190d99806163dc83c16a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab4c43c566545c05dd90c56c89b12a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8775baef44624fb20f1819d110882b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52a844f1d445026adf23e71813db3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca143c24b0efc45ebddb026b0f1d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4278e146ff437abe4ded54f8e805c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e36e3c2187a2ed856291642eb034457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d75c032f38547756d0ca0fd1e730ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bad9f3e9afecbda06dc839b21f04b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26badc1bc8ef22f41481101436508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de6a752a4633be4a179e786ce9eaf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1bd1c7e464802f441155dec43201b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a61923de4b1f81685b798006500489463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c0d0d5453eb289d70a6c6d09fa584464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef629c2c83a4653d5a00707960bd8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d4906e66bdd0598fecf346da0518c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609a8b301c3875c1670f7a00b3cd68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c01b6b5e35534ab16db3ddba91623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e12f95717a6e28cdb1303981a3b5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ebefbcd27599f011d0a2e9527eab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac48e287c004b9e59077679ff96c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec9c1087d7fd6e864f5e2810ca7bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac457c49c122497c9c0458923ef21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6e68cf9a292a0c4668c685d45591474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b75d1f5db0cbacd6d082c320ab4916475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6396c2711f0fc12f647231d1ad64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4cd864240d35cfacdcc78398f199e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c5a8cb461bcb12b93baf98576bb04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8ecfafc578d09c9c491c6606b0cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c47836299953293fb348f12780986b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e5b7695b245e482e0fd04a307969481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ba19779d6b1151c782c4b240fabf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f668c506c31d288a9071872702e56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33a04d8969c171cc7ad83bc8f9c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212ce975394c2d0eba4b904cbe455b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4546bd77edb575e5b15c64b8ab85bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94dec847a699e657987bc693fd03b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89644ac4e6da59441a8e1d98094205b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52801f7f1efc094a3cd13d2a5030b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304432e5b2fc458b117536b0bcf5b851490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af12f82b4bf9673d0eb36937382607491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bff1ce5313e58e6ca1c35c1adb0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2669c13e4828be5d694f207503ad60c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978145efd27a6133461b6f795061a54e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81bfb24193fdb21ad572f2af69a3cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05062a5c053d7c84b286b99bd64859fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aaa4f7031bb07fbc16fc9333f4ec3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816de182ce74134c38542e0aaac26b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8382fb707b7eaa13460297a2c6b61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d147f9dc47bef010d5579dd73525dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e01a6842888e346e1ba45460ca6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f4964e19e01adef8605c2e1d0ac1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3996ee6f63c1d26a6ae99cd22afe3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8deef2acb41d48362aa59f3b62cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4552a1f7841173a06d8d59b2534e30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26046be6bcf3cefdebd804a93c47f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc42e7e3f0da2f4c5c4b8b2cf0ab0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa418bd784e2d85163e1d2b46507269508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e0a5da16029c8c9f1ca550a60012509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7772e421a1e7143b819e9563f6a0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46e8b5758c5fd7792d5999f912bc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016bd49af53df0a94d06df98a1833d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ccd20b74782f2a42c7cb37f0ac6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0f8056e41fa1294760061a2a3869514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee09ab05e45874f15309f6ebf4e44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdee7cad117414695aa16869b61f6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7da2438f2215f145afab1428f4265e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a1e9948bd30a9eebe58c7e78dd725518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc11ce25ecf30f4d00a50652b70cb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f12c358eb7648978a5bb043e9617520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794dd0febcd5ec273cfc6eef146ce2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e144e0b087ec823c239f1adf9259e44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f4bb729b6bc9a8b1e28c29160a49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909671eeaab16fb319019c3f8fa395524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c428fddc3965c340d5cb08da6f8887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702eab353b8f02b5c77dfa057a131d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c01fbc9f10bbd05da2b7c7c3209e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54217348eaf2dfa95876f0119c509528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534a8cf27748f7218874225bfa3cff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee0dfc432cf2837ba1421659e73c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef40129e1d44804b9c48c1fb5c1da5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd2d6e86fbf11e70ebb0a2991f9fe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b2905c8ef94c669f169045bd9627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884a6ef52a1bfdf8d6f19a9d6c887b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389cf10608babca153137f40eee8857535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc94803ccf836da66f2c9d377c8700536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0a3fdca016e7a76a325c3e0341fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba00f99369699f2e5155c0eba4fd7bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d121a0b69ef5a59227ae03b10d783e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234c356dea577b46167d19a187f2d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0516e4ca4c2261557308d87159b10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f8ee4ca32744f7c1b008aa63f427542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83fa98aa1edbc9c80aa0253c795985543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e555969a8be9f0117cc915204c25ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fcd8f3cea1b4011a249ae78e3789d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843a1814765a289fb8fb8a85743618546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e82b27d6f8bc37b27a707843ebd0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf872f238601f9dd4fd0ebb3ef51d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd22e14079d1865d5ca4d1f4408d6f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff914dfe470b6f9ae2efa3344e5e4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa546dfc79357b1d706eb7882d311c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97856277aa721b691ff536e29f292f66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad25d3357e9624d1ce61b65ed78964553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d15e5ab1bfe4795f58d5c5a74f04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d502a8488f5d8a9dfbd8febd17ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f306669553abdc957751ec26e9478556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c0184347df6211ca9a80713e4f67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056888985025b2c52aa3b44646e5be88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92dd9e3b02ec4ba3880283fdb94506559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f82566527f2da7ac9de1a92b07ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78544a221289d07b85f1a5a1fd195fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d4d1a88e16e349d794be408bb73f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d4fe7d3f4388ef21f8040818e3f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a19d4b9ffd2740c72bea2b6d1dfa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93346f528cbac27b197676bf8665c0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef85fb4d66fc4888aa44ea6d06196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e82de96e9a640a1c4d2702a4b3afe5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4805973c4633e06b4d20c9196510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3fd5ab2bc63a076cf65bb399ed24c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0597eeb7d80591e7768f4a12324933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce2cf34123cc21776aa4f26113a52c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86712051a4a051c86d48867ea6b2a9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508d25498f2d4b82fad58519998d30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c695aaf5756fb3f74da3c322c31a5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b14372895040ea484552763db4590575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728e71c91336d48508ef3cd8ff139e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5696b79b3486772b8508994676de14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d06f9d52d2422dd3e7293b133b04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7633a4883c81b6c9e0e2d73641a8e24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7bfafb8e756a857f651b151a66ad3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb8a47e4197aecc6024c7f9cacb4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b9eaeeaefec238dac26481ac922a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae857903481caaba30c6fec1bfc457583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ad9b94159a3ee44ddb5970c389d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467746db9ad8d207cc0424f6030502f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea0649b67235cae3a8c68d0e91791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1bb1034b308207baead81ba0ebdb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b986940672ab3788764765ea8c072c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9db08b67bbad6c8ea332ae13f6018589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab32444af609e835c502d56403e76f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdde0c53eab472be6cd4b0ea4c7831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399477044c8769b902908829bb417f3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcdf5b9ddc6ed83598653e857dd3c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380770abc8130aac3e4932fc61c29c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f69fb2d56cc8b1d7faeeec9b4587c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d12942b12fd61f4f955f711cbc51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef624d39e63d01f50e45065cbda15f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d5e56a64a230108405720d82b9d9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dc030d0956133d3d5f0a4cd4ef8cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8164ac364a3c4147de8e3ab84497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0fe833d011a7e398acdd2010fd31e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d79c67e548aebd24e78ca6a37af1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f4512d31108286847268893fff5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec5cb592d598d8203b7059e103dca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2bdf39ad5ce82549467873580ea2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ff411d8808dc4fd308c56b8b3e3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a564de4c073e087e192683e3877f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd43c2e29f500ee20118fb88857dc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127581dd6ae3e7c68f247f19551c62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b02fa6af6a976816f2ec1b4e4ff1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186d2a41fd3842156faa4cc2be529f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e942746bc55c257d2346048afcda2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9731b6da763ccef89b43c76d2f8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5db086ee93cf19b001fa8680ae16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a0f7b37d9855ab3b2239cf9df2b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea30ebf3fe2bbe787fcdbae516004ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0199169caa081e3eb661c1207a8647617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38e84e25fddd7660c0570ce18c6eab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e48a46e559029a422e27fdd4f017619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63ef845d0fe9e4c6ba853b5e19a59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01b135e81cbbb68292a61135129387621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870631f4c33756ec460f6fd1927dff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847101adf94e0222f6c06fdb8b6e735c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51764b1bf9ba9c3bbba360b3eaf604c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841665165042bae9fd324c61267cf8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4720e0e754deb188d35026a3a359626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940704140be46c0609c24aa21283515627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764199eba069e110504a6ab5b7ff248628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c2388f5c2a3d19895b39662404551629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5c87a492cc4b130a39bc7dbfc977630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0de37a5b93d17c8dc1173bd5d754e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb6ac90f86b4fdc1eb736f40d20bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5839891551def840baf1526b6da78d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f72b55b1b00f0d706651bb27432d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40754cbdb0328b6eae862d7a2f2a63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01de77b77c371f9d11959cd7ae8658636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792e5ef88dad39679ddc0dc8c315a34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c34fd052e2d6268d9e271988ff8fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea5dc898cab9aef8107b9971425e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd096eccfe0e39ea5ee7a2f6bbe4f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb10f213afd3c638cb608082da8511641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b6fdf2cd8a9aac26255186f51490642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b547641589b644e936b73c1bce58d7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028702c0002aebbc95b2fb2f8412d630644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440542d404aac5f1a1cad053ab560c04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c91ee5749bc5b9de4be4b5338061bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ebb267e22a1556aee04a5936a1023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a36070400c9ca747eac53a671c9e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f193051ce224de67da325e29c7cfb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68890746bc6e87123b2b87eb4d853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f2770efaededc730deae846a6242651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916f53f6943b76c8dbb1aa1f4eb2db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe23eab75714632b2a68f9942d1250653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac7d3df194bfe5806da995ab69390654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ee370f2597d2a5bc0e408177270c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68391ccf5b54c4b80fce9a32ff926f33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1920871eb8d0ad09953a56414bfadc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd018c705f3a147c1259daabb0ce9bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15356ce793cd305788de26d9bf8621659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c546db870742f0d78caca4f607bfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a4f283a5ee214472f21ce0a3d564661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499877278d32a1d9890fb42fe50535a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c3cf85ce6d9b3ce4e09376b34becc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139f73dbb9de29f1e5fc98d1cf230d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2d117d9570913d984bd5ff14a990665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d9b2416f51663585a9defdb6efcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b985358f6a540e5dd18e73190585cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90826e1fdef17c61c8c9d08d7078a0d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc926d7ec4e24b20ab4e6daacf98d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892aceeca7e571ebb6f43896fd1412e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f49b7148d37004f1cf4c04f5818e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182bcac6acb12e2b8ac3b998daf3d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb425be4efcc8f72d3007047eebe176673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a42bf87c54f4e35d44f5cd648f02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59773f8f37e52c403da051eda9b4819675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b898abaaf2ec16c6a05a13e2fe08e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5943f2676a4ca61483284c1bfb72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0c088466b22a824735e5bd215dde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6948032a9de13abbc67f55f0bba10b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f0b7086829641d598c1c839d0786680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf804be744eab65506dfee8c506f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c65587e33b01bd678c605cbb31329682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066da91fb5ccc2d13964904a942d090683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6478286807680b292ec03a03543b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f031070b64a3b4bf8d3784fa5bd6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8e392a38c06177b4464986d36cc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b922c239bcf057fc840b31d400b73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a159f97b72de84a1292c52edc89c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82708b445faa067622c1b42f01ca7b70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2396e5b83879218255d019d8f3635a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52c96e942edfed00aca6a9e876d31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaff0d05ee08883dd6a036cc84f08f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7770117bf045c9a08fbcd79a17e5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b03623d44c95de83878a3da548a67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af32f2b6828d092c09a01e3fdba1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184de9b3d74d8af068a57cc8cdf09bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec68d103d0bbb9687541b5dd30ef54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec460656f3d5a364f1605c720a3d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6366dbc171ee58619556ec50b2a8f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c14a8175d1fbbc9f77aec1d530a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ef3d0f636c60e990b80b363a78fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09117930d8bbbe29f15dd19c7d829702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5bdc80f4bb6207c3a07002cec3eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ade4ee064b8275b7785458bbfe83b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c18d5e963e6e083c61d7d3a6675f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973295360c293d2c1f8e1eabd000d20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf636f72c65ed2384031827120445c9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46e223e4b802a6fe589063e2a3ea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67190bd24fc5d18e2f0ff3c848505c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404328dba73ea3bd92e4cddacd77dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a738fd7c7c9cf9971949290478d0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b1a2edc8f7f917c0fa58a89812daf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c081a798e387c21f9b9f6925bcdc44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c98e5e209a1cc7ab461b8ea0ada8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75e76557a4aaf14434a5e0a5de4f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c82715328c7a5c2c7269fdeedaca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539e88cdfa0d120b79567d45e7c2f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15ec99e3a63cbee061216bc7031695718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1d3b1969069569dfbcf5412aaa29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a58a84df3fab96f9929305a4c6ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f29baca2ddb887abc96cfddb9002e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f694652e9c8ee294b4478ca9b0c73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0093d2fcf5401a8315292f0f106fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51472ba7618c1d60faebb3f3a2c0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb82b6cd39ba24ba69901087b32c1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b2b69395f290278a84615111c8edc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fdec9878d45d3d54bfc392bf089df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadda21398de132ff8f3da4bd7165c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ce0d6e80996fc3b270bacab55956729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e97157728d11d230938c27f43a3cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69417fbd157aa0b2c6d49043bdc4419731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426dd409ecf1862bba1a5582df0bd57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca86ad5bbbdb35539170f970055e0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c303163182acf21609acad56bd6e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc01368fa8394196eb14b121939089735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf652fbfa08e844088142e8e2488b3a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de97b70ab2352181030d1a1e0d272737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69ac4a2afc7c1ed45a07008aa516c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07ffb8b0d85600efeff99d45f57612739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126df9ffa37f8248a40ce7ffcc73f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef7fdff0f52e0b425890ab6dae5e85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff37898e432e2e9be491c3bf08aa47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b6501223ab5a55a4a78a4c1376fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928b9cfaf09748bdb6e3830087f882744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c44fcdc0c67d1ef677f3d562aad2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a2f6894ecc193674fb2b9af681df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54419b3232b3c5d0a44a81ca20ce89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f44a4fbfbba33b3bc0fc1c2ace88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d4851678723862f5adb9062e5225749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21ff93b83cb7edbb50873b1e6a9e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d5c28db5789a979eb2f524097c58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5cb743d361a5075f7be60b92b740b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf0236e9ca3994e6d8da104106432e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e8a63c52745ee6f9e099bb2e0e5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a0c7c859ce8ccca7d4176b9833df5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f34c30e0d32867437291ca7e36953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7effa62e0f8b17530015b95c7bb10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446858035fe21220fc6bc1f53ad1cff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b83b5e8461ba0531037911e22dfc1c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a32ef756fddded6d4d995a7fe9f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676242802b70ca6b4339fa29f517ba7d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a81e4f1a82269c856db836040333762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dcb2d1d87a231e405430128443cd0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949aabbc22ec68821fd8a8c632fd92d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f44bf9d515cad8dd02977b956ed0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57287cabad741c220d1c2ebb67623e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa3ff9acceb16539bb973e87da109767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>