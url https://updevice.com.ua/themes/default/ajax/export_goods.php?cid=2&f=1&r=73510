--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8371a7e5b33b785372f1dc1966724321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6695e85296f2c78a40c7b2b0e9cbfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb8b57255d3e3061ca06eeef8006163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f37aca7a678fa44219452c72d2114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fe961656dcf9d086767f4b33171145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa6c9aa15bfd6a4c17cd6b074be6df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6523daee0a96a670fdc1793fe842e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b67c8b14d56fda28f49b80840b717b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0d69316afc96d06a66cfd5b2e0ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349285d233494e45c68b63df257524510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393ef45fae486ed09aaff47971161e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd79960a30672f5b24e638dc9151b9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee95ef8b2ba9918c45a692284445d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992dc466bc5d490dbe59221845b88c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f4646bee2c45e821ef0fc679dc7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852c947b33b4cfd54c513fd1f1efeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1855e6de81df53d609584141557717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c231fcf4dcb992b4e6062ae253b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d28621ade4f5295d0adb90bd67e07319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41f53f2df6d1dab76e4f93cbb3ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ff5cbaa3a3ccff0790f2dbc6e3ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647edc7f2e0b0f5e4aff2300e882e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4d1719995c71aa130ae066defcf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234415410eb883bf397e9353ef9ca424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac63e281f8a2f652b50e67f055998c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e519b00e3548e6ad61361c79316c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c52c9203eeb4212de0a108227ceb1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f506c3a7a02c32fec19f17398b5a5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb164eea52e5a294e90b0522a45ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fee48b43089efbefcddc73472a7fbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f94df3afc80205e403a0c3d6a17331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17115ca2b4c376424ddbb957b08f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5257855ead8e3ba0a7ac3f52f031fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca78bf39512b67c5c6c5a7b598ba2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1829171cd414f1ef10e568ff010b57635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b252542b96556a3eea526be41c09b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a22c48892f760496572e8132d8b3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18fd874456ce32362e9f715f51e3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11edcd08aef7d8fb58eb07afd637fbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a7a96d707c51f029afe8c3097ddcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d687b5af53532925a855a9690b0e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b27af2f2cc85d9234f8c74892c0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8347202467b9725e75c248bc76775243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aca07e588675a1e05e0490dada10144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54a54817bda639160da5a7216f3c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79fa5629dc1206f674d1b5e60785046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749c0be32cf9298c89ddfe761130cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bedebbddd96fa490776d29f61628948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974bb26ff16771250c6c814c965259d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd31705f6b88c954cfb20a003305350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff9195fc2e986681fa14abecea066451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97cdf710b9b1dbb9bcb7f5df25a9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fdf286fc04ebd4701f64dc8372db453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5bb9c765b291948eafc85ae4d93954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ff664673d949a1c67c50188c571555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff9ea25610cc6289f2230bdcba1dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e540b012cec871d336cde090c59057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d928f05db6f61afc849e4b3784fb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e75fd8d7e4eeffc568d566dd2c0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a70b1a49b844d9b9926df5bd5b8fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa559aab4c814e877d1837ddb7cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc48c1fff6a55f3217c5472d69c44462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73654c1e02d75f4b41fe4c5332b6f2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437a609568269d9640c8590f3f042c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a837fbda5d4d0e8c9655d50df234ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e2bf5a321b62837f8eecb0df7b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98070f40cfb04fa2d8bd04de427247c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb7a165e767dd6a568fb2a21f24ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b650ccd87c92f75f1548efc2cb0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c636c8873a86649256ffba4814936070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea43d3811a106c5424c62f7fbe8070771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d812aa75227d53e6ff98edddf99efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd079719e1621e91f11896c3c64e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fae19d8bb82319c5f99baec826e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b69c8aa9c8800b75d6a23c9371bc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8135f66aada7cd93f087ae9ef8fe676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f895d2dc5334a50dc26f6423593fb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fbfa986a0fbf4a52a0e0177288c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ec0ab31c363636015be04a4357be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f716ef0eacdc0b3f967d70d41ae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719b0b29604a19113fa4d2c743cf3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162bf915c3cf495041dcc5756eaabc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e98c3e702e71ec8c7672e69b5c5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f310aaa95f5db71503ad8b3a25c8c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e60d57638a8cefb65f6d2839f7a01185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc3d27275c10cecaf9e4b222343f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93e96fa1be8d0cfd687c9a55f53d8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75f055f86bd260489b9a94064984188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec101881a7d8ac234713c3a5c20b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbcd1f07d33cefed8b16e9d3f299d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e1720b43e64ab6bd3c87670e4323e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2324671b556d0455c3dc016f317b8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2e9da5e5d5909e3674515b8b21c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde0fc56f2ef651b7256292e5b308994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53f6ef2953be747498ffce208743295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196201454b7a071800a79f14abff64e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406151cb72514602dbfa49c34b231d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7939eef4ba89aa13eefa622f2b1b1f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a28a39e6fb2318ca06cca01e0886d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d00a7751edd455a5f3407246426fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a69e387a4364b708749f2af5def3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c7b3a81524ee5aa494d6251429f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e88d34f1c5daf35dd258937e04ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdef06ce0f6d8067a0ae0c68541c1a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef74066068a45a0b967557fc52f5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7fd3cc8d77323904084f9e091c921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388eed917b43c01b9aa8fa697064374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e12401d46722aa41dd3ef318c5b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049182e262c9f9249963c9183c42e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615882e0f8e3b0be7fe787afe48472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac54d14e3b5b63119a3b242dc8bca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34ea7a8508ebec87889aa38fdf250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad456ec48cd03949aaa6209c61b37b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0887f4f51ff49ea99076b430bd93db1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b2c35d6ed8d90a91ce9d8ee5ccae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa567bfab6011638ff9c2f7c738402c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e07dd2f34d62c3b0fe1f55185355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af957781fddf14f2026286360f7716e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637d05831b345aa2aa21784835ebddf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207c13767a01762c9260332e108614120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f2c4101881970f81fc4c621f76c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618c8301f58f1435434ec63748e4ab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552d4a254d8a36e1a1a0f8f738b1e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e49d30d32183e3e9522b4693d8531124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29996fc9e3f85c2ed026f19bd90f37b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae294a02bbae820e817e3b451bc5e0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a996e7bb5e8e6aedb2975387ff8525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5a76cb1b60bcf319171f53327c970128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2373e513e2b351f8ce2140838bea55c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aa0bb5bc102d9f0f685bbe2df9a83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03bcd077ba2f70e07e4dae7a88c0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5fd2b6ea6f6e5d516b4e8b304733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d76f774c073be6fbf22a815a318b2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146f639753ae445c1ed8e718a07590134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3f8067319ccc58e64f64772129ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa153216e0452947f4e9a0595d10b33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bdecf48bb7f44a08fb4d3ae2f144137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f979c06227f93a78d7a23f53258103138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8e50ebc657cc3cb761c08a195653139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1dc615057ad5058787bfb7db6aee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272db10b1649a3e09990150285e4f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa95e8ba009320adad08e75886a44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea9a917647900424e7a0f58ec4639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c65df577f4b0db3bb3747b6cb703144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5792f600181d318a042d88a3ea14d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d9c0b763b259443ad5ede3f67b871146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989271ba4a4517b87f35098a34a2da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fad70000f806843278801b23cb15c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3fb9891e8031d2c54667161c662b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055f5e6b165e2307964eb554b92d6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629dfe232c5fb911952ec9bbf3430eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668127d41312d70fc27972e583b4e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0553937ee199354052cdb8b72a281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56719324e21699862591b97920b3453154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d2f854c2c76ede902b5a1f4d4c7e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68a6367eee542be9373209d73b2b3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b2984f40b3ffbbb5149c9010ff378157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914e8738516113beab801fdb5bd9d31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbba3a55d6722e2ea02e5d0c3bd19a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b237483229fe77d365b148f262f6d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935ee08c8450d0c364a0fcbf3589da1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7491f510943790efbcc24a2935346162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba31724d5cc5e1ab3bc9851eca4ed30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3907ca1b8f6c30b61945b596dad9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255d7223c1d0903a434b07fcbfbba2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c07ba5de355c25c67da6cf93247cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638425e928f2b8a42c01e3ae36814fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420d2dfe259a74ef0da9514dbd3fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac457762c612b06e21bee49eb9d87a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd658ae9f0eac5cb1dec073e1465f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24515ee984cd89bd4c3e550945815a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb54f5177e6a7e653543f00709a628172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845970237414425d9fe3af5219100bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00a2ead397575bcbee041e703e756174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480943a1d3aa036efceea89d46e2f25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e0957ddcf65000458c5bdf150cb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32990769bce9718611bec06e9d714a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921953aaee37659edbebf363e8eea357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa917920e2cb68d2204bbb6338ff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c35f9256c0afd4df1842f85df47d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe415e7ff72dac9fb235fed9fa777f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce0e3a56611fb4e751623d17e6d35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b4ea4960d7ce656eaf3465c2186ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eda54ab17313da24603d4b243d983184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fdb1b5b20efd8fa5eec6ee422b232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61885309bf398d328a526c60a0bbb51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd735e1e60a814c2d004d3436fd86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417acf975537fd7dac883460a9694a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67f3ce3239e6babaf5bf6a1cfe2eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871408f555aed0729b29431c81390fc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b215960e87fc4c2460074715ca1ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0534a2d51a803bd121c8a2513e966192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf79b856c92f6226c7a4f41e09f2aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735384227f3fe37e45c0ecd3d519df1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63c7aff495736299838f248f409dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406939500e4e4bbe1366ea8ea6800d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f7638011331846d8655606281ace197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b217c1fd06e98f95c3d9105fcb77db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b451059e142b389bfc297453d9666b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60541dc4ea4a7da990125400077534c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71678f7f6fd8cd58434fe9bca241ac4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203486205032ac2300e88d92b32779202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e546ecc2d6111f38e072804cc6057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2bdbd3d0fd62f4af52644ae5f6f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69cb800aa52d225834191277e4fb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f24ccd10ae97f73a38a9319a8e16f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e01e1533f5886fa69b86072125c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abcf5c920ba9e7776e49fc032c4f34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe054de75c873d2d5da5cb354e1f535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27df251e035694fb64d54759992a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e32d46b858fd896f63a5afd03d96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca923571fd39176daeefb4d3a294b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6c1f08f964f2d9abe540a25e9611213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc59553b59dd2d98a8c4cc8acf3540214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8850e86e686805392d5a695d6039e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e949df212c416470bbc9a0355bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4b14177a4ff156508564f56822e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f098aa8a397954498d6cc49fa5739218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4312430da454cb5dd5f76b3fceba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c8556f6b3c056819405e3ca605894220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee432e3f13bb4affa8608ac7e6cbc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1f4e4aecf9653babc270eae4e9e67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497ebe137784407bf4f495141f110a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1736f27d10461c0b01fefa8e16e04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff472e68fecac50d887988562b1e7a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4fa1083a8a8ea0a5cd353f39f23bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db90e83b36dac098d784488d0394ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d86c011b24580a16d16ed485dc2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37062ecfc5e93293cf098d1a67144229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836f2a02a605b346caa01caee500fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb202359c303d23380f0db813cdd7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687b4275f6d5fb1df8f22c7922128a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1272694c74ec056fbbe1382f714c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5cc4b6b4712f904e2ecad0ce1b97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be2ec4b0c52570b238ed0ea40ef9e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8df2a2f9d84d3088d627b43664db2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885606411a8d085c50b69ff794808556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae27bc33d3f298d827632ac8ce711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a73dac5541ad84284e1c489d98e8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac4ab65e8480fd3a3c74b872d94c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3adcd62de148a95d18355b6fd234fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205f92ebc05120aefba78f7ef19ee7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa11969d70bf6e5b657054e80d496243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5bc5ec9b030dfe12e5451ade201e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b0df826ab8d2c01e68f784e7ef9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532eefeeee0ecf4ed2039125155c6f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04403c3f92bf525f8c1594c7f4d7e00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc60149019b355bdbf265382dab86c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f39a43dd9c21ca4572e78e15fc87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fa0b7b7ba72e28e64c2ffee0885d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f332865dedc8536dc70773d5da6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fffb71616955bc2530598e1586a6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0817879e67365aea1fb8e48ba677253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d31fa53f811a65e18c7dcee2a99f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d764647acee80716d4462dc3b5d81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722df90f64526903407a39f6fbb4f05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b74fd6b5e286e5d50bd8558a33c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43337d1dbc3b75226eb027fc1b096258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9406aa3bed901a091f0fa48451b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0f925f5a8b7d09360bba849d32611260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756bbb66b064f17e80e7d8cf0a07fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb885036442133c934f158e8c33889d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ff1023707d8b4563d3317ed32a9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee60bf0014f2b610ee5a3bf511577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa0d61425b3f7ef8cc649ca46deaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94133d8f8a39051b5113d13f28aeb98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c296d3b3eb718e22dc7362ccc04d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016e90e3ce4e316e0053a651cc49fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9038e60ec54fac572766b570f01807269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b1f756883b42dc02065c2afc75b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e450800651cb35dde3c7445e0f7b610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723e0476116bb6b69bec86b5284249272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272184df42c82775e225c0c9bab341273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458310475632fe93f26cd5c57a367f0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a530a7cede73fe099ce530886e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe1e710ac5e2bb6cd3312429fc9c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129e83f78de21e7494d9cdb7f42045277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2a4c34dde7346742986fb81e145f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384290485d46ad3a93ae8894ca81e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef4671b79d3f4d8707b49d9971740280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8104095f5c42476d4e7670191ee418281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cec5ae98ac1563c0b9daf65fe5c12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a13d6a553ec39df2e2d55f413e2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9380bb8e34f2bed400bbff8569e38d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202a763b28eaad6009f9b3aa687bb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008200e63e9d473aa1e1f9aa31850f11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2363a77ea242ee01776f5c1d5cb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7ed9aa93583bf6b1b2bf0eddccaf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbed9d0f6244b3c668dce5f8767061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c60630f08b612582b019ae55f7416b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17c598dca95c09e0b44ebf93aead5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c50abd7ae37b75299f36c330cc73c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2068a11595af57f7ebc882ee82a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa196c262837897dd38bdbd9a6663d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c05ac254b0a42186cf2e101d07668295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a499c3da80e72ae78dcaeeb38bf72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d2d01bffc5575eef6770bfb5a256297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423112f594a7bdfe7666c39625bd57a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7768e5afde8057077dc5086ed6a9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174238b5ff81a783e9d777d48938f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe99f0993b066a8cf41b22d0005dff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf71a008cb908a9b13290680bc3ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697f95b7a11004c59c47b9a289a1f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d3837e072aae3cc98b5851b1b426304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b88e97bcd378800e34334da2db98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8fb400681f09fcf33657b943a2df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae44d93d9586556b22053284ffb90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40064efc1a2faf85632f8a862a3b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f47f3b3b8f23f6823c3c8375d6c459309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef738cbfb997ec0a8ece425848f5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f655800491a8de71265374799d98a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e43472143818e094dece0fab2a541312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a347edf1924336d8b1640e81d021313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5aac44d9ba2332b6da2eb56e6f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580699a0ee2afee8e51eac75053c59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9bd8c74d4e1f6ee3f5e4cd358de78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094ba80c44549f245ff9f383f21e2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb41f72f05ec235f03fc7653d98eb46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbef7e1c3090587546777503b5d408319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fab72b502ffbb3d9cba36fd1247f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00bdc910a794780443f658acbf540c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f736aadab6647ce323313760b40725322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab87ab81f671731445b2454440852323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2694cd6bf5413f42e74330fcc0e58f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab693f9c9462499153a1d59817a598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f6f0533a7b39616320a3eb09dd61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22743bef7ea7bb5d40dd0849ae2b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257e41faaf77c6c0c289efc34b6a43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cf24bba4632feccc5db5407d3e00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503373ce3bedb10527281ce2634d4c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491dedf16cd158b8d5f92fd11df2e02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ea948c227dcb4aa12ac2cdaeab01a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e96ee0cee0897372b19aefbba0d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9cddc9576ea2ec71fb95965af8b2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2d86a1c6d790d7a5b32f23a87051335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5867666eea5b4999ee94c0f98a52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2755b5c4443fdabb278022a0eca160337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057fa3aaa9a02eea30d07213004218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee496f19e632a195ac8bb8eae70b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd859fb23de1b81bb2a67a5f0af3da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f94bab460dbdfdde10362591242b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace7da5d6fc5f806e88fd27bdfd3236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee68d8f8d84e9943fa1836de3dd30d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996eac786b0266773e008f57af5ac0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d44b0dd8b9bba80ab9d82fa40e71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70f4281658ba315f22035c448c071346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e150af9b86fb89b83eda2d201087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13726087bc02e6023d8bdc56b9730348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ce2626ff73f10f65fe9caf937b9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f11c6827bd2c964f64a9472ca58c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb0cc7b79925edae7990daf34316a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec661c59383e5a7442eba555ca033352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62c9fd51c9b123848a780d83fd167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dcd5dba49e52244cb0ede3ce9aea2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800cc4fce997492c71063acc83f35b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5bf9343612666ea6a3e29a85fe60b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050179d9e7f9464ec3f82a5317bf34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c82b55387debe80c4bfd21381053e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e05adcf44a76a180f2f177ae5e65f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775516e7d26586e37f892716c4e407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f125a48c77745986026768af62bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3571a6645d92ba136f993d4605fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8a52ca405e2c44a7a4aaa37fcea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80a72dada14d75df063b1fbbad20c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e9b9779d8086b0d5ed27a67a015c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73593a3e39b596aa86742c32a2b7b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab587c4d77016d384aa9df531681c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2689adb51285c446cff1dd2fb725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e24d7f873442570f1c8f31e0ac83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39586560fa1ff2204a9f913b7da1627370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a4fca27888b57fcd435d3c61a2aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968f864223e27a681c9f08df3df2b67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8742ae1c20ac729bd83efcc4179c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161d9c80a38fcffc2d9f770f8f9ff1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf3e0b63d8353c9e145b1c591ed09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a5a41bd9a8c1177917abc2e540aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498bcbca7844a2981bf578a9eb4f2bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3e3264a7662af01fa7e4d3ae846f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1052714c0b1c5de4d1fb7925a8169379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb530fc4a48c184e55b1f9667fb17f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe89bef0b8903fc04907475102d59c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7058008d7668e511179eb9a2b432382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f6a7d6c9675a572366c612241356e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a03ca0c82c5eed65c94183578e4ce1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa10e9e283f4310ce8790b369186f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8271b17d526065c738774bf0ef99b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f89e75a0fa1e7c70c468423546e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5285a2d1f0bce2f401f7a06b3ec3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015038bdae74db0dd1dd077ad6d51006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3c502fcfcb6fd44397399bbdd32d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0728f8cb175797ab079019ea7d9f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073b2514188036f085198a490a5d4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d641aa60e0b8fc4f3fc770fcbb4a55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977060092483d902d83cdb2a9bf377394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02c4fbd87a6bd325023e59abb20fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecda624a4f80ae5df43e0b25d3fadb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155b5da7f73059ffdf56cd724f25a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef9e5c7df02fa906cc56a719a3f52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c863f0784f01a7362344e53d2a1a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a6b258b3b17f43913f64d8659f1e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8869c9031aae068cb4bb9ca39cf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083eddcc93c15ad04b9061f34e2cf62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246e9f747fe25e47b1ece988a65187403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab5e52c9988b30658f8e94593e80d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab049b5d1eabea8e5607c2ed902f76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31325e8fc90789e7e89c711516e126406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb70bfbf07d89f7497b4c5d7a4b889d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a07c9594b79684294d55f7d98b0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8d554f654e410ab145683dec303d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7f00b844c3c45abc65eba484970d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4728ae7500b4489e6ae533a82af5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2757e0b889127acb44581f36faadf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc626aba80a264aea083ce6a94dc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83be0903109f1726a21244af9b209414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e644295660c2d770c9e9ad17cd47b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f644d5d76ed2aec53b91888235f72c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11767bee62fa6581fd1adf3af31e6cf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655173634d7dc2a464f4ad85eafe9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995537b6a145bca6e5e676625a394195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb3cfc0fe28bb530e584300642955420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6d059ed3c036f08ad06d712ad253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83293e35e74236c5327d5f8f3de31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a6e14a50457c1b1a27132ec5e0d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88712a52499eab2a1a935e932bce1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e991a8d51afbe30d14d04290694d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31034ae3ca4f40f464bc2e0aad7577b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f84cc29689664190c22a8b578223427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bb161d5e68ab84cb31b2fbaf63a3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297aa6796891b752f9236a912c08d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955993ab5f940d8541fcc1312ea3a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ebeb9957dc5b0c7bf1453f6758fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c463ab000ad5b0d803dde6257077ea5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b07ed732d07b4c31f6bac568e546433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77258ce24f09b054734003f8ec33cf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d379643147e67db1b23b7453f3ce4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52255c3a43bfbd646c6edf05d994fe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab30a9d4d16cd7a09b3bb77e4ef7e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411acb409d56b18d7a4504b6171ecd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f092c3d8c77145769fde5b305a3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66bb8378830d6714a5b4cd68e588cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026089dc51908da149b8692a76875a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3ff7d8de6af55ef95f03332e61732442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd022298ec5b9cd8c164c21ca7bf53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c02b04237701fe957238f41c08ebe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494f9dbbe3dbe15490079078e34c0f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb748ef727dd9c72b3c35b18fe7d2c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648292e08984481b53378216f977e25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505f15aa133e53e4b71b12006c2389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac92ce0f886517005a372e4d3663612449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ed0281a6eef852273fbe98ad6a60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5caf3889ae7d55cbd8fb8d9c65211451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d044651a0a4305c8d9f4c719a779f77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f0b07e817b13e8b3fe095adb09b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ebbdd834fc9d17d7206fe1d35ccf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8d424e9c5431c3c7a9a62373a750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff07bc6af0da9407c372085badd7b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33138c13f7919440799187f631d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a55d6c19f204f9965ed4565ca22902458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaffd01d4504dcad81a30fedea5f634459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee10c0527448295eb43fcf83fa56d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e52403beaf5a2ee53f865eb9b4bc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ab00cb13827632d705b293c67af7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0d6d047b7ab567130617a5f811bc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96046afc1754c14784152e0dc96f2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55c54140b09ee8032f9e30055f2ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893267c012e829510eef919048e9e42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe18896d3b8f4803dd9094bb5f37a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf246af920f40bdd751615f7ab3921468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9517c3b5153b75fee6c71eb93fa59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159fc68179837358234b03941f14958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2c6aa8835b2e04c9aef324618988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f84a9efee5b1e1d7ed19eb82c6f38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2309b9f910fbd1232e1dc9e1a882473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a45e1827006deda1b0f4f13a0aec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc711d4b1b8fa1703b9d3330500d6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4b20f0347df8a1ab2000abbbf049476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd51a4f6da1d9161b843cc9c9ba2e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3c1623945cff750ab815a88d1bab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91389862e99d2ec197c87b9a05f99bff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e4a6ed886aef216cf4a49b7107603480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe437dc7a0a7e4da51a485a4bb0655e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab46abae5ad77632e6c53511a0d2f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa136414752c71ee98cf2147170b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5664b05a009437ffbb59bf07852bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b951fefce952cbc2259e044febae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d1d3ca351ddbb71a634234ca9727486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282db231e985a338938a97e83e1f7b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527944e31e7a558af16c1bcbeb433aad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a36825633e75db045e57d3decf102489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168ee13d258b9911b22054dd5ff98d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebfe7397e5eca14b282f49aa79d235491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c431fabb81c19d3107922a77942b6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c686183a116b36c75fd4ac23178f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3d484f991b2b035a885a1fc7b1f33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9db67301208a70943753297047989495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a1c14b9c416cb80ae0e115bae6a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2eb9d8aa36eb25ad7cfc92c4b5721497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44744790d0c9faa2bb8e58345dfca73e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe7527ca48c2a2ddbd8f7fce58a16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3121c825a8429ee698bedfe3366e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799149ceece39d0c737ed194c81ff4f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f4e7af5c7ebcb61174a1e7d0c428502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda046ffdd170f8f63c12e02f9bb13cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62cfb68721fb8dade017c86a028cca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac478e332d7b05ad06873be91d2ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bc3e10172367506c23a319336bbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747b184c3a59216b2354d8e5ccc556507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1f82bd6e9e9199a3a653454f1bd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0232fda3042dbc591287c0e7b396509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0906b43144cc9f2f91dbead8f674510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9eaf94c127036fab024c65758dec4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71a56625065702aa98d0ddbd643cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f485615484f3f131fada85d9d75a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e27fc2abfd90084926e29b0ba0551514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567f709d1244ae736b537589aa9e444515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f9a09ef23f500386edb444bf09cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a4351727cd3489c8885dfeff08ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563939d5dd4b3fc6cf3ddecffcf0f050518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f06d796bbe4d3e6ee803b3b3d1c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7f4e8f8c04021cff2b8748734b0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a459306ad5b48a5b6b5e311cfce298521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52b3e73e638651fb36c5158e28ee5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea24bb6eeaf077e09cd9288b9ef58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4335b10fd0080d3ae583610fa12b68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62862118bc4a902dc56f4443e7de5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eccae13bf361ae47b209eba6070d3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8176681de9c585b729248c18c99ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115a6135482500985cfc2b374a7c25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b151b6df244129ea3d488c66f5cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8abf1a0fa010605242cee67788304530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123366435d716affc44addcf730af0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8d6a2f9b01af8df8b230d817db5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885e4be6218ffe7526fa7f1b2a4856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1fb7b7424ec4318e747933d8fff43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5020ca30024ef9d5794685c389638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcee2b10de7b0cb65e633d9cf84b09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dcf42e0a390899720fea54fc54e5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26deb667a4a984985c8d459628b0be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a486eee8fa6a7abc3c2cc4592c4ae9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a3f7c15c81b250d86944063e7605540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0120d7655858e4a449e90fa6854cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba8fa937968d907c6cb59649e5deb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea440e7d104d927ceceb9a0d72cbbe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e67362e04639b8b1ed1acdd9e3247544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd54c585b61c918c9b2b932d4e1830545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189904c1e5033376771ea44ea52a67a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a16fa8479dedfed4819f4de1578147547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f356930657c6064335f1cc11e659b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c85ae50d8c20a5eea8d7a11350e84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b78bf5982b1255654ae2102948b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8911c22b7ca9b9d3ecc48d7def3827551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad6d3a4dd1e00a0499c313cc363637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bbf19d8bca7873cbd2ea23d02097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630fd5a83c1e6c3aaf44c27b7c5428554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab512fa5a59a5a57d4ca6b9150b5a77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96a678e807a663b7911b5e46bd78e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f5287d30e1a477deb1f3271d1051557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc03e8f753776233c0a6db6e05a38ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04183d63e7b11b73f0ed0dce5335bb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f357c0287a4ce83cc2f207b98a35e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af7b8eca6b72725d46203e5f0b44a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81dcf20ec31cb47b3726f60d4bbd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cb9190615feb095b5e39bc947b6a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a176465488cbd949ca5272e12bd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc805d3f34ae4102fdfc34691d92f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6473fbc2679a9999cc5f33e469ebc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dff4f15c84d4bbd60ac5867cc6725e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dbbeb976599f72efb94b22a2bfd01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538072be92b33fc97c359cb00a970d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0bf54880090f9766020533b84b758570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977829d1996e234eefe001db079d294571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426b70d98ea10ce8d673b383bc41b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f4a59a4b7becb8c66da430c3f30d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbcc271ccc33163b845325b84abbcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d6ca22bc26bdebbc94925ff4dce0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09c17f1df6b3e86a16cd20744493d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d178752c02ce87bf17392ec4da83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8cf7e9cf8f0563bdddf7f14b837bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71168733b373c8dd319395307dbb88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba179a07df918cbbf92af54cb2916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689b4bd028600e878ea2ef88cc449c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b804b480710829928b96ea999195e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78394e6508ed07e2187bcb83b49232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b870e49c3e27cb143e5d82918113584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ed99a2017336c6011e37d8bcab5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7d4b488e3091f98084ae8c5c7540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496521b69c4f1e5835168dd03bb71e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d158b8d9bf3841e5378717e3beade1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dee9c568e06bc19270e1ee047974b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fea2d35fef75e5a9b56f09bfeab3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b62981dc328762150b43ef10ea8085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2762844f9489d28b3783377f6659ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f4bab27dd955dffa800523a33588593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0f9ac0ee2c252ad90e2fd64ade6b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84fa6b5a5a59083b1398ce290b573595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3fd9386f458e176c66701d1a5ebc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0beac29add31f0a1059e06a1f04c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d035d9d1b0d2df53dbf2158afe83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7067746689cd4968bb907ef7183f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf06e6287c5664db9fb0fee28c0badb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ae07cbdd64564b6488823c6fe589601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a253b849c9b9ae231ec28ca2f8337602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1dba438c321517259516bb4b177d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860296076c5ac428c90a31a4c33cd046604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47949e55f3a62a0e37fb8e040ae0490605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86d763e48373ae93747928058d7cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730588e66ec0b400dd5760a4f0165319607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d8c96d6d809681912d797bb31d9ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58444802ea99c4c8280f96da4cc6ab73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632f70fe337e09ee0c61c0427a899c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4f6569cef6eb08f0b7f5cf183265611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf52e4af337e5280834e8a8ca0f71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330a3d603209e86fb2d1bd6316229d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293fbb94495e5c5f241dcd6b83ec8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1006038367953033b4437624bb2dcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd855626063b43ddca59ceeff93688a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d65d0fe03cd2cb4af19b21021d7c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb273eb0c7726ad2c125edd79600882618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a130a7f886e98a29ad16ac728d9de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fe49c85a50b2e0b5bb5a652d7002a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e62d48f8053f2414e66d473467ce3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca75eb38096aa4e27765e472d5f0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79bcff867651f440b844fa594f70d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455fb5d1e574b8883e7da90acda430624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3cc18cbd22331cbd9b7c24d133552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db65af4430651af194763aa8cd9bf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a81808f5996d403e752371ad83dab5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d75c20f95d684385e8f9edfe6a1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c8b5c8719905673c962786ec566a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace7c7c88df60833d87ab93e5a6884630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffef99514f25752a4e3f1c94364dc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c096ec6d5d383e04284210670fcba06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1995cce6f9e3d95e8398bec0c7ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df6f326089e1b2f71002e3088d0bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea15ef9d6267b62fff2966418a6c11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5b7abc750465ac394475b94d7e07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d45b2fad0d18b5f1b22f7e3d29fd93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710d34183f618bd6804987c674d676638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dfef0c1f3e5604d0424ccf0498f8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e158374828cb465c5b214a57dcaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04a6b6467686206e8c906530af0a8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed9837e2b7c94cc1731d8f8d8692d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb269b54a434ea3e5c3f7e4500066e59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eee1f5b983b999b44d707a448a674644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad25a2d7a5944882ae8dde903032901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0ae7d59fe9cd0c8bc287f56e501f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094eba351d1182fd48c3007ce548127647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43904db64f4a637c599620d09f2bab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4219698e417433424a9ece6a982b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d47c449a62f472f01b2da34070b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51dd613277d566ef420332f67de712651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d9931866dcd3d241fb5a5a2f5ee6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e6f79286fcf8ae6a6af67dd1b8cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e115ad52f339250bee9ebfaf367d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e179e0607d35d66427de309897e199655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca0eaa67ea80b28ee1e1c47416991d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e29dccede70ca437a74db0b71fa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02d71fa3b2916b066a1a469b95426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1609c85f7abb062842fda60095b630659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c00129b68847fe76176c71dc8eaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830672755bc1d1095a05154d545ccd1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7aa2f070381db110c33ea435ef8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40fdb1e7b00fbc49a55de5c6b39b64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e576fbfa84ab7428a9839ebd408ff0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dba4b2a1da896770b9193aa24018a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8aff81783faf7e0a26071ca38c58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e46e586ad2d0a4ebe4f1351bb7cca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d1b5cafba5db34e9ad4a532b21cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcce2ffa2b1c80217b3363158fb270669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b98192e029f7a472b8b546f49eaf61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679413e0ce1ed7767c800bf1053306671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427fe40ab96668fb04a86a7367f7e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f80b865459b1806c1cdfb438b329c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e30c7330ad080453542c0c8bdb18d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105c663a7c0998daac57ab04c74e72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4ed83d4003c084edad8730188d0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213405abf6556cd217387c7be51676d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901664c36fb118ec58859963127f8a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185573ca8dfa534b14649b531e39d13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491e5c237ea0f2a2d932a7808ced91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250cb5bd36a491484868e8cfe8ef756681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113f2d526922c95b5be3ba4e535886682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7beb23365287c60761dfc851682e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983efbedaf3416b67b5bc04e88ef86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373876e13d0f53e19402345aaf2b3acb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd4ff28a5b84a533735eac8ca1cb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb16fa94c9d5cd233dc08e7996fd5b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcfcc8d2081a81fecd49b9ffedaf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c212b8fe0e6994d2c3b782637e31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7729f5a192e8c8150d6de3957eeab8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6fc18573ccdcdf911355145a7682691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2177de5c32b8ed243011eee05a7ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83560f431126d0ec204417fa4fb051b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7a65396567473aaf0f08b2b5d37f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc326e8333029b9adbe0f807d3e8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869ecbc9b4b429eee03b3b17b08cad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63ce0e33e89587ceab510e763aefed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c0fedc93d0752a19aedeb6c3fff79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f3ace23725021c4327646199ea72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b097ca98170d5aade3deec2e57043a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b00ecc0e2843830773c4c9ee18d43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd2d4c8981c00fb617e7437fe0fd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740056a6b4e538033cb8869c22107d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d3fe6d50ba7b9a2845c473a9c885704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828241a126f6be077200452af6a258705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad5f163d922b76c7f25973d5489165706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c25ab3e6463069f67754a34da7343707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f495f2ee828bd42104f22b412c71e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a3cb71d5d14bf1bc87ae05fa110d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3edb4168e9cd65e199a61f13fe805710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95291212142eb70578e5d6ca781befd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd252b4a9d9f4e003dffbf57dec34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41910cb0d0b16f4231b22115d8aea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebbaaacad7e4dded64fbc54c822ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2bbdb63701cd77a6c95d2d4ff569715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a6a79048e5b5a27629f68e02eb58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561c868b4c5c592aafdf45cefdddde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a506297a83869e51e03ad511332f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16817ba7916fc809eeda28c0e1e08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e9b4a211995a4082c6f328f246af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1df47a0264033ed7184d2b3ba59e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854c61414f6c150d2bfee7ec802ae55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c770e3d1585856ed62a3bb4874d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566b9dd5feea38a190be85f641d7f24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f21b1ce0bb60c7258749b3457f25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497c7eff5608847e61bce6b1350d0b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b78712d9a9058f329d3d3817914b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed631bf62bd1800069c80b37ae79d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43752a39e8ffcf3b9e20f3ff1493aa49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe745a893c8bb68727aa8215dc43780730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97cadd26e07f96662aa41259476401731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98479fe76f3e6ab4cbd145a38c0eac8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aff10ddbf110ad7642be46f9111c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4552506b86f773e189c164a1abac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f9844a83754ff19ef21709488fd42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e5eab9c7c72d6939be30ab46240d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a42d42a03ea05929254b28e859ad2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd74ece7770f0924016584c8d068a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f259d10c9b21e80b3015e82450c39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c112c1fd251ba91ba98541699c4db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ad9814c56bca6bd57279420678fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54100f91bb9c34f3fce2333e24c3d19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83947751bfabc53a139d0a78805ef1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f5e9ef84bce6ec48160e488ffe93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5bd55b7c2d4bf89a45183d3c5806745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0bfe304207a29ada63851a03dd8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273a382624d2f2db3e41fb16e7d3a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342bd54f9e6a5c4f6586e03ff08a72d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7720bae7824a1532dce8e91f36def749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1525e8237a2212b6a6c436223951c05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441ee9cf1b33902f86eb19712e4dce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd07041e7e3fffd03852572fdbc59c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb37eb6ef495c79605ceb338c63e95a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991ba43142d5c5b84818a86b75e429754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa26b6988b36053c5fdd05b708299755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19db9fde2be1b10327b615ea8300ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1ac8b308d5937817b0b1788f4c2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5a8e18a1904d954acdc6d2782a8df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567efd679e0c476baf098827cc95111759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed28dba14ae8718b9c220b3214f3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa77a369b396433f6417a015351a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e959c37e6b801ed5573de22c02d455762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cc1349d49a4322f2e201fc3560a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b830c13c4f7bd630ef6817d9887c1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0a6e10e9b53f7824a8b367313653765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f3fd222f78d3c296bb70f244d966c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66048628c11da10fdf7df722224d8b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e96f90e892e71ccb5627c7f5d63e3c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0bf2ac266e48f50d3b1c517123edf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb44e09fbe5e53836eb73cda88f6d0f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc6d667bb16d53e38cddf9ad34cae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd4381113c909b79a1d67e6891414772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ae37c2ae86a9f3a03873abc6fde49773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a214d6546d1f6782c2c01dfb262e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a7a787c9584ef575bebd832a936a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef2e1eaf892983c48388f1cc0e2c6c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802b68fd2407247d2de9aa2c617afe777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdca2bb46dfc0c19b8347b9a96ae581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f012df8d10f769d4b3a841b76bcf03b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53cdcc8d7a04a5a15e5b0dbdcf8a993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ceb56cb4f3c8558f608c72dafa6264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284faebb8fbea4e4c938edb002153b215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929874c4d17111e05402ac018e5112656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dfdecb25b163dceaa46677ee1bb4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111119b71751257366886a11aa62ffda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857b3ae1e092216a7f16892f604b8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c9009a9b2af17529d1d95fb4bc4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b225b86b909f7c445ee37feb5c4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660e7dd146b5dcd0730a44ffea370e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c67520adaa978c341c7982f31b0fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d612cdb6980ca61c7ee4fc342edb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56a68172bdc31d1fbd6551f05b4cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2419408338caf052fbef85a9ea2285a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adafc5dfb73836132f00ac0476dbd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f702d0fe5f7aa6497f20e0e1ccc4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067dc626fd8cbfff22e7a705c284e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb082d0e8204c87dff258d0af039320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8a539ea10048a4c136ec47e1ae2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab944d1cd86442754cef8404a57ff2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d27a4e256eedafc4ccfa22856afee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5312413baf016b4814f4a2f8e5b90424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe4925b3ed4b0c038ef3e8fb3152025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7fdf487c86e934b8561af2ed130026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acfddbdbc6e3575c251fe47f053fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3872815a7bfbf39057d5c93c4afe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4b7abd62cbcbcb6935e711bca4a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b99dcf5c5bd95ee1f3bcb9626f6bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2bc041d3844f6589c13202d43f5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592089904e241547c77a190f00a48432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3caa48d0fc574bbe222cbdc2a9de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e6097384739dd420fec9b30970f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a643fcaa8869d4691a3e79391d38235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2832b6ca8dbd880dbe89d7cdadc4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aec9cc204c3908cdb8e7df9c4817a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc2d5d52f5ab5fb4a10e264a7ff34638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96fe892aff21c9d173e283373ec3e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd530e8e758d262bad19eeeb8d84e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dddfc688de440e80639ec6257a70541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844aaa493ca98dfb94341d1a59524f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765dd971d8963fedc652b7e753681b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e3e61aaca45f80fbee1089d710b6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1414790f1103d3b0fbdb548af7f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1597cd9d6efb60b42cfeac9ecc74c4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe54b4e3be9e43bf3c38cd033914c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342eb90a4b5801ebc53937b7ae70e3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78651631a5cf967ec552049937625849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a012ffa4729c6111c4594f7df37650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b11a267fa59e8d82cf3d941aaa6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9997d39b85f2aab485b34277ece752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df04e400bf66e1e8963579b165b1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e67a179462a669dd69bf5fc5954b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ece30e8208b2d9a1a26a726bb4ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379e02aee90ee2ef4e8d75b6f7f238156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab39eb1c29f17d5d920f6ec33dc7a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13db348f5e0d5b9fab601f9a6c5c0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa3e4537380d8243d4c4bc8c6454ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7627931de1a04366fcaa7177e083c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15634dc587d7af33e775d8e7d7158d7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec305094ed6250634897c08702abb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38888e77ef3466764f951b506dbd10863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c29f32050fff209bef4118428707864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f2b66e8778ca6549846d95b1353565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbc2f061a6f92fd7490aa16ee1f6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ef3e040d640200bab1e70a0b4ea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48da849222696fbb0bc0569c4c41f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd652f2ec8a1acfe2a2a214f6fd7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698300477ac57c42acf39684148a5bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525addb88f310a729fe0f9ceebff335a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e69be8cf516f1ad2e1492bc2a0b14672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1acaeb3f248e19f82a5b4a513e2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9c5690b5f10fea46ac081756173974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ecd73a4efd3d9be33a9d40e7fdc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8465205917a0cb09b38bd64d596a3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630644f5f9f5a424c48aeffd488373177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98792ea4456896209e364e5da48c9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a1d0ceff8201fe315bb6d3f6da9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed89c9120860cdf013ba7c09e149f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24649815be44174442da94dcab46e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260dd96bab900be6744658b7a60ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2075ba11a99abfcbd97f2016ed85b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d784fb146ac225ebb61f6e53b92ff2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000d4e55d98ee7459e94d1270f188085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb3424cc5b7ef871e698a10f496c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e227eee24550cb6448c61170837e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa395e51512ec30edff9fb2a64e7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d90cdcec9fa59c6d7ce093254c5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01fcaeb93bbf2bc620e02edb07f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c97e794f3a5d8aa96d2445dd5a2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c541e26f35c602ae7fc6ed0a452530992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923270394e35f229cf77282a8f535f2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416e278465cd6becf252a519a2bba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce023615aae98fc76dd43fd0faca6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b5cfb31e40432c87c9f0f3d54b7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d438a7d7e1efa4a7f559c140c20097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf8188eeceb77ecf3129b661fbc4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101beeec9309e5ba77966284721dc15499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72813612a9fb678ef5d8d8cbadc97d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21202bf2939d8569d39575a555bc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071f4fa3d2427519419ed4ea48ed2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826351d1a4a5f73e1862f81062cbb71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4cb742cc18e5d4b5095ccd4b0191104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec2173fcfe5e012125cbe895972a44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81aa17fa40dfffef733f5498f2b36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3000dd6e7d97a47b06d25db2eb3019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde713d0005c35236308d19367286a44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699a74588f42155496556bd7447324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b9a0876ee2b998a7af91ee9a6867110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28b8b4872a0cbb618e34ca1143d62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4bf84489316e09f4b69c06551f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5517d88ebfe4607caf9fbd5b69bc82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbec526f14ff454da4dc47295c1d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114ea4a8e23aacc0770776c9d1b9ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9e757ff5219b4574e6f0b0719f194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c8a22dc922be32fd30c2e7500973117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe299b6d366562fa8276d195bf71a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c02b6442d1f05e4fb4df851cc207b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f8803c674bec2d219a134620f9d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b68b91141836cfc47267493906d98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2a1494b0134fac79cc3c1cbfa7faa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01689462b4b1a6dea46842be0809d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f57cf9e3b80647cb48f301f9cbeac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf07df7601bf9f317db24caf58822b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b972b16d5d97019b06839b80f4ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d15eca84920af5794baa53c7683ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc2ce2171a715fc1e15a614af2215128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f7e5ffdef9943c71a6fc65afc292129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02a5956be40b3f78387116ff82a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80600db825e1f377d2efd4b443ae13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5483b68c87984a1b7273c8c2c8ea5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e26a3952eedb46847f0d94f3aa5e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fec47a8fc75c85ddf0de62bcb166a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da21f6123125e1060bad78b3f92ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf6c6e6d4b3a852164cf0c4060efa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5fb5f3f792679b441e04e0d41312d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cdbcd4b4ea522ae69bc0a370db20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31b6162f18ac4b32808831aa29317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bd37c0af52ea849a11fb0ede3682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd32bf8f983ea94965d3bdf34f0b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3affe204751753dd906e5c619e85f9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b18e2b7cc44d069cf849191346161143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079df762949f54ad1adcac2f520a2bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec66c064138eee0499f44e66ed1140145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8b3c439a2dc5354efd948d15ca0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff30cb746bc57b47dcd45886c7d48e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811a597cefb2f78e5fac21117d27d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9aace41cea1fd4cf6be729233069e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba758b51d12062413057d4705f530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81d67277adf7f468a51e3c08cd79c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e3f12c856c4dcd3c922ac4a65a8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a07a63ecde2016ae0f7ed17a6207d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7f8f3da244fd0a9a89b380319292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d995360f048eca488f3cf673ced8d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2923845fdd082103498809383befd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc8538be437289879d999312936e22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce8cc24c9fda010888c7f3dfadf82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4caa5ce7af886a040c0dea89dc457159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164cf0b1fe9857fdbfefd5a1c822218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901db159f9007250036bb98760e8ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2218436374216df530b8ce21d7ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21e01d9d5d39e4b2013f024a2b4240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e0e4a28fa9f54741ba953f78b9c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d220ad7b35787bf9bdf5c2d317a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc5c9a3ceb64cc91288ef3a4e8f92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5584a68adb0aaa906b1d778b2d3a5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9dc011963a34d466a20deac1754e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0383de2484a24440036f64cb0ad36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07fe457221cd5c020673df6b037ddc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4913e42fe846a8706e34d2cdc364e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275f143b62305fae93aa5507398966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42399e59056710db37e067a569185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a126e4b20d38317e2895c38f96d835174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eedc7ed43eab17e1600d4ef182d08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901011ca4ba1df4d08c45b475e5971176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d316ab0b30cdb92d9186ac6a1bf8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd153fd10bbf8d9c13407d58731878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6537125a4fb7cd243c0d7e5a22b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406d228ff5ffb55d745ee3dc6a1c39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2f98525ac56a2369663d3d0b8fe4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2612a6ce05ab845dc08f0da8158fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614290b019ec6a8c8673a50e63b2586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04205348eaeca3af7920ffa87e41cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c259946fd6fdadbfcfae81765b7ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db014fb62a936666c1879531dcec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aec0612452e09ec0fd201b6b5dc57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf029c5c922533db6ac9b4f93059758188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeb3d9ec9041ba18018f7f3db5ac4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb45eb3652cbd8c5dd8ff1b00de0d18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185bb51c292c393062fb0c18c3a75c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752d4ee9d1bf4ab6a922440da9eba9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe927910b4fb395f6a45107454620f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c70285b657ce3681bd4b5f7b95e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9642c6db6db67e89c08cafafa052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399ca052afa0af14f61d26d45f92fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03462d907250140c355fd96de7348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34786c974d5421d7c5543e154ce3e3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2bd10baebbb8d76d5e8532a538442199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db76aa6214ef42181114e9761d6b1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf5b1025c3b778deca78ff7b6a0c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c98141447b62ffb909725c2b1ad523202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c5c0c5853dadf2a8ed6b5de50358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1af0f9f00e7b54a9cc293d391b4af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674883acc18439a85a51fa2d7e3261ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3d7ce2c3f8b44611810d3a1b586d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81d1fd241c7f2738754436c621022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b434ec9896a7b0357c65d12cc48a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b34b942eadd362aac9d9a464ee6aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a53e3f2b46e75737bc3a4ced2196210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58961f60ea7116142069f89df4bad62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d097530c3c21c6d1824f030b84dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67726e94be74843a6c4d21c4f60abf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa3dca9e70ce51c947b292f158edf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab54d97af2046c5dc1d1189e71a23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4454e61903aa673bc1caf6d9158b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d010ac073348de408a3c37ebeebd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aba196cf2142ab78a3e4dbf885232218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caa983f387b8af832ee51546262e3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ae5a581888bcb15724318786cf41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091b6b8d9eac7d2447642eaadf6eb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654492322417b182cc0bd355ecf6ae75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0c44cd6e5a8db60b664ecd84424c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d74092508a9bd20c6bf61049517f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bca66ade92e091cf6bc762d950c29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f2160d73c90c8bfbdc702146bd95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518be77b1440ac9dec734e9f815c36e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26a2bec8f9eef3caf4fa0308cdda0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461062719eacfa9bfbaaaba604bf9de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6efcfe1ec4d6c0033a0730a88612b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0a14999518c7011190359e127439231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b18e63650c8b5388d475854304498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355e96a98c43d9f3d5b56cac893754233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b180dca68612b46562badb9b614a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d511dde25d6d4696174bc8f13ce4ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b4c4158018414c44e381f0451ca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d352e7a380d50981b66978f334318237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598980e7d55869c29c03457a97b90aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81adf05461cc9f35c67f2034bcf346d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e5157495d65fb0fd97bc11e01e3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c2c818b04bb837d5e0517e1facab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf2aee69f451482c94783ebfd0e4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a876e71e19e9e7e2b07f50c4372c87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a85c9cec465847a9fb72dd450b3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e661ad782ff666bc1d2ad7406c98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b6d91059e2a01192605cf233ed556246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8179bcfecb1a352b519d60d09e6eacf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920590d8e96acaaea7d43d1a3aaffec0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4231730666704d9d4657f3a6c8b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2da0847e4ec475d47fcd1e2d7a977250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8da1f22e4f6da31092b147d9df8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42357486b7453461d46e477a6c062bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7688f72818b83eb57027a906d5d504253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb12654e7897cb0ce2ceac833d555254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2898f5ad376669e390754b5a59b9430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cf2d6f2cc7bf09089ab71ad5c05a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8934de6751e4ec1a21afe4053c7dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db19540679204523df59038badf9b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e547b5b53b4a3b0ab54817fa175a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08effecc3576905e7195f149ddf914a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c662e822536a3a0152d47ee474c08c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c572734d047eb469a26a3b77634b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a15591168e872835cc3b08684e41c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef45e9be0081e91b106f044d389db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da2dbefc74b4c911b30804c7a111f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2f9cdf05868f5168bb9cdb48fdaa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48b730128a5fefc4bb3f003ad65ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306853935ef655a6722500e5aa229f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d89f27e26e7546eabefb5b33a9a57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c09c518f53d7cf8f1b2f068ae744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191ea012c5862d6a2751cc8fc154ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039028e0dd5949aebf0e38dff2423f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4befa84c2f284b7444863f15cff9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f46deb9616834e60ee764a4f42dd32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5da6b432312290e503c8bb947fa28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571f5c114ec7b4a79122f4a5e20167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b45292a13eac4c4b12e3b583873b0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019492fffbdae10606dd60b73717923278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6fc642d91b67bb31c5e76a8eb8776279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617747e28f7f654bc6513417432f9908280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099532f341a12d939306a53823fb7d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d5b0d339d14750c1f41cdea7467f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113efa7f4dc18272f444c69a94f3e78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d95d4bc342f9d07fc41ae35a4460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad7e347bb41cc72c0628ab8993514a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18068797a27962a881c601987008bc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9561bde6f6604647133a4b0e7f469287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc48968aaf69b14a900d98adddeb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e84c9bf1add575a70689aeb6c8b680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a4dc4cc686da3722d8098868a0e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad096bb4818992b489a483f741fdad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0dba87fae5f48e85a581bbbaa256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7ddc24b5b60810b262ec02c7dbb4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cfe4b239b88df3cffccb3ae93b8bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c1be490cc0da58e4bebb42d52a2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d71f577154afdf4a43d23f21d080296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9393ee3c95f0ee079f4df05115b0dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26a95fd576f76d397f1d65515d97b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa3edb486d07edc18a7141ef3a513299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f119db6c4520ccfd04cd84e9105b2ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512ed4292d8e63fa11d26352fdc6ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab3c137f62c5583147b732ce41ced302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6c383cbc99411e73b503ba5aeb70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb68f16ddf11d029dd2699c56534f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0abc61f9f1fed8ff8b964f112a1e06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbaccc858f2427bdb98c2ca5c0b5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85477cf32e4d4f594fd7711d3219686d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282cd1584bfe1d1f2d4c69e7c58023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021161b755166d7cdb1832de2a22c03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a2010b44779f4a144c3d9fa794438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36f3161819702d4b227ba5bcef10f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6346f4e1915793f11095ce0feb7731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8ab37a35b17bb049d659872b9917313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdc328c37520074c6199288f6c5d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50889003913ddb7733c6868e305a5264315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480d87e363f5824b293434a9b28b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec91b2935cc315e253d6b0ad1279ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbc026324607dd99827feb99cbf8e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782f8af76e80a0233ea05c076596eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5f6dd8b73fdae89540d6e159b90a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc516b379f91e9dd966b6096db11f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6f50e25624c1112968f85e611f96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb123ed0dc08b3e6450331880ffc2770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbab81051e4a7c52ba8ce5696f7e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8723cda078c558d3f8f2b5fe2105b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec4e27e0125aac389b2e2bf0ea18d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115d5cf8d2f171a718c40559866037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e143a61f01568d544bfb43a61222f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69efb96acf3a23a7498e484494a48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bdcd507b9c778a1e82e92b536864330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee8db5d5b7af16492c9322cb0f30b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9dba8a4835a89889eecfb3ef49d91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75068cb1d611df89f4c26cd280e11377333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977fe5d7ea8782cc0dec2650cf7af6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19541cdf7f54d25594cb061c87c27f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fbefa9c1ca5df7769b1982a31eecd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f2176875ee2891e8a90af2dd992d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bca34f4fe1348637ca22967f7527b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbea86f810fdbb6bea4f5882480ad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad06c223346b67648825d4a57179a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce8f4da1384b4c6a00f6ad892c6a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606baa53ed8dbc4d4e992595751adb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa4cb5e791200daac211fbc482a51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bdfd310479167901c2662cbe2f329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f268312582c8c994aec7fad4ede9381345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda64f56f4f2e13d963e8796e3bcaf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0ae5cf7536e29c9a7f235fa686a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d1d5bc969fc639cf4d2761cea669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486225964faa4f448709d39fa35bc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f3424b9dfa183e7d05488d3fb4cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2053c82cba084d11a544330744d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c50757b9bccb1c2e331152255b59c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e427c50a4b49d93901c215bdb49b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42414abc2b83647a781e7c9f390e7355354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9a2c5ffcd6d4bafe2d6f21244fa17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d608dab9145bb81dbaaf981f585e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd26ec5eb2de149f0884ca5118a3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd803494b4ff835c445dbed9e475ad6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab8bc66091bb212b8528c6a425f1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e37358fcad03503a630f256e57b8d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6afc935b6c4085506f20b53e51ab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984988fee3a2593577e2b05c899a967362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d693a0e1c441c024aefaeacc53d930363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5617279c09b06bbcbfa3a0183ee8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc146a82ffe3d8d0d0fa41f8fa71164365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698eea0b8056358233a941abfd44624366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13d87dbd43c9a21157528b86657a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f77bf2da4c9d5cb158d32d8ac3502368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657dd18d396e630595ed48ac116825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880986128658fe45987206fcac7e62f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9cd77568e3d4e21d02031a0012861371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5934e5d9126d930607e7573007955372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7416fa0c4eab63d6d73bb9f2aecc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df164ac91eef12418b3558d2f5a43a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc67da616f5bae42e212d3a983e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03370de1785be1997678f293a449677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df2495f690bbac74d4e2f204e1c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62dd15607bb96eb49b769684ca0164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f61c831e1f8b307055206dac6089379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a96fa7f3f7ec5cb2b444097aeb54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dfb9e5e7e612712f68afca1e1e473381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a4e0626786f765715022d78228f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3c866248e8c3c4ce3b0985f96a0af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096051eb3b46586d487a6bdf394b9f9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d4d6fe45de488add0cc46d708c15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fc34e9cdc0f304dbbceed5a7d6655386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e54774b00a3df183db7cf636860e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae9c9635f82140d895c2bee1485748388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b23a3cd5b6171f2f99253bd70c306389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99833099a7db1b9082413166fe76c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3bea9fa12414c6d4114ea04d044ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb46bbd4b13e6177f2179e6eb7be88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd663c178456f5ce26663abd2d17b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432fe6ff457476db166e5569fdba6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ab53024b0d7df14692aca3f97234395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237195ed80485bffeffde575c43c7595396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae63be9bc3e7120a15981614aacc41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708900f75aced87bfa2638732d6ed917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e623f6d88775e2122a708cda09bc73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1d0065ea12d3b8fa29ed053f7e9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f9dc8c614313d40ba6cb865f1ef7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d40e7b39dd907b5268d0a1ad6a2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77516b075b2470e7618a11e550885de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf585835f2a50bb965b427d9f5e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2294ec75726d7fdaf10686a2a4f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d94c562f9ce05c2f9cee689e65ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbdad645354f442a56ce7fef2385b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77527d0375d7723e35f0ec0b972a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc955ef572cbd79f70a62930f5053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6c6a76e0305a2156ac53bf24cf3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533e435f4afc8e3b497469e71df0c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d0704fea161e86845da67797ee9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ac2790ddfc8fa649b410006eeb76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7a325ad4b9bf263c6ddf3468ba1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e27c5bba2abaab3344abbc2dff45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603780e84e6a0cbacc28da6b3fe18585416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f458f6031d721af30f00a427bc5b34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc2fd04b79d7509b6b2b699f1d5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fce2635817513ab687a74d301a5ab8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06615d6b620229e8763ea5fb38fe47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab719bbce022aecd8fd471d2d2d9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9066c5f2bc18a543f3631caf31807eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee41d0615c621fe05e2561c16ab34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d90e22ea6a024ee6c920b4a108ebf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcef5ce7ba87726cdda143fc0a70c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687ffcd74e75cf307c7b495826f336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd6d8d0ba028dfb7811544ce094816427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f7a4738e4b8959c85dca04eeacfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361953baa4a80616055f048cd33cd5e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f63634ac0aa3b777fc53d17a0ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174ed6e3b6f7c1299ee773e6704151431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454aa26ab955fc8fba982b65010c859432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01682704ff0100aa6c068ba9a2e409433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0909c484f01422654587cec7137adf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3effa28fc0c6c0015df10612f2bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c90adee7170641f5da42b9d743d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d646a8b765dcea749d8ad30329acbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba7df3f3b63164ca2ab700dc5c967438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091dba7199f8af8d529ed1040de7180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d452d83bd6307c6fa07c0f06d69f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ac931d9a330154ef65ec27d13ae2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf21f2555c1100b27920f4dfb77f1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea16f5061d8789154e0bbdfb25803443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db5f107b1a13e417bf485eae9907c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f566a5a9fe37c8c1808eafb2eb34e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4246d3055b99c4b52d8a106eecf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144344a28535d149fde75d9ddde3cdfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691e878d7ecac162c4fd8990606c20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2108d302e6bacec42ce34abe1f74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36aecab3518a4c6a567a4630f2544450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87098d49d42ff4395b521c06f485078451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde55d3bc5716c26f8a963d625d9bbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b3d71d081bb175579c3f89867364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b1b08a703e4827e14368ac9af188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c824f7526e5b14cd34489ced9fc0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2bb2e22da904c364606a3684f565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6531e47804798656deb7daae3043457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd984f7273b01246c1ec205f0aacd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6af9fd7f9aabcd6ba741c64051ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4773cec525550417ff8e7ffbb36c45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2925da587e561651a31e76b41be0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f49b7e4efefc7043131c00a52e14b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c0dbb4d47ad6c4e5a6f4a9a46b9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590adce491e5fb93f957dd9b1d5ecc2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48d79a9688edc1dff7713b18e8829465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd08a5ca9cce5762762edfb2c1a8c12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430653a78daebdc7843ba229eb0b8532467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32cd8b0f9ee933c95272c5a3904e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b1669504112295e0dce44a4b230c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9543073b6e88fc7b7e5875d863b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85b2fdb6bcc55a0da028dd47ad5a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226936cab50b765e47b14deb79a705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d61491d4c162c28595f73b189a0a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eec4977c20255f4df6aee10e5c09d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b279756ea6faea4152c5e4ff1cced475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3bb071d1fd25fc6507d025c378c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad2d607cbb26312d7a66cabcf9faf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca7229683393f18f95163317a69fbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8f16662f245e60e806dfb9bb4775479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350ff8ede49f8cabefa67b2259149cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc61b41608ee95104b5016752680b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9790b4333f9a6ac285932c70f238e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f7e8024334a9a6f05aa5796665615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb5b4b01d207c5a6eac4d2a16ae7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2484f3b15ea9f32d421855384bd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235030c49b33b9e69df2ea9fcf0ead7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7bc292f610a24a563fc2e7c1d76f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60d7407ec72772820350d6e8445309488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d364c501212979fc8b06061ce28e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210806c768ed7463d1c1254bf57a083490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f317576856912c53d070d841caa35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5b419ccc28fd5fe50c35d6ec0cab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8fc288410712229e85f458650b881493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f001bf9cd1601bd5f62dfe1f715fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e3d0a78d2b23564d3fefc1fb2e11f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd497c21bed026e9559045f500a9def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ca3db323fea31cfb4ff67cf156b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1279a02b7bb026a9eaff62712644c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78558bd0c09abc24dbb16767f45b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b83e5f869f8c924b374d447d4e137500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220af44692a1790a8d574463ef37ec1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d7c1f7deb40e25779fda89631769c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb547c36b550b8146afc8b5394eaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26647ed375b5ccfd6ee03c1a632b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b8bd0f5039d18c20d405a13455ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9c3114cfb10ccf7b3631b1349259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a25000321454ce29fdeedc581fb9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260074bec8a676504acc17fe833753f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df83589bcea0b9ca790b6ae247bcf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541dabbed4566cc1929de881bf08e9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4569f4013a150b9ec3cf767b0c0f13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf52d926c7178671c17c824f2a79d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730172b7f96d329d5cc5236ee058521513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e11932716c47f839b66d20ddf6067514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b04066490a7137a40c3e2149a27cde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706842e33ac990129b32b20219dac4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32bc5625d8d66d1d62b31f02388f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37020b967142f86e5f79ff8a15f2eeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e37aba01a49b7304a16df63bf3fa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb795343e743cf0a59d99d2742e5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b4c953eeb5b85123c3f9c4cad0de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcae1d9ad8d1ad21dcd9b2e2beb57d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c29056e8d2e40ea6ff68bbff9c65b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b029050d682b7ae4c0b5a69d7034bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94408a5976e5b9d824fb170da3b08c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7275f63406b8dd6a60f60264b3cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ea8cc3ee2faa45b799aa51c46737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc60dcd5f4ac17d167c9ed5f9e2b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f4c70b8f58872ae4d84c3ad0a844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d20c5d81cf762f8664fa807acee36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87f83366b2e6725828dbf72ae4fa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee9aef19cd705ca9488c21bfe7a4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00a67c5323dd90f51326c5e85f8cf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988b76d0a74634088594d5cce05652534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f35da7ce76c7f293a6f5f4f7c70c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53456830e9b3fb9dbbfac52605a6c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bcea7bee443f3e0576b8b84dd7e1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211bfec6dac365233200013338a0211538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879ff87fd3ebe3d2b2e2140f7455f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c7a1d4267267f96788f0cb1d2aa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13dd2bf586fa74a80177843b8a5e70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9554b64eabad570461d01bf959f7b24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a3a9dcd2f6b10d1bd39743d63139543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35fae0bcd83e1a0b6a1d1d50c7028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d77080aebb32591cc78d3c7610318545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ddaf116d591a7598dbc9325e2c5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e3b45c102692ce8bd60df6bbd031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b4d1a2513b7a97592432cecf58e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a958f98fbb557eeced92746a1370549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808891eb3fc1140367beb24f73781c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95a8fde44356f676c8157f5f9c245551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd481573d1fa7236b78ca903c807e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7eba7910e7faf886f6be8f241e99b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449028c9e088556d7e4013c9f0bd06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff876c9dfafc822ee4c0fd564965283555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423650339ef08ed921f08d1827aa73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40327ef695bde24ca03d7d4f59804557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08b482586f41b4b5c25ca7186387f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24a6f0f6baa64b75ebafdac86718e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310a508a681bbe974b3e10f4ed1fa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafd6474fbab3bde6107a2ae0e5b02e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1f3b2994dd4ba50bada18dcbf80fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b4043be63ffb71865870df9da7ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b83d39cfba4ce8eb83a67dab042a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd38677dda9a39e6d010a5d446e3d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afeef72ff8aa21d9d6a5ab1e363a79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c5e44bc6fef51791b0fcb55c57ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fb86c533fd6fc9171728d0269d29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b02d49aea6d675be383bc7aa3610569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71082f1d0cc8b3fee602865d5f45d6b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b47294baa3ec5ef6506d8a18f3d802571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525958a929fc617804d4bebd72047bdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6eb4e775461fef4f3c60656be81f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f513b70a1dc751639a4f3dec7b991d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544367ff23adcca7388337c51cfa7d18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701eaa01373f5d3f62ee83796486a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ad1830659bf3274e7490b214225d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbb6049c11cafd4e05dc04a01b6de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d35a7740222a3a8470eaf19588a926579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b535870b3dfe3653bdc5c934d647b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef898b15f617e66e24da1bc97e49c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de56d4b9b62b1050d6e6e8b964887582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293841227465b56140fac1c7b33fdf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca88c6ef9e67214d37c9194bc8ec556584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cb4fd8033de845d0a35fed083c3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a416675bbb0bb37c89b63f766cc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c5a6d1523d8c3d1627dc7e67c36d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074907839bbe8aab146c23911ada4aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f305be440e3b24434230a0e1e9022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87fa364541fd4bfb1245ffcc380e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e919155ee5a4e8038ecbec9855164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b542125daf158ed699d33318f2909592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9714624197e9c679f5cd3cb53ab3af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e2b26840b7239524c2443ac1a77d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c357eb3062a854aca5d988836241a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956361ce0be70c7fb596397a11643b62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461612306d9ae840f100ded23c32859597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0212df24042afd8fc4f7ed493d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568408834e803b9272fdbf851e85a14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e18fcb53852de4900580735a79f00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535e20e3e963cdbd96cf9af010c1ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19de1f988510a19d04cc2538e0b78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5be96f6e5bf841172c8f1cc6a476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b06c31cdb1fda3e944606fe93f91c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42248477a57454970167c637ca188c21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4fb382d29c87dd1f144b201eb696606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a8e3b4e0bc1ce1fd8a35cf1e0981607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998cad26ff9b87cb9dc47a7b293afc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0a80c194f1874ef9a41ef82541d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85077177ea94af1b4bfc36f79433fb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c31869c7021a28700794bef35215cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6517b016700749d17d9d795a1bb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81e256d74aabc445218bdee7750d4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f193fd48d8e23a34f8640bd9f7e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6f2369b8a666ad9ffb6d8a247a36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e06e6ec6e4e4595c7449c413e598616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e687384d02c428754a2682c2dfd594617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041fea8f273c547382843bb01fa3c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8c4cb596fbd1fd5d00ab7c21170d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c626c2a4e22182596ed2192c304566620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea51c1b013ff9c74bc74b073a89ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b828da7296614db41a8cf4adf638e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8999dbccb62f99ab0595c853e5b0d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836e9e0be0b4ef920b974c979198a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b04013d4b6572dd9f104700fbc35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ada28d8beac9308c05f87e2da7a5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b4c7163ac66f134ff2e8a55942921627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa79be6aa10126b1cfca1efe5ae0d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23726f58e8dee7275a83d318477c85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b8dd75b9909b1f99c793e6f7d0930630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd2685a43699b9a0eaeb5b473cc373631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac4acf9b8b76f4902a8a99e6e2d05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c441e0f08f916d44d314c667c756647633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f4faf670db0d745a8fb2de9071b07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4585816a863c86ff953b9f8903c00e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459a720f94ac3a65614ce564386e0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee087f226f62dc14116faeb5865a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e27afd056653e955b6176a590e71b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8e2ba25da43f36629d0118a642e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ef7afad1415bade49dac34d14372640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4df24e01a9b7f499fa875f7ad0af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed824ce09c8cd1aef16e7812a40cdd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a642dc08ee0c86b6b202909b458ea7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2e97d5c4d51394d97928dee87d6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b279a2ea82679b9d2b0fe2ad4226645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c7163433432e487dfd147fbf6596646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6d6d781c03ba94fbff0b79cb55d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f33dc6b1e380019e7c7cb6349ae3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22064397404538d56c9c38e5520d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d5125e0a1111c2511953698c5d30e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46ae8360eaebd1407605c91d8f9759651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdeae3bb5f137c6505dbf92acf7b1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d91f830ca2cede9a2ba3bcbe770e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aacde042d79f1360dfde1056f76001654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e569ec97f3a13333bb3ee4921fc0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02172497d086249966c5d2d0d39fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2aeae2821ed0c31598a804fdec4c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d40af8c8e2530647db2162f273d1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e879507b54276fe91fa235ae73c9474659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68678479c7c46962a02780fc22b2a19e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3815ea5d94d0be67df11fc036adcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471473db2c99dabae5d13a2f995403d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0465527b6510830daca1e751b42e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf959a5e50908a95ed21fffd89994664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802d5b2daf5c297df633c819738f9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03db61a33c4209fa9e56824a0e8273666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482829145f424f56a0345c6d98dad485667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8ec2fd27f55549319fe69e389760668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fc962bfa68ec1a786fc7058543bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e16dc1a4331e144fddf0469f8e745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59946a70245f1d23271bb4e28f51debf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb14c2e9f4a6300c44e28caacb2671672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1d04c697d5fd4fa598f3c12f9f28f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d5a0b046d8f76fd5982699b247fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e9276c0821504e158e75116c15a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e485e60e72e7b71ce430abed904bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571633979994f9ecdff2d54ac3833fd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a238dc49781375ba17af6d686a9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc95e319d478a001adc146010c773679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959153a50a71f1ff5795ad935266ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042d8febc03f3a3d6c6584ebc389f9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a2a1b4d97518bfe9eb5192e2693e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd61d16769515a1f6ec6fc6bbd74b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5d615848b423d963011d2cbde0f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea197d6d7ae0cb4abe5e412b8d34b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d570117a5cb71d931c2362890143686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f94b481dd34ef073df1516ed9160a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d6c96fe8b094ac84345a4fb5d2d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882099149c3cf1eb07af3212cffc31de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc39ccd920a8e853cbd67698fee8a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be12012fc4553f2ef3470a090c63d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726f46ba4c2388f84dc792b9c02816692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bbbfcfbbc47d262850871a57e37f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e84538940dd4807ab3d07358f00f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de12777df8ecdc49d91fca5b02cc72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74131b26260aac465d6b3de74e69a55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a5ecb6d7c46f758e4cc71e1e5eb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cb08a0de69842bcda388ed2523e8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e89ee97b2f83e12415d6925500b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d9dd9f9d0f724219d48acff9481d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368aac4a88e9ef9e21329c3865de09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbe083faf18443e5429cbea1096b45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9f6efd3355b727ff2ff4dde67b40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b13538fc322c3b1280b2a058200f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb201fd6f02145abc9a3eb6e1bc0bc57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101a3339c9fd215745a2b2dfd6ff8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157cfca55b062166417274d9fca3c8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533f9efccba1daa93bc1999319cadd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383a7cb912a716cd13cac653df11e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d51e2dc533976012b8ff2664bc1da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1417169949422eed51eb1328e4d6b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0efb469628c9d003b190d1b9364ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe7d57b62c6083838e9994f73631b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f97fa00ae662d81eeaebc2d81906714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ece5b9125221477cd78df554e269715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7259fc2d47a289c36628bd651da93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9d8a567cb3a6403b9bddb343b786717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fec3007985d2c821be17ac19d90f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a1cd4f11d98ec6fc6d7c9f358a46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dff2ddeab1325ab05ff21ac56c889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a404032f07a8c31e6a32ac1f385c60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604bb18ab04208dbbe09569172a53f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d16df14161a56c4b947ca80d788f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c310efa512fa99886eddb8f3f173b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e16cec6a2b7b00ddfeeb9624d18ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249de9c34a9f61af67f5aee17329b6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba7f93fdec19dd460fd47a472b5b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25453e393c7ab0518b8cc93d06f81b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388f9a658b623de236228005bf8007729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790f2a8014cc75652215c82f714866730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310a5ee91eb09c4b476600adb3d7f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89da328d14bd05218907fbc3195605732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303bf06eae0955a63147674ad9d3b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd5c841a18958e7a6250e4b43f3af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0970f35b90a3271fc4816cab0814735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87b12a6a4b44f918d810743751be4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5a61d8a1bc7337c4676a5ebe050f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf38f3b11edf543fdebe5f81dc455a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d82f9707fe2a06d09ae860804dc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3bf9f72f70e38bfa58bef6a323557740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf0724f906795220a1421a914a96d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e13c597d847340d0cc6c2501f7dc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a3774151252a04fd4f8f1d935701743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce57fbd75b592c02c89aea46f4c7ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c815d55c2902d74c7dcd0367b4e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40397a15eeabfb39a817c4c709ecce8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc5026c8d238af064695614ddb55e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea8674f36a4c1f81b7267627ae6ad8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe8e72173818034b944ae7670c098749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102fa6d5c29f930a4cb7743aca8a39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a63c0d0b16b38fcefb08d3965c257751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43083043614e694a01eb034154fe41ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25f9c8bfcf336131e81be3bd49f0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf7277bd19f1ccb945aef79dc8851754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1213b6e961b7a212a1c1ad9efc88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c0d4b13e4eb41d33eafb01b87411756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2319701d0b0decbf0e771f548ab50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71db718e96e9c85d797c93e76f27c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291253361dce427c73130ceceaa435759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8d18f50fc03c5cf30257354b0cc9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0c9175523b3210ef3fb95a6f2830761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5710d5dd16f861fcc4c026142f47b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd0e2275e37f6f00e345a44d00360763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7df872a847adab13681e9fe4c1fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa96b53965d65161cd0e6ff2063d1b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331cea7fb7dbcf08c760b48cbf2ba6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09ab28b96f757f6c3e363fb84624a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694029035676fc70d0600ad3aa3316f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5be8dcc68891f2c0b2ea9e31ecf9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76222774f9241ec747e5174205f56b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b197501947631b022b6d0091357f05771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf03734fe735b419911f0ecbb81764772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e07135c7a08be98177629958536cc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7c183674ba4bea673c7efc899d65774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a28d0e32b517d2cd714cf738d458e775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>