--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2416743e25fe3ebcb2ab1aa736a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bab42f9069eb9a97cc2dd110d2a4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5707de8a6834533c1d415e4086d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd577cfc6942e8a4d5588f328c6524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b643ab49d043e87d057ff4867b88d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f7c635c16774bb0dd996eb7a995e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cdcd690e32a4d2503d46dc2e87cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63fdfd1e1cfc4f2688ea0e545580c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578db0b5c8078cfdbbec844f1f026c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c3df90a77db0a484d2e92dd9aaec210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf7f143fb511c8c13249955caba8e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa19376060f6bb33c809383c20d6ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec0dd42494cd5fb1a67bc7b9c705d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac98f3a5a9b0ee37a6b79b307d7987614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2de95de9316f8e6c4f5b4c2404bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb457398e1478bca55950d327f3be616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6760cc669e7617e34e0e0b44827317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27ca784fe957a36c546bf180ae6b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3fa6189bd20b8be7c4d3f82601b5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963379dd7d5a9791588abbd38336c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a7b6207316cfbc507a3551368f6d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a684e7b60cc93b6ea124aa7d7692022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb84281855188d84a97d8ca47998923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87c95e11476545a08b98d2d2624f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f389ec1574a4d62571e679a3a96e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24dbbbf8e386f136d34d873d028c3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914990d4cec339bca9030b804889bf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb27e61ff5f0822bd7bd0202f89ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb930a46d1e14e8a29f2a477c1f0c11229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc628f3fbdb99c1cb204f94d8f0f15e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447095eb640ed107b0bbe889f9014ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b15715b902d4a0ce331d3e4cdd9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33dad05a1dd6cb11b944f9539c17133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff71e66df1b64d469c64f39341118634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3f93d205298bdad046df4dbca6af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd947e6e9a081a3997a274606e2b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103060e02a5d6ec2820babcb2cb0c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cfae907cba48ef4feb6676c56e5d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37781e1bbb110b1a07e3d026ea9a9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a37d36b64d2cd775d6743351b98640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ddfb4c21211631a0663433cf27cdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad1b25bf35e3dca2ab4eb9d4882bce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098c7efd4b39034dcb37aa2c0ae69e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b837b130e65e6afd3d99b93f4fe4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d07e0a6b2aef4bb5c4e37d5215083d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be75529357e8a289c283e03f2b1e2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a72b9f0000086ae1817162b99dd27047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae59a1e0209c3bad69301b8c0beedcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c6e5d46269bc02ea8c6915427cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b8acd4a029387198f92d85be34a7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb782610d473cda14d1ca7bd674e86e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511bbcbd24a5a3cd22d309172b2bff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa4ac5932e701b3a09ce60610e0ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75712275ee5ca08c98d209b09e3a258e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c684565a3ee781817ddb4aa9b233d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd715c0d1b873e523058bc078c85456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b4e752b374bf33322e917d58d466257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b0d14864c60ab5c74d7bbdea4a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4317b75b36136dca11af30e7416f5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e58d73f0925ba07114baf35b1f0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce6da61fc0587a291f75dd7d68f7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a198fa72460011ffccf33fafddcf95762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca266a98d63658c568953abcbb56f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03f719a0c04e728d43331bfd70e4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ffa25bb10e69bcaa5f3054a53c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ef24d643a7a536debbf43c69c4ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e790215201ac8f25939474dc179ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c1afbdfcc825ed379ed0001b958b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb4ed2e37ab953f303010dd34594069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcaf64bd2221ac11c4dace53bf1ee770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812907ef20c88ebc4ddc3e81c98a16f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2a4af767ff54f34e562b299b17cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d710309d76ba8226972ea92f4c120773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8463b57fee19df8e8be3324f1862974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a740347d4a5de9fc7daf618de616b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548988f8804999f0cf8d7b3c66060a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53428456693e92f7d0a0e404694654477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfe8c6f1889f10e418a1e5fe27064878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663391779253efdb6eb05af32d9459da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee6206594dd40c956091c9198b6f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75723b448a8a0cf943a12ab3fb3eb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d880e3db85f07eefd41c6a08c5141c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f45d38dfb605f0ba36250394470b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f48d28804acccb344227412a452d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd57dde5bfead9603347f963022eaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22132be42e99b90525c6d2d6d3f862086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf7238963fcdd561dc5161a9fc70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a61e8861e14c5177003acc04773c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9c0ab4d3ebae0423c6760995f7ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbcd1c97a0854811af63093e6c34ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b34b142aa5b86fcec59f3d5cce91e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf1adc2e4cfc9f3240e4502f48c8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f794679fc5931e40a75a9a3da02193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd653374f3a573463c7aa6c9d6a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0478142576f759421045b31bce38a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc5cfde3cdb420ba3442aadc568b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1796053a14f014326cf321910cff5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70de993c1e0839657c6fbcbd1e3e1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b77fdf6d82ec6b1b3cbbb914e29d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b9918234b76f048040ecf5e31213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621599ae778aa1906b70d25372bdeb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4057d30d6a84b281385feb603c844102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4135d753b71d416f5c23bac717ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630bc2bfef67e915995218d0c4e00e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a19dd6a2ef537d25b847a2db7c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3967814c723be2466d5f7c7503171106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2acb12704a930a000a6ffdd617484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed5bdc1352e6ea4ba9a7cc9001988108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89cadf2cf3b73ed700922722d7f45b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06ce46c4669e28efd90d4efc2998c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761bfc234d4321014442b19235050c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f7210c18cc133847e6ab42efa946112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e59952538f6941ac2834c67fff77d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a83605357b95258c6be33a6630fc78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e63acd394d6b05e715d858478b7f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5856853d04fe432e8d2e5bd1b2c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09a53f590fd80da66b4f93414db7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889000867fcb8f334c27ed794e1dff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191843cdcba1306a7ee769aed904c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc654ef2b1392b25c9d4283f3c881718120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb69ac9e2574c8154dfd65fe6093d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a90e2b79fe9cce4f5cbe3662a66a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae76b1128c24a6507f30672439397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be3d9cdf9c685f550822ac5465866124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b16b4d2e8208ded755cfe5b37d504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff10bbbee510052d2a0cf8954abcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e0cceaab2077f108d3410d3cef6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb847be66fa8772af2a60c578553df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643adf20a9d6f2ab194a884d896b33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5946506aea27ee7f8e4fd3e4d8e0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6331554691ff7b84819f175a4d4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee374303102f713593d2a1e02dfb58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b3a181023398f3a0b0199fd0208a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb45f3a964dc611cf8d6bc68e0d5974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3c40b9f0fecf811e420fbbd233dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3459b535ce8a926de5202966dfad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeff6f9b02c4a1eff6b01c64e859c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44f1ed8b4381c368154524195edee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165103412958f33550c9ca36ee6067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb407fb35f4dc8f9de40cb3d4dc52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a108ae3e736a271248a9dca8a19ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a6ef194e10b5b38e3be4ef6570e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fbe1b5896175d36775aca4be0bb29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc91b1c9dd9397d8c706498d84f5db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72adddd799f86d1bc5bdf6f031f8a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40382c56163251bd61398881d92f55c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357340b3c22c6d5c77d7003026f3928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0857424f09f7c5c2feb2e09fad48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1616d1c7cc9bcd1760f8e851836d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97086e5540ce5b9b3853acc5d7878150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37fec5c65667a7d97986d6f36691a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8c6879b636e6d896786dabb38c9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4c483c95de2e2e28c60fbd4ed094153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377579b78e467f3db965a914420717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf24d19173087ab955350fa923d25b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585221ef55e61b3fd510df59293ff69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4576b2d002d17bed5af7d2d5194bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a580ebf304dc81ca5ad6a8a7b31e44c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e0b17e62d13bbf851e35a4c0f298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325255054b2b951e0f4e8dc7d853770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af5e0b1fbe4c25195a4b56bb0e7ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eecb9d389482befe8d947820133051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1396bb5d39384e119333126b09a6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff830a8b6a39a042bcdcca20bdb248b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79bc14f54fc478fe235c903361126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae094d4ead459601c81d7b9e03caa83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc8b5efd34691a48f6cf2dfc61ffa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5b8948f30091204c9ac6c23a13f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f8d58d84133284e5a345cf74ccdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccaaa646126ed165d9e3e0e0f92908170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fbf75dea6a4ebed7e2693c4e4c8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313e5f61e509764dddeacf1c4038b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f736ff90dcbe56fae25ee987e359173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12ab2e5ce4ad26067e83f7a867e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d6059fad09723508b9a043bd72b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d168505d87037350933ee453f83b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c500a959c2c59fb75ec0a5e3aa383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ecca2037ca0d86243ebe774378a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b101153e9d8b67952079765878829179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86625b71cd00df3163f7d7d93ac6e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382bb884065b4d5991623ae9e49bd51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e52ec1ce2350543d529227ef6bcbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43819edb595f56f52740e8b597dac82a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93de8269f2d537468fa980b7eb525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67dda62457b9c075e5dd23a2787ffc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e745f4b5d45a05c1637dbbe3a1a839186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e4068d2ebe69b607fa1ea48ad5d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a6069ced037c08352348aa50eb5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92adb81e759098d2f78b3c836e0d437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff5e8c0c64dee5e36567dbc5b943b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e31ced420cf2d34ba8cc20c74c8ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefebce31756bd0b297ed2c9c4a8e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764c0e592aaf51451e2bf16e325528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565242465ba7cd81d6d116e85abbab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437f528a49b03e075fea548546824a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ae6bae3b496b63a5f351170fca0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669ea5e47fc1b66dbe8fdea0a34943e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247a6154b67d4ac2e4c78630c80cd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549ba6d32f2fbf67d77cea1f1a28da2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8269304e59ccbde46c0b82e2b8be8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029785fdf1e27a9691466851133be6fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c18831206b2c99cf689bf4954bde8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f757fdd97a67011b472eb3d1e4f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099140f8f2bff2b1c882909a5cd019a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae80e7f8d48cd56b65d0e4a180107205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97519114bc9c5a639bf7fc0796d5395206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb673ef17c4236d780bf9057e9db6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5eaa0dcedbd34c6d4e52e6a9211c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d162bac9624171073c87e2ad845117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8dc6d8b5df6ae716604d4e8a7f5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66285f9c82bfeaafca7d5f6d4c3520211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ff0998356b3adfa47343de38a120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6843af386561c15356a2422303de6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8ce913579360e1da6090e80448875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b49c1d11ca55d2405cb5967bf06f34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce227ea9beeefc45b25bc8eb6957a28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a456b1613989be22bcfe1343a1eacf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa00c62dedad73a39fb37072fd56891218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a017d6c27d5a53aa4a3b978d428d7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9777ae1b5ac68a5232045d0298841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddcd87dd7bde2a51424c289f4ba153221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69430f212d8f9505a19fb5ffcda95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29fc04cfde54c0f32f2dff4443320e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada4de47b170213df0150a6ad114102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013e381dcc39b877ddb8219e213c03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88022121b5d8659e72f65159113a31a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43cf8f301f8e29ba996f72ab3f9db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d9a12a410ad0f578cdbf57f28220228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f587c04283a65dc0e0414509adc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99182ad67348e8ce25992471f2af23d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215766d3629927068bcae8ad6d62a32c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40ef496da141933e19f340955a424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457bd1be529d5218a43c7b37a082a4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de4d8576fe41178ff81acb4df6b22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3f8745c8b4a1b2ccc8ad3cf4a1ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ee530570597bd6320508312d0672236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd812d233646758a2695fee2fb0fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cb21dbb54cf0f6a5d1f9a30dfb6f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9361fdf4cef00cb334ead33a48af1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c171cc1290b46a929250dfdb355f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545e1b146204f86cf01f2b2623bbff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b37e0b07a81efe5fef4ac2430596b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ac92782e3fdce3f7152451967a390243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd014238078ef587b587a0dd85bd43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e248088a4a204fe88d7902108a77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed478df6acce64ea6cce21b685ebbb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c52eb0ef974f981b2977e9753985247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec5efa9a96d4a28d62dcd9f7f5121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b0d644b013a6d8d2b96f7ba67465249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f3ecac984acc0176f08b2b2b34500250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f05ea7530c936b266b8a9713f0108251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b3a6ef12ba516963a553ffc85261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7edaea31d325592146fdeb6325472c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ca76d0a9ae2044f3d9d991580ebf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258a4db6e31a18129bb008919d4981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b703d6cb8f7e2d85ed0271d30f5d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac672de67882d1023b1c101bcc5eec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476a834a64806984b33114625800c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134fe7cd01fefff2b1451796cb7333259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe956fcd98e56bed339bd576c52e9ff1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc52597375ecfafbed9da68e30512a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab13dcb59aee0a125de5d203cc61712262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c833202de818d11f51ef4857a209bd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470407320a9f3d77d0a3b2d1e0ca7d96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252b7d089c4603d318697e074b6d81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369822e68a35e975c245764dc215915b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc590c716ec2c82f082c65c9bb25c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e8299d62874935538b64cef4768d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c23b3c8488c3b3c02462311b62ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f047d84c3d4a05f9bfdcf82ba844270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935ea5c3e905b6c53d7238c3a53e0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9350f4c1234c9ae63025de87ccbb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf325a764a65bcd05b6d8e22b4a61d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93213ff64f8daf36aab279af2521ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40dfdbc77bd6b9b8d09180c94d4bac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4723cbbf5b47f68ac2275a0272b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ac96f69d04307234b4ec41c320d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f251856d8748989faa1e2d40e348d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08666f14f1d43a15b67b1c0302afad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5d7e2a47a33c61f73c994ad25b5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38bf091517bf647489abc217b354bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b39b5cac0ee0e53985a38073edd03e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbed68f6d5101b23fec50036a76ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81bae8a0e0fb8f49d4791f49b1659284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4442472ef891df5e0cb86ff49ade9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cf415dd5aba718c0bd5c12dddc6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99367f04286a749ab2dc25bce32169f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e175525bf2e466d6fdde66ed2952288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d80a23ba458e0df7feb679f74aff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8ceaa5af9703dc663c4b1e8d02d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cefbe62ee799b3a9e11499b4ad01e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222633e99f4770cd1c19f15a2c6af60d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ba63537390354275618dddd21390293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f82c589d4e84697aa3ad17f3f5d1eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f691272fc57376ed78d271e86082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94cdc5709bd687c58fc2a6b8c7981296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6b15fe5221da54549c73446b012e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ddfdb0a40b46cb4d8812d6679747298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a842ace9d6711b4172f1b7acdb71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab09acead3c393d05fc18cdd8f8588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e2897e4fa66e2185965cbdbcef595301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f91992106e36218734cee710ca2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca1f0c118f0d222cbd1f6c9dd3f5f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ac63a04cad1af27ac02af830b9ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140932094f4d11b859d4d26b63c58ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee389a00216de2fb5a8953ae1093ae5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2183c52c9d9b37190f0a3967a9da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb82862b2f4d740564b994c9916c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad4dda4aa213c5632856e524444b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc632d8924babf179f1dca6416a9bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6323e9bbdb06b66839215a07338bb01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372901298ef8d9d07f10c1ae12bdb9bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5aff69e110fd80efdb4f22f8d572e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019dba53a269b7804ca48051144843e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515b43f582451c6cb2f65a99112333315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fca1f7784b040289859a6c657317316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4447caf93c682666f2a8e96f4fc125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41fa5fdafce2c625b869391f94fe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef573133ab957397979cb18b7765e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2639eff2df8d2062b16a4d919b0747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e33ee8982a8e131ba1232b332c3480321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8b94417a912d9f616960a04776bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138d561f6a1718a2145cf69bc3cfa1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4796705b5b1c93bddeabc0cebe1a6b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c07a6373a60c27883b99395dee5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50796028ac6dc2cbf4ace54f15b97b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aed8a5c8344a7392326efd9d9c66d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d49e8eacf444595caf5729a4c5100328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960242f44aa6fc69cd56188a0ffe3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f25ca2cbac3832237d7c8b0b7bb6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ebf1448dead3afb2bfa0f2ca7a2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce512267229d5feb2a48013b6ffe402332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49adbadfeccbf22f74ed8ff18647b80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8e8990babb413474653f67f5f0c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab0d476a4b68aab19b5c54053f3d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdfa2bbde7ed9427c61e87831f15eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547634dc585b079cceb5ef837abf5613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2d6cc966d3cb8c96ac0f026849cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e9a657a136f9d0d8d3697f1fe899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d4fd723d7cc8e4d1c75e7b8c459fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5aaca10403b857a17156c93bef594341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4c9143712ec43cd4b2909dcace84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0764d668eab093679e01228f40eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477db973b9a64ffa6f17eca1bb1730344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42391a4d869caa85261b30dd3a86d8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d15d5c2578e9b6e78285b64467313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d203f341cc76c616810906952736d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab736549050adcccc4332e31a85c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527e7299bae64c2ac5f2796db8d936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbfec7a85fb66e93911e112133204a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f866d2b2cbea5ec7a8d46499df7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037beb8d1ec0354f70a2553ea4c86806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa568769131a45955e2c667aa0ecc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180910da899ec7eb135be8fa94dc5fe8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b3be0c5ac98724c5779e6bc179f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a487affdc2aa1e6da0f845ae394c362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec743b1496bf495bc535dcbcd4347e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f60a997957960d803750a89d687ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b579ab681a40402863b0a4bfd7058d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f07096035f2541ce216212a598b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4850a921856f0f35fbbae38c1761361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fa2ab375fc458f3973e8f426b0867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d2d71589819931c095d4449bb03b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d47fac1a5284e49db724ccd2c2af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b48eeaa411be93df531556f71ca9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ccc0148edd6e35bdbd7cb5c2d6ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a712206e3bc6d5978eb7f02117c69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd07e21723a0d8f86cbbc34a6ab000368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d2c72346d1161817d24545b9e57c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5fccdf4a14c00410eb0e29ae45812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b868f3618ee9675474f800ab76ec0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaef388db8db9725432703fd770721372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d7f5c7b7d05f673208ab032db29e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c5b0b8f06440d9c68922278f2509374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b3d7e238fee41c1b420a439897f6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29d914547450da59c9f361d0ac519376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72100a611ff59c297807829ddaa0a6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc0d9c2b205bf82ec0631a3d68691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fda29b4ef91e765cba1d59e512c17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a402fe4ced79b699aa3a2c429e9daa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db53dcff80863300b8257dd75cedf59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff9addfba8c72b804a729267b7d4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eebc4de15f3f6092085b631da6aba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd112709610cfb4f2e30a3cec699e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d4f88601269cfc299906c57a99fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092acebf3d085f4a133380acf77cd5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb03d8678e878f2a4609b2e748ecc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd6f4775e09ce78f95a8c833e8261388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e8742ff3cee4e57cf379edadf305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd188b4d4ff8d2a2404e0a7013a136b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42129bfa45755cf891f432b2b7b3ebd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844666a2d8cb4d065c80f7bff31c3c4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c947e1907c64585f5057336c156d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141dc534039a467d8bd68f2296494b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f99d747a2352a72ae101748bbe42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fa88d3d9acf533bc68dde8f84aa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971412de9d219a6f7d5d25785b61bd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e364f8cc50fcabc27972a5802301398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5495a099326add49640ffd1365441c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2637574de63e380f0511f122c8ba79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437a308c5dfc1310f78d84a57950108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256fc06df730b766fd22f7eac796f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1993ca356d4a51056c0bb78ab5f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097556db3383184df705acccd8eb0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb827beff5cc0c98c328cfbcb47a0c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccbbb9cffed046b4a81b58d73ae14a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec8edae2b57fa3a0c31b53b0ac01a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5078b058f84321a93253efecc9b591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b2ee1c3c69198bf30a2f257775df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c67960d3eeca26425aa548f8f813d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9fd7aee755599e7cfe613ae29c41f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e59ebb9a17f1406ae02c34a211bbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a93ef0ba4d5fda0b02104c016c86ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa39d75c6cd2f4e71bd1f3ab2e2cd05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8904963b37e49483be4c5c31dba477415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21e720f39783bcf86d08d78df633d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9da965fb6c17a4293e1185ffe975417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de987184f8329cc3e619f633a19c8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbfe7a8951dd4aeb435f98f2261ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf971c31fd5d8de9e1e9a140c41db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434454c6cef273b2c73333a83fae17c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566562c988e08a5344c4e55cba76023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e145e2922c2d788336e25de5252f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9617ec6b42dd71a634c0633aa3c1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227a9c2ad3d78de74fdc231dcca543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af0d6f951676178cb55f228d0e0fd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420f6b6e6dc404fc2ae98779ef7740427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff33b241ae22032bd508779ad2275428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a640384ffa26a3f23cda70f2a3e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a16044713e343f008646fb2abb1395430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d828fa818ac72601c3b710b7cf53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de5d31d3e6952bcc67cde84c73dbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00054fd0f000ecbce26dbd70876e4dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe44df869cfd640082a020eaa1502434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae045cc94dbf608827c1a8e0cc55159435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017fd28e4c48409d33af130dfa5768436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98059a4c501051689ef69efa34e72a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2680b422aa2650b09f7ec8b7ea513e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6145142efcb1399646d7c4931b89a4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c6e2215d943ad20a8a670f395965440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca09224722dabee6284893d6f5b202441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520205a68f5825e48a74093b8467062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66b9366e696740f3c81bbb81094ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86d597970915a97825d3c51a37aa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cf1f9ab8fb23eee0e919f85dbb25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e20f98c4f2891f7bd046e433a4a79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71d3209a73e7bee5b1698c2646639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c353f6ee6cfb77e9f768a16eb5f569448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae63ee3d74ecd22f32b459e44640d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15caa09d4d0eca3e56b489fe348e00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3accad0a04942c5441142eb56364451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace59654690e8d4cf3216f0a0168ad45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e7d34237c66505e83c789e3855128453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724f1f2c31a413ab821c3f48e6c187454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb77a31a11eace4d8a77bb337bfc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514e90ce3963b1c57222a0b9b8eb2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44e7d8b2e7262a28aca1704b3f3c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d066ae105e4ab56bd9a85f6d13f9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f6ad637d479c62dff826742fa638459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcab755374c92ec9d79e3ac10ce21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ebda28d295ee001547e80645abbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1b2a29b73678aa38da072a86b83b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd630faf3f0be6482b73c323a4c6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dfa9ed71caa14f87b5f0a90e45f3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b5d495b570d8ebf54f9d63bd7953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81086a80bfd7175ceb421afaf02f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8d76371c347d1092449344433a58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b581bff6a0cd2eaab911f462f4cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf1722b7d5db33e1698d3a69d30fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efde27610b3d41bacd952edde3543c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f35f3699c5dce7920f98115997e0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c12012fdfe4166e621e18f7b2873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd64856cb1e2a9ba14083591bd6daea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7449cc2873611d9067cfbed224a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1e66362eae8668078d19adc3c9fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c1b39b84ce191139ff782bb4ddb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49762af1181abc06247341e82513c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0c25c22ab6000b8d0af087fc509d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e5cf245ca438b0dfafd5a84ce379479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3f0f66d8029c356946ded4b38a01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e5729be301ece443c46591e2f8130481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cbf41bbc3981cf33955e9f9f4af02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f3e635ce3e8c9f45113e58a5118c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eede2c3fd0c48beb7eb074f9d276c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f3c79ee201a418e47c5d414f7f5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e2e586ae329c778ba29c4db9be9d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fd2d3fe44f1ae444ff4129e7f264c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c266bdf2e29bf68e7c53f2f63426488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c15f9aa2a79ede46b2277f8f8456b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d025dfdb94bb3700aca3ea033258490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aa5c6569fc4bc22467185c47c6707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea4b76b041ab5b17fee5c7e62dc606492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b803fcfa6f375521a34735d8ad568e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3370350c74075c2dc684311a31cc47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abec8f3c7c9a3ea8ada6b7c36562bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a594b33f5b0ae91e93fc78efdc50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad15130cd91ef547def540ea5de1c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608cefcb892bf670124540387aa33ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb5c22c7a867327841fa0ce9c2c11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c7234873b786dbc128671bbb4990500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8912402bb7b4f365e116fc8271ffaef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0794a6d1978408c068bec35ae9a6ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa5544d521b2dd563314c9490c7a20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a6515ee7c3c8417a1c3602e825a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8804ef8f488eee35036ddf771d7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20683820d5fe3554e97445a2bdb897506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa76bd3a976aa1eb77e798d9df944507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543aecd1aed9aa19d2e2196335a626d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d7d50a2ac52fd24c2325189acb23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eecddfc0eef7b2ae374facbbb96b15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4008be04e7d9b7462bd5f6c443f7de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7eb929433f8b0c16b0f947c1f693512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97db960bf9c36910eb98fdad8b825513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e51308782391232e80b4715f36b52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de97b46842560580defa95b8d6f40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ea8b835a1586de4b46fb109a2768516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aceb606bbf72420425305b69bb5e44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa9cb5ad819f967e195a8c4c18b62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced557f3ebbd885fb756ff0407de0cb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8a5a354296385e4c4dcfc771d4271520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c8779ac44dd48e35268b62511695521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5281e7f5937baea91301c2a4128a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f781375413b04e1201136d3fe882b92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542373eb2a03ff3d4b6883f6b01fef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17ce6868971326629170d6f5b9ec8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaed18530964c5c165528ba620c7c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cee404c3c9012e71311e5937c8fa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e07c82701c47fede639b79b563503b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c3e149fb8b1616d2921cede937f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab628285bec2828f9433b96024a009530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39a30d80071f25b6d466658988b3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ec17866d8b184ba99a772e52311c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791693000c19f88098ef62f72fee1365533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550c9e01ea5c8d6bb9dc55cd14b7464534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471b85305aa28f672441b598a04322535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa16cbc3298e16de1def6ac941294536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db081a4ea401900f069691743c0a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde715bc014acdf37374ede86e778a01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b164be30934cd58ad26901efdd627ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23e1e2c25c0f0dfbd13c9cc9a7b74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc40d3ba1c02c4961454a1902221b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccb7f5e8a3fb8e39c359e027837103542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cee8309337c5f3f08967d29830021543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653653e91f022fb29fb02c264de62932544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfa4c2b5a409c4f1abc42810565c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c2fb288185cc01af0a72e09cc459546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d1f93bbcd9a24d90663b6a3b5763547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dafc8aae49b5c4b70f1e35e2809d9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a092068ccd525f2fa73b049f5101549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69617fbd7666244fe899f9f9758264f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1a60c0be7c87686acc3c15cd341b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd8db9c754360e919602e113255e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e91ca924520e8e6d91a8506a2a0a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd76eb6ec9e9614cb4cd6a13cabfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f787cc4d62a3e6478da063327236f5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe23bb76169f9f664841947881dea9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bb445665c9d763b9c3ad2e3c04da2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfc7cb4f8b32bc899d46c49f41a3de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948a9171b68ef58531ecca20c539ac4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4eb29700c5fd7e9179d9b56c7f2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9fa2a990aa32d8298e8ade7d19e15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c58988183d27f5f05616b6b756bfd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62a207f323ad1792edfceb97761e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b26a61397b42656a3672c7d72cd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf68e69f816e98a51b01989436de27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4181a4b96eb14f404e9ba18dc26a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39707f56f678b80bce5b3bef6738946567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e3011802378e7ab194a16d5d7f5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862476c37af25fd771a201a388807d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84713bdb96f0ebc2958975fe9206dd19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a1d44d98d239e9ba4238bf5036eea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d990df665a20532d491e2c7c82d171572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c4c9876084e5386ffb6df4dcbc60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd57162c2381378b38f0ba94589ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8966350fd40fde58fb23055e8c42da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf790fccd00f6503b3db99377336a63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529209030e1f971bfde1b6c41a28611577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a5fad197863d45317e4af84801d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af836c035e6718f4c4ecdc59ea3c902579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dbe663a18bc5a8bc2fba5b2eea861580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d0ac4966e815957c465f6628e70ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d99a114a100cec2be48186d8f908582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b02d9a363e1a919f90c0fd25d98487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55befb5ad47c233f50d92a1658a98f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97da3c7a6f934c60314f01fea32645585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69478d1457e1c690943fb73c96c5a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f5dcf85ac4d459181df3fe7d2f5c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7f0d83ffe8daa39b3408f6337ebbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78424bf36ae2d072bafbbfb074594a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c436a8af3ab9d3a525e29add8d02be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e799638d95cde5be81e1bb5bbd2ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93e41d40fd805f9153cfab0bcbfd17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003014713e7597fe986a381236934bbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d95ef0a667adc96824df55d4b6255c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1b474dd75f56eb658e9b89b513a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c43c88f6d6d77bcebb7d723f0a6cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91705f93afa9d165e86e41e64261d5da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91980fad037dd09e4262749c323265c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064989d13d7619bccdbaa6f46bb7637599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897efbc35aace92b6c46c0719105445c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a086980711bc86b7a5a2394a169a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f6de151de20d18986965d05beb4ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e57a962481cd5ee7a49647cb72d6e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57e0118312f269ded3f6aebc32590604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485e9a637499eb041972f78cd2a5e8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffefaf8472740158501e8be2a724a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c5e18e5bea5f573490d7238b923b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb6dc4bb817382c09af4ad6ff7defe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2982ecad96623ccedc6c8c14798ec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a396fcb0dd432a1dd3ee0b4b7a7512610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac3d94ede31f0f034bc3d9686e6cf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29552131001e11e7f6583e16c0145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e5c0c9be17149ba5c500577f072d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b345488496d082d6705a45bbf1dc3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbda882702576e2405370add1708aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb0229d48426cc87f10665f5260ef7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58b519124de8660952afadf1314c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1193506f8e9775e8da8f6feac41ec0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821923935778e7cbe100e61ad9221ca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136de40ab47a87669cf21dde0a733e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a97ae0021d25336b0935a687f628621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253c85985ab5a570f53319f0cc4721622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94990c3daad2042ffc239fac5ea9b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3a6d2346c11d3304d75dd7a35389624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1d43039b0776eb40d89de56754d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a95854505b543f023b266d174658626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f812e83ce46a2db8f98289632db2430627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530162edef85bbb3fc499fc8ba5f8c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47e18691051702d294aafb89a1820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55223508f1ba5f8ee06d3277743d017630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eabceffa456d8d933716ff85571475631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85beac822d990b4026c2656bdd703ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246174abcbd45f227c7140573dddba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374b1c604be7c194172fb8489678588634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f83a30c4860a706629eae39085a9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474dee3af468ed982558c9cee5349b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371844b3da7fe13ab5c99bead1c40b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ace739f835d7c88b7b276434cd23ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80457e2d1cd4da9fb454b624fdb44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c195004501bff72b1756651511b44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196b9fb4b779f9de2ae8fd25cd560d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3c0fb3853728149ac3ff65a52b9b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993313d9cedc5dc07a8919aa020f1b0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bfd4b72c25ebe7c5f6ab261aea665644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9af2abb736034e188512bacd1bd4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bf9bda8a97a6e5171d9ed8defb78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2811f0017d85bd1902ee8f77cb37a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d37a0d57456af7226406ced2670553648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07db2f30fb12409f6a7bd17e7bab17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d3f99efd327e54ed30fd3666ef8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1640c341e1b3a4c0e943926d47d1ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546b4a78d2c5f45f69694b843d3fef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4731489a1f54c8f341a60b0f63112653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5f5d7c72518575f5711b1b365132654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c4d0f7f02bf9d491229e77d5f324e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8071ce5ee58f7923a5d9343f52a3e0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d79b31035c26628aada1c06a8f1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62ccac57382e722fa0b1c26cf02ead658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198e23259c2272940ffc87d629727d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aa054f07f052dacf8865f3bc6262b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979b5da6f0ae61c8dcba47680d6211661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c63b3647187485f6c53c4550165b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4dde2a8fa1b1dd994cffaf36e3d6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1292a948f557eb239a3b1d0f7a1c1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774fb95ed19b3a0add11b89f16fd91f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372cf66db3fc38b43ae7856763324d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfae7a627d0c34a2593a6ae554abc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca396175b84a8b96494d10c1f1de1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bab8a3b3843fcc43f6bb04cf1505e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca27bd655f05ba6b0182a34c88b3946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd3210be9938f9cd14f5c507b54e0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f00abcf6456ea6c53dad160af094b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005acc8d903865452b2eff9c864b6ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a976a4b880309cf0065e87b8bb99a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733a0fef3d88555cd10f148ff6954cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a967af98622974ba26f450051e67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0fa1f0f27e83b174017c990fbc86c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a95bb3213ff4fc681dceebd1cd890678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b7cb4e44f76a07599a613a188c54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edf001f75205b1f7c81b313e5543fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3606b5fca79abdbf9f5b38b7a5c26e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c534cba034d50125335edda8f0b34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d685bf296be05175dd57b5e032a46c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d848e35301c64aa1d7c8ec33c569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e8595327b55ff27667fd8b6e8485c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7966910f40ddf08da413956ea843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a0690168c003c980efcd51c851a08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294199a8e7d4facdc6d0a5b14e6053688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff8b035607d7ccde4cef82b541d24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e99ecf8d51c5c0bc6c3eeb5c87df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f421da42d98fbf93b42e02e3eb00d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d5486062bb9906f0c0fcaa99086c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce8e0982427fc988f35546cf1a8aee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ce8018b9d734c3aab17594c56294694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d109fcd7652d18e553e816c82c1f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0487ac1dcce3df703b3b71b4b2a1f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45476696dc113e763c666657e31cbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c8c1ef451af85697f474c1cc10b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994306ebb4fc64addb311142f7c76dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fcd8d9ecb04758439fe097ab7227700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170894180e14ecef6e06f3c91334d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93403c6d46da1d5a272ecdaf564e8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce99f2f5fdd70a93f345f8362a963d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60981b40b0f714f7e0050e06d8f4e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffebd1fd69f9611722304cb4dba8906705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243acc1ca29b9fa90dd0f60ccb83c11c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb278a07bea14f49299a28baab4b5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904c782478dcc4a0f20540324ba0140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c62b673428ca2b6b71558dfa3f6904709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ad46ccb78596ea5af389419ff4cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470b8b5e3107d0a2349f8295a9b4e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be3db9400f6603fe9f29a1f1f4162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b32a7261ad55574c554b46d18ac1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef0b4784d20d1a6092c283c7f0657714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cacb4cbe93061ae5bb48ee80601e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6215f5efa3b61deb0bd1c3b885745f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7dc2ec901f77fe71fde716f00125c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7816201f872d8a13cf4eb84e6468d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c341f5d3ab18d50ee5b03b7f18ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70cb52305f48362f9d4358ef05714720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04ecf6b9afdc70202d1776b893ef6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb6c9ff4075436098b9220fa5678ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be8cd3a87dec5629b176c7f557f1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ae10efa37ba6ab293adb82d48f7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56524a1235f8688ec51bf8dfb20836725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ee167a4cb0a127853bbedcda8772726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be0223262b53a1a6d75514cf1e23a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa92ce8a8f10a7a3126d8bfc3193cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca818575fac4a784abb9a1283e601729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4f190e42ed3384d1cca0cedf73edc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84ad68962c0cafa52f6b9717b82f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba80df62edc188d53c0c3861ff206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3af7a59fb43497bb57562b75dee0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6afccd61e27f4e33f5d6e0cefca1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb1baa2cd3df5176815371f649b108735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d4490b8d88ba9f9314be41276d4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0263ca19ae5c81fac65eb2384c1c7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a554c66474db6dd3d79a5920d45f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad091e4d3b9f72b27314aefdcb8d34c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4f04fe1c8349df25535d0ac79f90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07a5a4abf0b21e799b5288a070623741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095ca485a00bf5e9a0d3eebbc87f93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346ffdf9ee6e7cdf8236a5ebd06acab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adfb1f863afe8e97afc08f478e7d26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14babf5c4ef7959424dff01052164743745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14240da3c712d68d5cc374c7b743096e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78680ab26ed6b1d7c473b8d6791558e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4fdce6aa6b288c09512abb028fd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f32381279bfc7dbbb6cb0601eedd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2752e6843c5c52751c224d252f63c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad977c1ba20d2041512579c15d96cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635904d434c82ecee575d8aab0b07eff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8652dc9ad67734f4b9dacc79561afd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b6d0c16b8f8ad2d225cb020cfb56b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140831cb8fa3ab88bcce9c6066d13341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcda5bb3df4894d8c881544994e7d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb255c54137b4fc66126976f650d60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d911c0c38d828f80fae96c944158833758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c90a9256b1e4d0926663c4dc301f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840a04619e2a30e9197a059b53fa64760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d531a8a2bedbd9a79df7bcc1bfa661761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5792d53a95d550f8b80f8bde21cba3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373836b962f61751a1f423da87b830763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c68cbb233701bf7deaaac67844656764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e39b13895250bde1c142528a332204765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6806344a8c7edcb0e09edd7c987c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ab4dbf69393b62b171f832786461767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9888615963250923a47a7ea926d5d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a1a0de652d570118065429ad0c27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260fa7df00ee415e16e1030e312484770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa5671ddbd543e6c9f8cb6d58fb68771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2786b28f6278ba27a9ce90f0eb902772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472e095302345eff424ba6acb2cf62773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69f2ff4edb87871b0eea4abf0022c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a797b53c306d6685acdc41a74df46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94797538ebb0f0f74954425fd69e17f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce22b3c9a31ade33e595f1730c9b31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b355a69fa90bf52d88837fafdb790778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e922765236f8a141b32f5f29feb06c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d8ca940b1fdfe3d8a05a69b5cb2a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857080d1fec7f56e2a41491afd06553781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2f86ae5ce34338a893cc82bb8773782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8ed85887f1d003889d4354bfa5ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6e8ab94d0743d55e44b6e64fc5f8a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c3e18fc68490db5ba9af1b9555951785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535598dbdda3ff2b76fc38a69c0fea0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa8213e9e61602c0954dcb56eafcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1fbe8c27054017b1254abf5389de0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1d9fd3e76b58206517403217dfb2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe32cede917eafc7bee99a6302ec82790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441d695d61b08cbe2405b74552baf9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d58e0e4cbfee8036e2c39ae106844792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f054bff52e793f8a143c23f9f90fef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29012ce764d9a18bb7aba047ce2f8a3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fff8d0554590222045d8d390a6b6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6658356f9f758f93e8f89f0801df2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339f2db4d555ac47f2739d7b88d0382797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06684e804c7069b57e2c3ebecccf0f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dec20552710e9dba993dddf04cc2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45814b81ce298b7ad5a319e43a0013800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83abf7ca6eed70cae10207cfa40a8f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0df3ca1b170c86e9d44b25a99a93e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2727629b43a4262f67f512cc6e9ac6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568c0313cbb8bf275aeb2d764cde21804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d106763a36564c2ec7ba47460bc324805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1af7771bfd432dae5eb7e2ba3d3f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf425efdabf495fbf66d80fbf2228807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b88901d4c0cd5afb726725923e12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9563d82ca50e89a4f43f1bc606496809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a71d35f83af562cb4b6043c16d16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63e6f371e2ba30cf17dde370252f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81996ab3cdde6d6626351cb0c5c1f7c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25526ad37b4db5e04cfc52f164ee1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71647046064c95a008bf99a85b6265814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33982317e0522d3ee1987e4d442a7f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ae8f20b36d08edde6980a71ed98f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60529ef64271b731b2f15f314e65f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b250efc125347815a59afd8995f4e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1641c65b5fbfd0c3a7593dfe141f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a47739aa47f78878b5cf006604d85820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ceff0e7f60b844923ee12da5f36e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460efd64f0e933105afc876dc6e9a40822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9621165bf567762d4258bcac5d31f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01dceb2cc951fc9fea14516c93191824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce392fd7523d29798120594cf636c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1a341f37d58b8def286989ea7563826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb64c590aa2e1c8d3bce8eb190076a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a98d27f83c8d0c5e77d87a2e29c37828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbefcfef364e93db9049c3cf461660b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce7e874fa7cd7ae2d9ffcc87cc2d76830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d925718921cff566674209531feed6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f14eded2e8121a5846c5a9cfcaae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcd9bce0e9394af63fd412abffbe4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68927a7b8f6e7150b5bc9ee0739d0d61834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d67291c98ad21ea3f3c3354cfb7d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb232b8d08e3e45c19de9d96ee97464836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f40e06da22c9d9f4a7bb387ab0875837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063800cce6a57c56d892fc045b0a12a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb621a91d210409ac53cc9f65c8e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98574b72587f512bce9d73f70a78a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5f63c89b84a42111b509c512f432841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07070e0514c72d6d00a40e0f1521adc5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0cac74782e1b714d409c3e914e7f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7310533568a67005e7099b781c7541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe351df100e91e2b02e93ad891825fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e210a6c02b3090f19e02fa035ce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0569935aa04695fa3040d183d5ff2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627a53da94f86a3f97e66d9b4586b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcfb46a9974cdc944af375a00557f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3cd2c4747770820a8513333116377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0200232b2b71706f4c63427201dd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad9d00148d44920695fa6626f549019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ab0692c914562f951f1e6e13963b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe908e92d22d807bf581aad98a66711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b7deffab0fb8405205b981a35c74c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd803a631aa00e1bd5358b0712b3a3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0553a1009f87abb9e6f3173635995c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5f00353fe3dccf32013c5871b9c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc273f4212bd818af2ce8b87d447a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236409e3a37059524880f4237142e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa50d555ced51901f1693654f52e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3adc739e0e023461ae8b6c9d89e0d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3464e541630a6db87f388a024d615320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616233a10198b0c5ebcc32c76f6986321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255760f1fa567e57b2c64ca810b2bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2c33d458bfcb27faa67a5042cc4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9e1c5d745a696796544525b9879024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72498af34855dff91dd5a5eeb21f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf31be775a574f471d80b42f8cb9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ad0a1cb5a5079eaf3b94008947a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba0e39d057de4337c17923ec62344028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc60510a20313628ee6432875e7e4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bcf4d66953bbb2bc2c4727bb7a2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f9a423b542db6544b4daea0a8d50831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b610b6bc90cfbe922a491e0925d0b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3bbc82234331193a2734fcd8729e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ede35e70e2ee311391803da7b7bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddc7dcad040ea74fb9a8630c29929f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a851a6d914e1dc8489784b70a3ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490526d18c7c863b1e1e522fc9a85337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135e25bbb4fb956b6b217c5ec27f4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be389138e62c678bbd7fee72ab86839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd03f4536eae6665c71b108366204540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c5d6647443e892e43a9a42a2dfa9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0bec7848e7e4489061580de4ce67d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74e13c46ae4bc00132beea34761f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf0a76a1492f7743c99e766f4516c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf296600f41a976f59b305a34d10745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0945b36b7af6cab0d414e14aa204e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487706f4bd5e70ca4317fc866deebdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e6bb06aa90580147cf50b4a8aa4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39975e716d5ff8b0a609e14ef72e7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc2aead0c57f82959e2ef446f74b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c082ef7960afe2b02a923edbdceed851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12bb8b2d18643138870197437968752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe535f3040f3192d9fa6b4391f21262353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e47415cc47d75c1dc18ec40aac24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ca529aa2fee757d348887cab81e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12c1718f97b74ecc864fd2899135956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fed072f421085a4f5fd3b83325bd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409cbee98b5daf56cecb845ae92dff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f5550fe2d1af0ad4af87fb7af40959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c1fa61a496e7e25dba5ecc83a88bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167d9bddd2e7acf55785501a55e04061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7a91ae790e31e9dd888ccc1c987b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a63a8d0425b1d673acd527715c698a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa102ff5caaf1880178998adaeccb6a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111408d8cd563b9dd6d3b06679fc1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ac8da15b688e7ff1c40ba9e71d73766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728836e31f4013b5c2b632dd146ded67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c1734c8299fa8119081b6c7ec293068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc470932b8aa12718d4c63a88fc42769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f366dc5a96544b19670ef14f7afb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d3f4c5a2ab22a26ac87a8ea1b4dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae464429cd223f870657e8dfffa05572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768ba7121baf3b3d86cefbb2baad7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78250adb96f68143aac8f6fcdbe49574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac32a3fc3b76e65c329cb2879c532f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b4851fa0e3b75de566ba91b9832076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac998e9664d3e5a65e57afc12b4ca377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788671e0f798d2aa9e3c876386073c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5151ac4d5a3e3d244c32246209266d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d09aa943cbadf5fed40ce4856b05780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460fbbee7dada725b0f63237861570081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d3788aed2d35093fea03e2b143d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605118626f2558cb0a290b58858f43383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb29bf77d822186691ffe65ed714884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf5015f9a479f67857d8cf871845285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81f2ce3eee3cd4c75a8d74e28fd9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f94df3d8cd9d5b0ac4b256c3ec6b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c9d302a94af59adb721ea6db99ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a7e5be0ecbf7589cd6f38d95ce8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae24822bb1e6aeec9f6ca42750a2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f87e97301e4c2947f7b11303ccd5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860e01b6cc9deb875e6e1621054c4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb48b650debf954e314db945684bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ff5281af02ae23667b5e0ad3021294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e06fc6e612abf8299d5e789e58c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f2b782714b5d055f2d3516c289ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d0f68a0d247b4e0b529900cf037e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65bfb632f2f3c0f6b457139c4033498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a715465347efcbd80f782cc38f4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f4c8ae265b88ebcd56ca9dc4121d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3ba296685d9bf7eecaf11af7dc2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d5204390e26fa2ed116a825ac3c51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f849023d4afece97f039f97c13d3f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cad9c2e9f3feef9ff4c20de9db66da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc66990dcd3133526dd92d851d5630105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa7a397cfff22af38658c45b5fc7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64029663416d2d693ecbe5d05d393107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaca52269c264eeb90742c64a618810108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72eab436444f439d7f94b6c05f6221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f3f5fa4f3ef1dce151200429696b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed2d385792c86ebb9da7bd9dd4b31b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421469593cf59d315333ae31954f46b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e25103b80be279e0ff3606b830926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b59ec0ade5b33172621e19e44c04e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964787221a67484c9f7f5ab414ad084d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe97a755170b549d967af8101ee65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b08754a7003edc8ccd658af95b6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48650edf3f37d709eb9eb9e8c309906c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe3c0e82772c09dfce0709f5c74fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8941d05b3f3152bf4a54af8fe626120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30577eb76c1ef3315d86a4a3832259121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba9c2724deb53ba2553275cb80f25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da066f3286ce624db13bc081d6eeb6fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228ebd671c858b6c9cb485b0ccc2ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598454029275d5ae211b479eada88cea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf0f099e4e8f01147b66da633ed2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505aaa8eb2204e6650e5daf27ab238127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a99c4dd3aacbaa3feeb383871c7b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36343064d95d49b83491496f98d9d27f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d86caf99461d7c8c868873c34a2de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689d36723761824498263cb3e8709e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11492de53f29ee7ee62f2527a6b60980132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd934aae498c69fd1c64fe525f7839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81833410091af84a1ebde871886372134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca6061ee920023506bad93a6ab4dda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5c1204f3210357ea555331e44a2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132e032e4a8d3da05359ffb69826068137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214952f7e6c727bfa318f6f45eb6267138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a713d13d1efc5397938afb8f6ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab4c06440138de6ed7646606e0f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae294e7e8eaf192fdb542780468a52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d926418151e79e3a786c0b760e3c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7ffc6a3f9cb5135ad39a2fb5f00b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660233c69b6611b1b65dbf18968b79a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d2f46c6aeb9660f5fe648e30fa3ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c58b531a9dcd71d9923198d06624146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93d1cbdd849c77c11e780647f9708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107792a15daa7cf8b298fa7c3a7e2b38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591dd712f475961a24e9d0ef402554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c156051bcf123e9d5868c4543048150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3e26469fed08a264bacdac46a1dfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbdcd86203c70f2ef1b90413c945e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d758f8263b5375ae48307da347be17b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877b510316f810dbb6023bed354ba4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b658c3b023dfbf37035c7b916159155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36ab4ecd42001b10c87c00e50b351156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aa45cfa97468844898d7b05883cdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db2d9430269f66abd5df269214a0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47e7b9bebb5d99a27b16b644d19d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bdb9248aa0f616b3ee8025949aef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33651e90d8a06364da109ae6c4822496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cad51728b7c03859664d0f5ec95c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c3bc93560835e73e29427e995ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3841b9788db17c38ef5cda768512b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139806934832b006a69c652946451f9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6677d3c4b66466fe0d90a2f9c4f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23822aadbedead51ee28a1af492e9b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af132e98d31dca9217473d3dcd937775168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138cc54f8714f7fc8704e531ef2e2ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf11692ce7c45f8abc546b46fe355d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab10a998fa1ca3ca7d9bfde37359f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0696e50c5eda1b7c66b4c3c9d1e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd804872b24185427e2dd660880f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37886a66c1aa0e807832ee755e9046b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19475c77b06340774eb5a0c88a3b490c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88ad783e07476f332a44cf4aa0ec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1a14be8299b3ab8a397c4db7d57b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749c415fb6cbda9db5569a526999d15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f4127b0db42fdccffa1491455ffc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d66d561ea4e56331a6fee1fa985c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b11baf3c25fcd565394e93c501a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6decdaab3f85b0b31c045142e2bd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7402d52e0b863448539448e0f38e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874aca30b6e3779d83b1b16d8a3507184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa25e52251ad3d275b6d7238aa113b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac58f9e9f81d420c1068a45c5042da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d66084ff8f11939aa73112344d55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb671265ce35f70f6d3a02b4b74b842188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902dd65e01bb122fc67d18a020d02c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97819aa3740389ed911d279225d45d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd78a01e70f7e8fc96d0fb1695d7d69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cc277852e5c7b26d7275bde72908a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4116d3faa6abdbc55bac392ff1b87a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233cdba4f2422e95b6f1a20ecf55cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f38ad9d1dc5877534b7923bbd7e5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628a1b6f713bed90da494b4e9a15fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d34685aecb0ce39419092f2f967c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e4b680cf6434b29599bd63498515198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7557258a703f043ee9c5b6e35483d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3865baf35168364043ec322cba7de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcba61769d0276b4a0400638e3aee9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde1b6e024bb51fb29fa4b34bede61c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e750af1631403acd2b4233b932afe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c5615c9018cf4745fb6984f09a2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d593eccf94f15faf13b137386eb603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb62a08fdd2bd61e277007744afdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9df30204f980a8e7556b1a2996f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac9d42e6f9e0c8e0e8e227177417a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aba07c489febf98e1265567606f23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095d7ea2e85d0ffd08ea92caf24846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c5608f48610299f8476bbf57126d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766229157ae7394e845fcec09678339212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da42bd2f162b9c19d22a6fb0340af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bb83ce699b432c7043279fb6a6e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde975ed14b6f840bdc7ee80f77d7fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f45d46bfc8370571794b0fa7bfb4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e416afad41bf6e96b4463973c89eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b30c364efcd58bfacace2a3f7325218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0bfcb018e57044848d7adb83b5f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcbdccc7f1155b12a9a2320979d0ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257660851566fb2bb01c91c1b0411aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073befcb821f7ff39bdf9f060ca312222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469fb2b32dd4270696e0ed6c0d4a11c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a055859e7727d95e2f73b3f20d106a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739d48a5bbbe4be790e41776290fed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e15ca7d311b22c8252b3aab1ae076226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ef3a199df11414f4af6d9044678d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabed0371b14972d223c7638214736228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b55ea4158652253a3b25139f45f13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d2b09528d7f99c8df2caf7c7a9014230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7352885cc54d921a1f43f7192924231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb46339b9b48d8e2f1983b846ddb7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ce805c37296db959648587753be6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec566f871cfc843b3395bc0fa1ce733234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e5b673b77f3be32fdcf05ce22cd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba6ec0964995015cda2b2ea5fe4a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b975cf3e2fd63c6c42edff14f202237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f7d42e2088f454c0740eb3affcce1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ff4c3412b721c18c09714782f62e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea11de645a871da59fa8592b76f08e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353770e9a9b5527c238027932b5ecc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb98f42c7f2e1ab98594947aac36ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5adc6a8dc282566ec54d9d12290a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce335571a9c9180d7340a8de2d38f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ed75622c7226c118b1c3643d472c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ad1706d4d98853edf447674fd87a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aad724749fa5db21dd00718ed913e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd19b57c723edf0a888c191928902248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da252d64be0687ac98b0a301e529a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848534b390fa41921cb98f37c17a0de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb29505dd45be0465e2e1264c61d12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e345e2e37a3af0671ed01af8f39cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b7d3bf0d769c5f23deb8f70b7233253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47e63b664c889bf875889b4559671254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebc2ab2e105840418a6775a8e0e6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a776fb9428b59ac4273ede72777acb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63e40753d13b4807ab631cbb608b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145108023e02db55246620934121a495258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960be5f7606dd5fed746b27e1b60347b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92095a1847e2b8887ec3b3a073d6d49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abde6f6c71042267a7fb7b73a5395261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167b590f9790794e26488a9410aae2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95449602d55edc633bb6fce129a942263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6054636521ea0a018f7783cbbefadf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b36086a286e46e9598e04fd298710265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee356b025154d6b914ed41be7d1b7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc30a1b9b0d9a33bddf9754a2e17230267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e5bb616a068d31178e898f302ffe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed5eb315c7e54cf774a5256142859269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40373ef6dd61f29f9edc8f2495fd224270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17df001441182d1eaa78f93b986b9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f454c31a165476b0a613f65fd77fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a23af83c3a9b9982d5e70fa65700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6766cd90151c8f74389645c10975a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc0495ff647f0f37ad444d58772595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24ae2f50890a2056a75398cb205a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f8ef83dd0b4f2f3a0355f9e54aa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a77f5b7f0c25a4c86ba14362cfc73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4424535017873ef599795ec06d3e54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b65b228e52dc8ca95b3683d6f113280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20436c1e3a069906b8d9c2eb7dc0ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e5052e5e513b79aa0cf81813de76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d69488e9409943a7d214ad6a1250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bb63b5b9db9f9533f75f9510dc66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd23ca7f39bb0c2cc8b234910ecda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77a2b18ed4181fea129e92ab1f265286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f91faef1abc879bcdba71e880cce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffad9287eb13cd46f32c95d875ad99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51658e529ef58cb9d596eb427f46c271289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984878cae18a1adbe4d6711dd5c6c419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab6bbbfbdd353761da9166167923b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10df0697bd42f11910689434f2f5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee60dc753f8dc79221136c596f9e2ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1601d2e036b1248f9430903b26215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328d27cb7d8b2f1c60c5974943258b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220d19d86c1acc754b03c20ee46807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c78d862ace6c1f6f737d73114c82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d526964bbb249a218bb3ec7bed48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acab8a54557617fe5385adadc0952a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c36713b61c1b708cc77f3da75a2ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522aede82681571fbacd68894ff36ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809af2f38191b0415ac9ffb47734415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab255adc2dac7d9769b51a043a44017303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb258998254f837cc0b3942c4b73d5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73269f4b2f671e55c4bc5f3aaf87d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ccc780a683556fba358425728a9ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445fcd8782a574cf7557471ee936329307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe03e8cb6c27e457b995ede4b10204308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b906b786b4cabcb9431c7c07ee7042309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d588a77113eed7fc31314376d3bb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636cb289dcb2d8fe09a6215be68dafe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd479a44f092b461fe3f7b829ccee42f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0005a290e4454b0e3d8a6d0e52ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052da2e832cbc8cf56759624fb9337d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098678ba0761baa4edd06543def3384e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06555caab90109af7c34a0dcbd416ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf5c929a731bf8048bcefc2b8911a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd764d302cc466060e6dbfb61fdbc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6bb9a7a72647ad60927cb7b6d9a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c871c05566cfef206d3dc81f0b50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b9801fd656bb12e4d98306d80cfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fdedf45d28db8b0daca38ee4465b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562d493987feb1f667657d1b5751cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c163579eb093ecc177c00bd3af263e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582acc213c027b9f7c528c285e5dbf0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa2d5139d302515e04a05edc94143326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830374227b8ac2c6de199283340d1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a8746985a9caebeca697a2c87887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e1d4fe323d9e317a6d19a130f1cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee394c3ead5ae580156050902dc43a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3ebf6800013f2ad5297a35d3c9b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd88169bd3406c1fdb2c29f0f13aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf379fde54302833e5b933e146cb9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bed357a55002327d945603c920f7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef686d0411d70d090c7201ead3c17e81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe2485da58179bc28ce628c040364336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45906c8f0c9af1bd6db1d7b85719acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee1b6c7e0330a4cfce1d68e1532c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61ce2e3654729b7c80d4378402faca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917f46da427de207ac21ad06e55214340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74518660be01114290bc48f70e6a628341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869779a2b2c26e431e30891c5955c0c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e062c7c02b8bec2bf489da92c410d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befef3a019a5f257b57a2d9391cec47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653afb9e1d272593f3aee4e9347db5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68de21bd7d7b765b8534eb83701cbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8c6c52933aa0249ceedf66fb6b8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc580cb6709bd4dc685f0053f3dc49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987f5b5d4937065f9644cedaa88245349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d559f3907c8cd9663580deba5c05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c6ec38c4211a0d06699f0cab4b3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954d448bdca83795e415194582436c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e47417e7aec1873bbfc96e4e2d4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c70a1bbea78e3e5f4aa923c277d77f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542088b1352fd6e8f18b81fd7c198a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe61b1ee08991e9f488219ecb3624356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9fbab52455fec3f1a6b6573fa8ae3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b955147de1dd7a4e09fcbda440041358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ecc8758a80873d876ad1e4836950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a760b18a4b1ccfe9ed1cbbbdf609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843cce5005d3ad8ac3be05496be1114361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be6078a38a401be6d0453b4d4256d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd7b3b0900be051cb4333a9ddb384c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae426075912588a9609f3c6f28a940b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a93ff0eccdd6fca953b99985bb2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bade605cbfda303fb0ddefe6838b29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b3ef52d2a102d17bca924371721e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0226b2b651c2ce64bc825c1183b67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7680ad653e0098d6f1a2ea8779c5d8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566aef84222603b2d46291004a58be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8213310bfaf48cdbb19b59bbb8ad8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9964dc80172bdd51761e52c6282e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd10dd693cae60594c4d81f3cd5722373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc7f0305470c600e9c329c317965e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf149b82915f2de65f4e8eafd87d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff4bd04b879f49e114760d1f8421f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d09415488700f885648bfcc5e380377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d0e66d42509043d0b38c3c2b2441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343de3a69d8b691c6a732e3a5f2c046379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787bf1af4c98b39b782a202030bb067380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76eb8529145a0cf85eb9623a618e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10910bf3db274145cfa74239bdd199382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb991172c8a0e4a36fcb4a8d9d730d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11cc6387b21cd6062cd8fb36b2d0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e91dc9666573fe93127f6a1d3dc50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338ada09bf723fa3057dc2bf92e243386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9be7a58caa477dfd6b5798580eed6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78987d128d06667e65bead60236bdd23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb39258ca7c27b3145890849b1f838389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8aacd1b92200798168cddaacf7749390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1ff4c3699728fa5168f3da467667391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449f349bbac1a5837dacdf5fd10d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740123a828050a6132fa6c2097946cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1601eedf83ca2adf0df0725efad2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39bb004c48d5eb1121a63f9924c915395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f2208d5c7e4165160904cb08900e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d874b8f773808aaa8816b7dd07be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346be0f23b8230a8ab113e723749f0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53fb8daedd1e0a00eacf1b209439e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c2c153866eea7a86a7917a2cf2e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32602f58ba4360f9a127e619cd373401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8283996ba1c03a4a28d1ca2fb1d37ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4c587fa93e9ecaf33f0f40ea88d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154991827804d58a12ff672a5f5a75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cdeecba72df2a8becb1db27b1d313405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2992cb21d8b36c336d475de66d2940406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68635e55506a13d4c76f96ae874a24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ee928fb3ffdcabdf3f874ebf1f1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362193a0206ed538afd7edbb41ba28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfbc4f2134da23af3ef12de2136700410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c32ef7db1082bf0c5bafbf001304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe3939bb45a772fd2830ca387ffd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4ecb98d8239f508b7d2789612031413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce0238825a133558f1aea65402f23b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a43619ee6c5e629c6e19429b9f353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237058810fece8c01d8e7589e84adf1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0a02a23ba418bc1da22d4e9985e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db55843ad1fff4e823f57c3c23d3b49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e186e212a505f4767e06130908646419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd37501ec694782be04ee206f8b12d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200c75ea4226940427d10b7b0e9830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec022bdca98fa1ca7232402b72731422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484328cf49018b4ca14baf80379567d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be9e6c7c3b1db7ddada9fb23180cc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a11328cfe4041ad6e31225d26a99d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b129575ea798a6bccc2fdf8342b4be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4a412ae7bd78ab190fd67a321670427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7468aa368ad55dbb7eff6ad55ebc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b808ed60d1d7f6d15555e31e3b8a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b417ef303be3805fb7f50cd851410c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb573ff5e9a88cd0d66f1c8340bc5493431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c341e9293949c89df0129fafc219e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960d82d529c9106fe0d216ea61b394433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70efba22e61e3134b83df694f53a19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda57df8be1aec8c4aef1d7867d161435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377075ca9e9f2851a1267e360825286436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97583b91bce54f476e55ec813b2cfa73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ade9c02154e571c93693255837d1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d681485ec3f91dbdc251a5bfd19918439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf5631085d650c995df9cd32dad17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e13c3591e8c4b95408230d458f460f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45cd525963206f89de458f25c7db16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585aa72a55a4e95e6d6983fead6f92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7eba189bb728b9abaef562024eb5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7979da1bfdd1c9c764626c2fe1008445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203601f822c9e824295ea0e3ca9f73a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40131f9e8aefbd8971916d96950218df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066fd3c32d10a5880ac82d4773d00cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5a4b8ece0ee9901a2c26bbdb4959449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f78747dfbd118d6212f6cf80cdb9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d602d952410941c4d761fca6015fd28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d4c0b56d7bd3482e10b7e079ada0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b12e8f5704f62cfd076285cec013a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1512e92ff13ad8f065c3b3496d25b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37164d896cb9ce110aee6be609bacbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06230bae1245acf4095d0bd998bc160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77bd9398acd5ba46338c5d0720eb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc850bd7c8a5d2a8e40b2326ff364f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f8bb6b37cae1bc8b149640702386459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea561ccc78cf5776e8a21b5a3282de5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5559cc81d510c334490c89ccd862f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf08a2a8551daefbf8a49d8fd8b59d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc3e0f8a915594896984f34a3f9f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dbc85960ff13c4be29486bf5ee89c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f4dd7df4fe02fc68240190ca1aa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0583eb1642764e1c351818dd200f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34001dab2abd06b74f993988095d74b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b10e88cdbfdf338dec0c7d9956d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c23b80ac58db7b57f12e7246e088469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165a42459331afda4a2474023f9f1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de854909289fc52ddcc7c42f8c6cee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228cd56bf047fe9ea29373815bf7000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10dbc3589da7c565ef78b2d1136ff0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c9f345c55882aad60b086552b9ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc091989b044b4504124532d0fd8c9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8867291b4b8bf44814767fdcb1d1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96a5bdf48cb8fe639bb9b33d42a69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839cc91066eabfef8543e3a2c1e70f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673bc680a09af6841b246b14506cdb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3e5e8991650c453b1179d77c06c8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd48c6c1b4f735060b19db8ed7ab8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df4b760b97be05956bf475f92044f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413c929425df79afa8d138d091b5fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c545c27bf22f00939778117e208b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f64281b4d3aedba31a989029ab3f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ed94a6a2a53bc31ab0f80bedcb82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4606bb0c2dbdad81aef860d44f06c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac29faef202cda5fa8d75632e90562488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e786cfeedf1a67ab5ff7113e6f79a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a481d1b9f27493d890cdf4556db18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1a057f7b7fd5786ef05c957c83bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd72f124c409a54b5c873009917b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0848fce5123def8bd6817822f421b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab45cca8ca6fc4f65d24b41371a1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283229b420249d5fef43bdff9dd1bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970eae5675b026980bcf61bf1c24cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4138bf3db6d4e12939b5b01e15283f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81cadc143548bde1eaa9b50d5ffd06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884370192a28a3f6022ccc5d1fb780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628bc0b0b10a4a9b564bebb07eaa26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1285bff4a695ca4987a225118716501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de595efe9a65717c32a77ae2cc711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f057e6aba6bde1a2bbcd722724939503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18bba285ee1c61cd08e7a6a637ab1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fee2de9769e39ef0e6a1f7a4f79312505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c1ecff5f08775aaeafcbf340cd10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bea5c960598125b7eaba3b2969060507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078db559b9b552163a805818db89a96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64d0d40c35b5b4931d9a5ce74404d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e44809c5cff40477101e707464a2df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246df9acc8cca02577ef344e04e53a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d8cf2481fb523c4e9fffa1dac7fa3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada14e425069913c7b716fc824611a20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531efd9b57f8c22d9b4b336cf31f6ce4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b051da5edfd316e3e2d8501c051ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d6fb391ea97684375192e76dc5c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7a2731dc0efb4726bfc0b899b7da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945a00afa6057f4a95d05cb18bcde6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a4f1290264036b5de0ebb7f0286ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a782e92fc03bfd32e15f3ee567d08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572951c353444e3c30e415936022c250521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd8501bf54ac399b801e32a110b0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6670c2138e8d7ebe5fe5b166e7ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d94100b4a71c295204ad12b74cf84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9603bf46fdbe4722703af0465f2decc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ebfe82b14b9a07542eb400cbb452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fc91b4a6d9d2ab0b7adef030fe83b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1574269590cf89af9e9773ce3c58d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f221851caf7b403970a98f8c6b528529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac5894938e7abff78b9e4e0b9d7c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621c9a183c049557ed36d1938564a92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea99a6bb44cedd9a7860a666f993b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108a0826fb49e7a93dd612661103ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80d656b9c8eebbc4b5ad51fd844be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3679c54c92e7fcab0f6e9a6e4d66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7dcf40ba43ff420e0241ae6bcbfaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef292a1afa243b37c8677c584ecf83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b368bbff7aea8bbae2b0a9b00d24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc0d39b7fe03d5cdbd6df52b838a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead12266a9e3a6b207494d0bceffe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f8cc1562e8b26d20fa8bfff32e3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be22be377056fcad3694d99269627542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df731060bd81cff583c5256864c837543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999db0259a4d8d96b744c41a618924544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86356338072ff96f02ca879e662312545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a0ec0bf964646f3c073f6b332262546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c1c57f0702a9c0375e5df4c39b04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aab67988a5850219e843e9a165a00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9335da5c83d4b82fcb5933f3ecdbf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca22aca43dbe469d433d248e90dd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7a2e81b19514c210312b3e208165551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf243688b46b21d6a62bd972d8ffb3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857d6997e30aed52fedf5d49da0734553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b511b28b9bb20c18d6606480eb7401554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19741cc6cd0099c4ebe27e9d7b65fc37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83dfc5b8774a9a4ac6c94b94ba9a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead199a13f07052ccf5cc5b83cad25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b6a361d3696b37441b118a3ac0690558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e5f8de89283961055f7279f28578e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7910227025a11e3cf7d49c947fa25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa2c73bcf63a4b742046bf8af3a9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc116ce2d2b061a7a7d4c78f957a28c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f346fffc193c96866466cf4372e19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0caa57a7f7f266f121892f3023190564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2f7d8c2f51819f0931077b5b6614565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb16a80a7c8f623a9882581e27d9b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b33b98cac3e81a1003492729ad4787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b5bf92e46dd2d164785da65a87d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e2ec9c8067ee012056425fa14e81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf01b63eea884b5f4b1d8723c37cb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942bdcad7d459fb4ef9f1cbe12a704e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec964e7b9cc890c45492c45d73c9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db6bd2a081c31f714076c308a379e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9dcbf1087d11e11fdf0da76ec515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6a2fdc7f832eb1dc64d0a7ac56c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939238f26d9fe6843f0462251615b74e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d0b1334e1843543f0bb655d5850a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269964cc517bcadaa896fa6f316167df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789cccb837bc42d34fda3bb0948a96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb2d76fdbaa58a11c2a7086b0f51e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd434450592c9a619c8d70b75d75f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dd08448274a4ad595b96dab826e89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5cec0507244f950d5bd80a0a117d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3d84b7d2fcebc590144f27b7163a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3fe536cba984d597682e9b59b3815585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268310b67938afb9ffe299bc91eefb5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a35d834e5f2a8c7546c149cc0b588e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c5dc57c4fb154c8cdfb6309a5ba6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312901cb3caf4181fb92d1cbf7e25f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f789fab434e68f91896a55f187d36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d9eca78ec9445868cd62051d800ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e394c888c843e0ee8e8bc0e2e6894fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1709d8d9a0a61b89de4a33dea282d7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badf20cdd54875e68eede52b6b287ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5125902070364dd0b968710adfa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7387a529f9b4cfa805da96e4005b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526edfdeb9977ab50dd680cf4b9453597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b8dbde11057a3296434f21768820598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58295e1b96804ff8dca43b85fd1846b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb68cf70dd8b72c751fb60084a67c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f4cfb5ec0dbbf0fe6eb6eff083365601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f7a471ab0190a21802cfd694a709602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69729f7146861d398eacb2ea3e3c9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6a52ae729a1cebc768438e3841959604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d155fa189f7aebd5395bdd63062d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c945da3bbe6250f4361f7d0be174606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff97f1ad1da7ce822db727b1b7315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5612aa536e08beb0f68783a87b1c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857bfc031d2d3ad508fd4d1ef210a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678467f730c958ddbb9173aa03722a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d38a43e83d38a58c34b9576080aeb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492f188b3522d1d5de7f53d5ceaddc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a5bbed16209ed5996d14ff758d5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237af400c35294ffcc2d144a0526c1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39eb1554961b3c6f8363338d06f69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c01ab648c83e69b24c183754de3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e0d5639f71f258aaa04598ce1a258617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f9c2328f4cb6ca1db48eca00810c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd419b12136725e55dbe4d38247a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d170499df0664695a4deb21a7945620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2a3bd7353cf29f890274f33a567b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac33458d1060a219fcd069ee05f9e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69f8234134f7ff92d4d70c2791a43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fef4c1efc6b488b56898368e5abdf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff63712d6abc97222a72860447f3b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f50ff0fffaf9df1e6838308e2ad9fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f817a69fc777c106760dfb351f42e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05f69f467d4bea0039435346517c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853eed1168ac027cec0863c542349b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68782691897ce8514a766294377d1005630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944622e87208238a0c9bf25516cce1bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6fc226cd7d1b5f2a5994715b1917632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7aef10a8a4eadd3c5f52b82834f44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4f9ffd225646773470329f651ca1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8eed95054eadb3aa7fe2f87a2366d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50951a2a8861ad34d1bf8e924d644fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a333c2e00bd31d8e799d1a5b2d54a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8de0b19092aec5ce3b307893b195638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b35e1aa6669bb6fd2f8751669f624639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9918a23f25fa14fd6688a3756d9f23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f9e0fdbf6cdd683128baed85b8e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7281690f7e2b46833e28e2d326ddc9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c195dc5929d87fd3e1d03505832ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689afb413fe52cffabcee646336e37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d193b3fbe7b29af08a30d400e928a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b248227b657236bd627955213500ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbbd927211f523255ad65b9e9a563a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649d6da5102c613730f2f3e66462c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794935fabb8e7f42693eda6cedcc9522649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c76d3f933022e1c7b8fca600586fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d6833530dbc33bb05fe95b943218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3c0faed1e0ea0c02a4acf1aecbc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13b0ba69327113bbc35d01e243f04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193bb1136960d55aaba7519c630068654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9eb2ee65cbdb0b82ce135a7e9351655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd7b27fd51e8ea9c196bf0c860d2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c34096bc012de9a49764bdad1f7d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c344f08684971f2a2c665b7941873e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3bc81b7322e5ce0f61c8def55362659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4499b5bfdf3fb7225fcb784f79f0ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134071cd70b21495e2f4d6a320e0a75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df733f2a1a555da2e4abc91deeb3a10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b588eb988afd768ce00abe828c2d6f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873ceae766bf6a9eba49dfd9ba2886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32015f151607786023422f7a9e8756665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e4544697706a0c0c059608b0a965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709bd0d8a8dffa57efe4cf480d903c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4de57a6f4563fa072207a6a7e70cb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac045d0af8c71b2e19f1396d52c56c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a01ae6cc15c5884c69e5f82b57f33f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39156271cb691a9c5269b3546e2c5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2c2412d867af3362bd6e6a39f6b28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c3fb7c562860a5b6127e80057d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1aa2285674db11dd8bb8f65a5288b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa407d17922dd7c4fa5e48a39a0d4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de2cad300e64d03430475d88738ba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f452ca58293be3592d74edd63a18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4854e1b76a044a7d8d17d71af610d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ffdf31d07f1b509a7759327296c27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f5de7800af07f7582f94cf413287680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730dba0352750128f0cada5790d1e6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a412e2c103adfa058884f585fb91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0aa756502841c355d709816b3042683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc033ec257f8aecafd13a623f60bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c14bd6c0620edbfc1bd08891020cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31be65486a32d82759a97db82d24c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d0de87f9e7ecca2036d8acd5f177687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98351b69722759a744eb3308e369b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef83ab4f818e324869a5257234be41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22ed20621cc2ef2824da39e404cdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc09af3cdd0b3bfc6bcd9c00e7de0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d6ea202746f5714320188837b591692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d246fa61e75bccc2eb6789e448540e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d37b34ed1c806c5305a3173c506a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1c3936e0ff24b75caabca8291586695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74b9627878302f77577d4bf09bbb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178307f091f45b2c3ec064580f14de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f60ee3892e11b88f7423150df894698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b322c75837df4397892f197875437e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1698fbdd3541e244bfb1fdbd1fe34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956b135e3551a81c80d02b80e2f5de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039c14df6296a386d5cdd4ab71a0fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3d01d49499c2bb1f0e74d8fe4bdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fab090e36a7493ba423642f54f3bc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9bb437b5052ffc536e44883042784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a4944a8b12eb055edac5c1ab61a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc08af171595877cc1cecf53a93b7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76bdf3e4c7005b7ab1d3c19a3ebc91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b3450987adf283309192b815d820709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b6c271670d5d906f674e92527192710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89453b1ac1a9956a625dde6814ff13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b877482359d713e794c10f0f0fd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656bea051c7a5c2e330897864069bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8114cc4349be1e4a3d9879f5ea76e2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e9b1ea17371f20fcd95169ac94a9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d420a1e00768eba608f996a9590e3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d14c8808d8c082e788ad4044ecccbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a41a81b46291c8341793e107ee6163718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b7d79cb2a1e1461bf13c50d430796719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ad6f8a92640d88c9dd29bf4323dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952815d6d931c1234a66341aa98d37fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb9662d8880a2e1ed6fc19d0d5ab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b9a4c895765d380d05561dd5bf4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224394478b443b16db063d4fe44b4d19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987084b1035a4e9e610a0eab0803c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d4822323a1587515d42254f5bc5bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd960d0fe137f696d362d22e791ea8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca39b2d7eb85ec8a91ff818fec2adb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9f546c01f2dcc54149ed870e1905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9875de221be21d56429b76f67f767e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f73a5a41eb0704764cafa8c3d7cda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d7d32cbe5c22f0e003b5a457769c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff1e078ff4b2670cb82417b2b9640733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ec1de500a7df0dcb2748ec2c0e82b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c5cde5c526e2b4c2834c2344824e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad29772d0a068db2c32eb2825196b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234251f2f09ca6982c08605a66734b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be14de1e73400d86020ad87e2bc3b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5315201f3b43018d886ad1e4ee7dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592950c5cfddcd14762344a25305692740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7dc8a525a633ac9221dbcb13f4bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c89e2030c19cd84c34c1f388cdcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bde668ebea4f3d7880dd1c2c5a120e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de01da9df771e9c5ee55ed0450ea2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff131e8df187035119c7bed1422a0b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548abcce65483c95dd58d080c2e638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9fb19e341c69ccb3d714af35a3ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d8df262d12e39d3ac0bc3530218ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d82e582fc2141bac10d02f0ac57a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3646f7efc08c5e50093de7d30d7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e73c2f0f4ef975de8e5ad1956c25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af097a2be9cbb13d12d08ae25c71e9c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78ca6f6b8575fc1fbcb79e337b881753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974977aff836199a3256c628ae65014754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ab771fa50425dceb6e17f1eb3ea9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79f68f4f3d24eeef4d86d74267bb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e618a7d6c2f666e2b1af4bb53d6a344757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adb37ccd8fef43361501bced905743758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb1c8f1e683b0925780f86b3f89c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d556ebc26d0a72fd616d6fecb4486760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504e925cf16536bdcd13c3e2707064761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d2f63622675f8914fb42a90974e3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe811f18570e8eefe05d86c2210da7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c406722d16fc751a0e8fa6a0eda730764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241d3600cfc64d6f425ca5b3f645e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc48ef0e6614b1b6bd7579e0938b13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a65452afd2342764f00814709213767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>