--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2d48b18ce3c924d9b2eee3f5d3fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840587220ea4416a9cef59e91472bc6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f788704a83b3684f1198c230a26eee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5d6451a1f2b4149f7d98dec2eeab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70491a4b46bc492406a53fd2a8e710e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93d551cd3e184bb786a509acfbf476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8a8afba440dfb2a15bf8c93afa43c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b17a700b14c835189c380a07a1b898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece9220bad4da591a5b506004ab2539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a753125353bb660c24e4e6953acb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a980365f1e16210337100a51011af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e01c4288e1c1c0f016266d096832712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f76aeb9aec043611a31a18ffa089e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02572d64c03cc47bced32abcbe949814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33320c056559146ad0639c86cd0531015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953214e866d17d0cc891ad1f11a80916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732010f0b94d3529542ef9212c051c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a16dcdef4533e572c39b8b17c5c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adbb4c8e004042bc2a4482e9444fe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f0437a2b3dfa6774bc49397762e5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974591cf417ac0c8ac3d44a77efbb2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc786bef15bbda00d314d1935300622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625a2b3c21dcda2ace8af8a644ca66723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafcaa4f3f7f0a789fe8c5c2bc3e7b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90017f9cedd1560b14906cb2ac5aa98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5fecb4c28233934375152563fdc5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e01736b0d9f2aaef76cbd59eeaa0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a75907e01e5af23c03a8789e5bbc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99eba86228abef6d422189b2ce40d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb87a56eaaf7b5052ee30f6614d5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b539d15d6c869f12c1ee035636e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980702ed329e2dcc7600e0e5574570a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1cfae629061b66c792669d78114833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72839d7708042673923be5883a2abcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009f59eadc6380339146a32e7635e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8043b29d27444081c4470fff693236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b6ce7c1828ddf67da44bd0948e9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c05a384e8bcd558fcb5721152deab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952cb29e7bd0511b23353c1d116d99a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e712d4f519f3ea480a792d6fb99040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06c9f27b5c1d39b4bcc331a704be6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ebf5884a3d164916053f60200f7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909faee698fb3929a783af4a35c85c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc96306350aef8ae5eb3dbc80818b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6f5cebd474b77757e6d58813ad6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e18ea5eb9aca0664cccef6919f6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0714e7278d1b0a0dd3870e26ec9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd792f93468dcb0c672282db87f94448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f5c83fed66a1c6820d7c5bdc46e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08855405aba83899251a1e8a61555d8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa7110a4201829f20110e160d5f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd4e35f69c01aab85950eaffe22e3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c440807288f2f28285ce2d4d2438453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bffac6779040026385974fa698dc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ab3aba9eaeeee0839c411856160755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afbcaddfd35527645fa842556b78ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38d7b3f5fb48ef381dacac4f0fdd0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a1515c236d2ef5e69b5a8410f96358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4f834b68225b8adc45b8cfa1e75859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e704dd0ba8372a0cf734b7565be09060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29738ff4379c277a9e76499170d418361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f4574095a40bfc7854256b7b2b0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6352085646b64dcffc1d7fdd0ebf2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f11609827457f4f7fc3661929d3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c43b2815fb3afb09707f1772942ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad1b58f52f64fb2f2c37cca9303d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8421c94ed05deab9b49f2f7d42dc5bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323b9faf4729dc5bf9faf5e6339887668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a9ae87819f5687635d38ddb17b9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5fc06972a01a4be80e44fb643fb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e36eb69350682b23d20176071b2cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe4963620375341cd8aa3f214f2d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4534e7fa12a4221bbfd96a6d91083c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208f98d36326de8fbb5c2c1762b46f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b4d1032925ad7eb2c29df0bda8c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f020a17767477a8b574de6945f2b0ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5e23df7e73997d779fae7cda3bf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ddd37d4c36684e1c27d21bb420dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603bdaa33e03416c8f1dd09547972b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986874c55a227c32dab005b81d27a4e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646767dde5ca6dbc083b54c4c9da3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eda060508001137f29aa26234eb5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a91786951e8c0b5d12417e56f270383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3f258b9973b78179fca465c6b71f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128172bdfc0c1f1238916c81efd340185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b2a47dd4dd7e52bdcc055d1703a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0890e7b3a679bc74366c4c3c5c1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fda93a2a095d780670ddafe3039eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55c9693187f99dac22137fd03e6ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3dd7517b9d441bdde88bb99f4ab7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5d6cf489a2ca1ea7b72dd70bfa5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6032ffdf8c2ab1266f4e10524b8fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c28a30ab75e850946325baaa087b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb126aa4ad2f8bcd09f43f208e02a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ce6de1720aed7e4753ce564fd74f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262431bb82142ffb5de5e34e9dc357d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba71e348ac33263634a4e8d2640bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf752fde2046ec6d50ad5fcfc8178698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cfddbf6b6bafd6f432473fb03db5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031527fc073f81777163c012977c992100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc156caa44795e4d5f381a4200834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ae245d04daf88a19cd53885e26ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810de3a56d0f260b9f2977c7e81367103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d29a0974d70de5e0534859228f1fcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73521e4b5f512968074c32dd54454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692917e7b5ade12c337419b98fda00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a7f143123f5c2004720450f3a614a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdae8085f9555656ee5f871402cdb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36bb13c75e51b012d2012b6ec8e2d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4083cb0c00af7cd218c658f314e5e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82c17518acdc9ba007a33f0fd6f1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc05a52e1e6dd142c50190a730c0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d3476ee0380a25c33ba9e5ade859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db27d083d4d94478a29ac473827556a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e7416262483b0516dbd2ad89a4d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb4450716f8926194b78addb5de8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a00aeb316d4f29681196fc436ed5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358691df21d541921b50063452c3678b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858502287b4c63f08ea4e5bc888c71b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f8b5e0f0cb61e2ad5f32d67cf7ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb17fb222b4161cd55e632445a6242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644d58a5a22698576da7c44f4e8e7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d823964892065ef1308a9f8f0da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fc40e08626bd77158bb5e84b175e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593bd901547c90d8b85c2336384e3b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94689d9a7149dc977eb7612cedce745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759eaf1766ab4933a2dea67e95b842127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866e041ca3c431ebae90e9ece2b9a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa03a0f47bfaebd3dfb770d6f298fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0b6cfcfd95bb3c25d9e8173465b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc8f95279b9b083260db0f0dd7abd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3ecc37b853befcaf888251d02239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b76834e0eeebcd8f4012866ee114133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f963bb5eab8378bbc5732069308e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5b679208525e7b95e96fe0857f277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf5e3d66c7d2e7d491c843c9896b13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dae2bc94d6bfd495bec4024238d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a1ed061d4c33af9b8aa9ee9647578138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5bd94012a3f5dee76c61b51376eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde9a8dea3e176210a72b3510cc5b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434b1d60fbb4a86d51797c5032fd50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42598e16234b61ec31694aca6add71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbb8b0994b5087ffadd0172297bc72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7b37f73ce8c7e1a02f8c8bddadd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ef46ff32f7bf0cedad10cfd8e048145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9494da480f8a779752ab7d49518375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f73d335efb0c863f506f6d934d96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9da7d720f4390b02154adf12579d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a088bdb789b4fbf531a17adc7374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7f70d86c78443c623573165cce6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e1975341bb482257fec26d6cd29ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2681dca7c6b7569ec45c268db33992152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce28e26df2dd2987f01f7fb4c23247153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0cd4cff7882787a4f9e42df075e15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b5f3aef176098bd12be0c25ab882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa441744e7472311619c911527d775b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd4160d7dc8372cefc832212cc89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b02fc651aa168a06b80a16491962158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbf817c923bb2bb0ac984ad7b4a0e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fda0eef11123d67e32929a396b021160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6af0f7c5c4d14a2c68fa28bb44174161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6d5578c25f921bf27289a27fd39c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c657313cd26f1e90595ae738b44b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09736c6512008ca20f08e3aaecb294164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b633b32a46c0722af079dc9f2444eff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc163f372351b4773092fdc4e1d788166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f34badcb29621e2ee394983e771c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3fa8f615cef11e94a48a4bf45e28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1886a59e636d9354f9f0146b416e14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8acf149fb2a7aaac3fddf64fe026170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764387ec8d28f09cd3f929bd4febdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556faa594961455a29d4114bafd0b7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08483d1c470a86cc9942841c2554b2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913f0731086b4376bbb8f643e5a382174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb26028d9f722841594fdfc5fbfc67f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db263a261a5d0229b08b76bde5d9608176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029c119949f00368d467db2d8b3abf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df33f1ebba9ecef2a8809c2cf9095178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e765410447e186a3a005c63d7eb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92da5aa4cca0b1a26c7e4c844a4c90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5056ba2163b495074b65b4b54cab1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c153b525b24330d0aa69d6040849c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63a98d775d850d06498b71fb50412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1b1361a38cb91d189198a78dec08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf6bbb73ac3945b8a366a466c287e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec67c298b3c67c12929434cf44e27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e834b000e0f3754064939fc92ed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65a36d64b6ad557a4c44b1075f9ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4e12de46997a3fba2fda7f95a2e99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15508dcace30734e2fa757669fdcf54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964ad076fb16898e34c9c957f86d79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf63961ebc2609c3b186a345d737a84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef975c2ec2526fccde97de89f6b78cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddff812aa021a65604fc0e02c18e69c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc599d877d8ff543af6c085d3054b96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f797c7df5189307bff0101d3685589196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0b11ca95292ad6fbbe4c814d77552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084225c9d7836eda419b405b7e283c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555a7392cc4ccb993120824aefcd706199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee4b867921d89fea05ac91b0ff00ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3a761faca3a08cde8d1ca1a6a67a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6162f07ecde91430b9e0184e0d54b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e99f832876e9dcf5a52fd730df14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b267cc7ea4cf0d0423b30604340e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421cf00cb73cf9287155b4f57e2afb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfe27d78971905af073f9842c7528206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4979484cc3c18717516a666fa689e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c8dd990502e177a5b2cee95dcb553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658856ba53320116675ccf6872c6ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad0c0cb10d23609018b12c2dad5295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f88856273bf2d6e2031e3bac65ba0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a92a4f05b4ec24ab77677efca3192212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c74a035c0fa959673844594ec410213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed981cd054d91beeae2a2093104f69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb3cb03568e7c5c0d61022c53291b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9c4a39b10fea886067c5ed656bbab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bed4e008dc726ba5446752629a25d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f668247364db2e21a3353b65ee929c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3f6688b46a8a35b5520dd5ebfb47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8895a2e6a6261a0a3c761ac9672953220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6674ce67e3cff963d4949e2cfe6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47ea4783e710a4393805f7ddd0ef0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d6890e7add31aede5a5b7dbc5a3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b3d30981f63466f48f0343df5ec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5255d575593269a0e1c9f4ebea07c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a280ff8d9c56c10464fbe4d8c32e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a62f5fcf56fd379cd068337dfff9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d02f70470b70ee89b7975077ed49ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a58c7286fd556d14b77e2357ba6e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7604150809284047d190f8570bead230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf21809af0fe0a9c8364601d7b1841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbe6b68e49d55a33582138219a600232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b60548bc71325c405a0dd65756376233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202409248901eb782f4e3607668d975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca593c2a236608d27735463c7903bf16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5502738b52fbb389310b30254bf5701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e78ce6f1ed7a1ff2cf916ed2ac11d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07312b1f64ed029d343b56f9fb1bc4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c93798246740c99d7019b52d1e6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccd6b46626054a7d6ddf974d28a36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad096b1e28e793afb4c66cc7582eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd5b1371acf4c123ad3c2b57f797ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5634de2e73aa5aa146e51eed2a54f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c0f8a9f9d9db63cccd062b643888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c992b466bb85d7d723d1a32522327d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb791958b0ef932b231e34f9883c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad123c67fbb6eaa0aec1743f101a704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f99222dec06c7e1518b949d38aebb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2694d2ff89d444a4af2ed5424c23177249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f285ab55bf64747f346bbc9fae5bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473362caa28e269e8fb5c957926477ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d0121225bed485f0cbcc23cb62f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fc6c43ce5a79f9aee7135faeffaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21f898ec72628272d8c4fcde7d94f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d060d7cc514d995cb93a185b9b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131030acea3371a22678aff860ef571256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829f275dd4c533f2d51643b2407f3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e21fcad43a4b45a9572d64d9306ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c9ce3ac71500844ede5fd305f045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295f97daeb7dd54e2e71916915c62e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448606d459b0aa0348ecab8e501027261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d85aaa60c880410fe5b07194083126262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9da20019a1e09632031b728c92195263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ca524d08a5055fd1a76ece0fafe9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60168583778097b7344bc4e3fd058265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cfc4810092e5ce5ce60a9df144b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f159d0462b9db01e77f5a1182a5b498267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e629d1178830a0f178a95c1699cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5914da85c87645adbe21569c9a62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68eee58dceaf09e6d2d28870c9dedd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91491f94e8995fce1d031c9dcc6060271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937d940799d0dd4fa4ee7517a3a568d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13fe891ae5524d991fa0d930b9115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2caa4f614055e042760ead3fb0a709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768e591f64677b54b76e7b1c56458a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c052ee049b8290dfd984be64f83a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c48aec3a8da43a05b08c459908621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a45b4620e136bb27a9aa5846f8c646278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68b23f3f4192926a3db0cbde4d79e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7134249161466126a8c48da9ce0545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89161b690664f5d6d159d14c056c3b80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd924605802c7f8343a845d6cf49400282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd06deed1751977fe0f2b232ca47bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b998a07f1e99b58c91d715ba4c4a3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5d32c4b12869f70c2731183d0d54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8bec07e3e99030d98190bcbda2c35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65766427c02b88fdd1151e3b6db71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0447157e259556643b53b76d8171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc3a7b27b5b4dc31a01970382b8ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eff853594b0fb9981817068961f7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba609405506d76598789c73a4f1ae5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e629a9676ae6b7cee75322515203c85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4138d4a534d37a9b88e871eb6a90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112792c1b0588941abcd4b259fb7ee8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9aefac5811adfceeac92294e5ff4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028571f7d2e7c939172c2759df8928ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa4404bab80dfbf5917a9d8d8416c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd2f55346c87da900e6f150e4254b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ce7a550ee6c697194e12a9aa0ab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe36fcc402126f152f6a8aa5b0eba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33e22db00f15c7c798b897eca5934301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5e67f7f70add3947f6422ecb6aa0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8243808c58fc67066dbde05d4109a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866443341b31f33636bb3d1aaec3c10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0807917fcee199bc0de56db6e874305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6d7557b1c87d3b01fa8502b6d4fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842b0c166e808eee6a9d66efdcf406307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85322e90577acab23ff294086245a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5147ec4b83b7e28f8aaed058163e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67158c6a889a4b85931011bd85772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27a4d3f6bda6547b9ae2a2e5011ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd514182732d57cc0859759dcb339312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b000d0c06dd41b3819fb4d91fec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996e135f43548c47809823159f73717314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eded45deb59f3bb54aeabccaf0ccf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79687d534b3f3ec580341d4e99ac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258db120e13b6cfa2cb868785f94f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2776b7c4f2337f6e2e185db208146318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc6f77ae73c1fd66b98fda1f47feb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e88f1ca5bfe4f29ea59f48e58ccca5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d12c6ed252080e247e72e8e99cba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb879819f540204c9d8f7ca4f4323a35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92f58d91940c8ae380db066d78165323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb297b3ca389e7f5d02f84a7c1478af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136804603542a784bb7ad9d861b511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f1407bbf54ae25433f59b2b80106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c996ef734c5b0e793547c6b1327a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628858cf21110e81f5f97dccf1c5e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defced1ca821e8765c226eaa5523ec1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb06c453441aba7e2539cec6679cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec2fecac17b879f711862fdd0cb0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2822bcc7c43960892bc60d68c1d034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14223f8389fa525b599eda3f867eee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a48ee5b3dfc3e23096abdeada1b054334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cab3ea3a385602f9a0029224e5456b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e2c7e7f0e04bfa91fb7cd3244f935336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37f7b5ba112ac4846eaf3df797d0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c129c009157459bff1033d479c416f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e63bdd8db1249f232f4ae2280006339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2da6dacaa10ff6b68da5b4120458d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19ccd7b44fc3ba9ece4f9abfbe00d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceca7992194357c26ab8d3cbf869f59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6259024b1070b7dcef6fe2a3daf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b366115d12f914f02489ad1228201344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7aa7c6e07d7a384508e91ec9b4fc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35f98e915a49fe37c9aa3a5c61bb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817240d41551bdb6103736db48ee6083347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5eecef212f6de5d21bfc3e605eae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e8a8deb8569a7ad0c4e2430b0663349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7aee5e9cc7ba6a43b76127142eef5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b0ac7b569de0804a1d889e189cdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1b58d1f2763a7ab6a8818603c97c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a3b74676c338b05d373a7a90b1a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6fe938707c0e952c780fd8003bb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa9176c19358f7baf9bdfd3f4cfaa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a795a44d744c092a7d933a5d0ede4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6670358bdb310a0fe70f0d702d23a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580147a686ea454c3d4abca1230b2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248a5045cb2e26e221b40d51cf9d46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221fb7edc40c18d5f06a6d9f3ca856a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0780fff798f4f6263f16462060e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748dd243b64c5ce6c1efeec3446c7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57fa0c6f5419e30893bcca912ecb6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba9181a73b3d5f0ddf6206c82ed787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b830edd31fd6411baedee113547266a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed39c2a46ae4b593e5d02d016f506366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd906390021238901675ffb585740d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5f9ea20f6e447532e37a1feb82cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda787be8e698100203d226b081a3ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6481f6433ef9645860d99cd487061b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2032c204f8d9ded266da149d6938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d7fa21a158f82da54aa37fc9dc4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07c74e0721cb2a4e6ddcf868cd5abf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530eed515e8b8e7b57817c2ca7a006f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f3c8210b6566e76f6dd0f966b32d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067fd3c8ba2fe01ec716b86eca0f75c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562117e7487bd03ee87f6fd7913be4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb497231ce820bc82148798ed7d9d274378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3ce8277891da1d8e5e6fd49fa7b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5c4c6aba7896d93ac08f2daf774e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9cabb8c5b948a232b250a357848f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3755eb6432270c24dc1deed4f615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835182d2dc4f6ea69c102f054243fd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b54c810d59f3c007bd5ad48837aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bba4a1d93a27340cb58443ea69ffd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4443afa4483f0462f679de7ac561c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f2f33be0f6634b14b1f9a757e38e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8aced2200efeb3e2e9e595406fb64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f9e7b3fe4245ccd8bee945a8cd52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a921ac29a391f81b9b812db9fcc5da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e63e1fe8edad02af2c7129fa5171391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb43f87909cd0f7579322641928c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7f97e9900223a949c1ce27029b13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e7cb274a23207f4e3337570b7e16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632267f86b8349467857bc2dfe83f71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a65efd2e878d03d7084cde2f75140396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090fcf4c0df368c89423d4694764aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a489152602523a9fc839671bafa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5a282258ff8c66bb6a18696c6995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b608cd34e9f16b68e053e33389db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664c5b0bf6866fd90e2c84b4debc4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49869db8befa85f35653cd258724732b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33853f7b59f131e89e69d4001e3c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700b8f2066452a4cc7c9e634bc6457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc1da4c5efa205233b4e0bd320e5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71bee10ae57182741069075e087ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a579d5d6805d56db7536d8ddf11c88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525be38f02f508627b83c84820b024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e586d978370f75025c330dc3ee95f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1ba426b7f73e2fe6f497ab1b70c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c26ce64ef543f6939a2e8f8d1eda8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d205acfef365faa2f93c0674211cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab99c9667c26b92edf543e3b7ecdd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102a2e8ec49dc02679093bd18ae569414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7519e4a7f3823b01da808e3291b017415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0ed0c1d82773e15fc29c659f97c7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479ff8420708f6c968537091bd7a88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010b739032390c78681c819adf4625418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562e6c47437bb64376e33f328066f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67626888c517434fee60e008301e7d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3275785acaa1d4f74f46136cb07ecf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66430f90b6224bb8a606570c78ed738422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1b558abb14feb9173dd6f174cc5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7cf95b5bae4856af7d9d2febd04b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e90c1fba2a96993f6c6cb25eaf1f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91359017e0dc90bfa9fd2732ba1fd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987377fbf9ce211be3596dc6a4c2f2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8686abcda31f9be350a9614c897c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b456c1d30035dd89b4ed29e17f90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1694a6f33520495edd9d7aabc4ceb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5608c7cbcef4f89ea82b4e0b64b43d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100dc35677fd202d5a5d378f0f9922d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517756cebad8ed09b155831ea4ef7ca9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb3c15bebc1ae4965bddf94874f62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f2fc60e8624fb8aec10612b105cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f856df3c6e98130efe68c1a0ba38e7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3c821a8acdc298487c74b927ae90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9edd0909965f75a6e74ed6f5defdbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ca341be594aa9adda5aedebae0e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4328fba07540d4d0950ff2b21cdf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1967d7549ff239cd80ea83aa6b3ac4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30917e8884922729a72ac5ba4d4d74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea69992a05a0c9c349cad9c6c78742443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7239468a09b80aa1c6477d87e7c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480cca7720b7dee2425caa91de6d396445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589763a504541763ce5406b919525b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61b8b5d7c6cd2722364bc1ae7099e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362083f6f4046f8e83e00eeb7d8c534448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7acb8d287c68d7c1d768e23c6ebb7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037463e665e85d13799830fb4aee65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d151aaa7a67809cb4f1ca73219fcc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12addeb69ccb9bbb5a5b6aaf06cf8565452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e66eb46eebd69c145ec4834b1644d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74ae08f52c7efb31f18e384faab321454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c196b35bd0134b08f1447cc8ee8e5fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df90a4bcca7d173305a94b7ab17304456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a7b9404de53d788eb90006130151457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6859260ce5a3f41dbde575e73ead458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca231b1f731931d281be735ebd3b83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e3dadfd36c2190223e206430ef572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503324350294a13764d36553aafa1ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7790bc517659ec71e6df642dadd9fa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd59abe9ba932523ab767debf0f7c0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901637779756b724294e093168c0eee4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa328a9062904503610155d62c78da2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ef4fc4e2905f8bf03bac6ec9deb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7c4b12671e57a368e17501744e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c455975ffe156580affed580801e1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637953c77d375761013c98444b80ce32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621fdf74f351d884dd4e6d7dc8e0784470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354805185b98ed53ff379ae93588926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e323afe25c9ce748d0c6e2dd26563472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39db5bb23abcfc1368488493b478c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f0cef4d3e0cb27fbbc5567e59cd51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8528c979ce34dd2433eae2beb6fc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d419070d2c0504aaf5de923b7174e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec49abbbca334c340511a1a76b77b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ba454671ea316963e00a41083b2ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5268bd474cfd7bc6d442512a7fabe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3088a8391bd19c813a770249e6362d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561919ff41697f250c9367eb745e90ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc74fb0609023746eba229ed6aaad30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c55b92a323769fda98d20ff96267c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b366a171bad3b8eda8bcea7b63a995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f636de1826d01dfa61d60ac61d155a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f851c5cb769e36c895003b749e9a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476bfd67903f38a8cc2e639de7a4810487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b655227d85a55e5c8625a06dc098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab24f6304eed49efcaad7e74589e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc84465e77801badddc0b7bcfd67e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d27b6ff27db834ea10460e84c1f5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aea11944c378b3778808e67b4cd00e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13a8ab49f22a8bd8dc9c61ab9fd02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d71026d871f080da46edc0ddc9b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103f4625f4bf50f40f1a3b6e054f694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac2e5f903d9b324e9d6bfbe199c9e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2d5a2ee44565c9f934296be1f192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f4a90565845506c5a1f641a7b3a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2bca1a2b382f5992b66ee1be298f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7485743c6e19b8260b5315545732a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8670b5e7fdc4fda27181b39b5c6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f9bab1dbdfdf16620399580477d82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a417cd08905c10a84bd578888fad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d94e8a5d0b8a71211497b39d2676504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261986e620199f95f142cf7cd515e14c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b9450833bb7c6106d5f1849e3e12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52434b8c3e5d5e812ff090a7f20b6b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38dd4a2d0fe3ea5a7faebf6f0778c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157ec83e01e74917a916704687dd11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6898f9bd40b3a7db4aa1e838f07d3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6f7d2fb35a0b13c43e8d4d47199d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6cb8eeb0c04fdd51477e7ec39cc13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdadb8a03cc565817fe429c67c002513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aac3c9f9e07d520437dc8ad79eb7b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a037321ada78b92ef5d032410168d3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f32b6ee28882389d6abcd57d5de7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074b99aebdcad6872743063e114f83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d5d4b15d96b4805e30e58b5c1c07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4cb326286dcc571306f26145d4d12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44eb8486821309b5e146a3c20d7d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca4f8ecfd90d96d8cc598c3379a2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a112ca1d227d15e3e850b99314689b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce1e6830fa7df5bf8414b5c2bb8667523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fdacba8232a84864b155652998c0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751be46a4e14c679d2e0c5a842bec1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996cb749dfa369800ab219dc8298c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ada457a5a65983ba96ded6656e34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0fc26f7d8760dc12931d2c65d3e32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cdefaa64a5a95da5c10ed4f9285b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dd75e5a4be801c47bdf736bbe610e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a831d7e288e094633ad60bbf94bec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1180805e7ab4d750d7b3f72dcaece532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31545a5e567f24220a40d92964e30d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371ecbf9122029ff59d0f9ddfd56f9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff91ab64b9ed6c1ffd17aa094e5643535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9ac9150499da56e23b36ad93b59d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9dbb611253206d1daefbace41499f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c2da621dd84415bb27e5fde5ce22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f28e0be42a61977566f9154e990c4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256eb486a5451597378b4dd24d7fab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b80680959262dd549cbf310bf40f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd40ce7cc0747a147f5d40f25bece6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4519a888bba57902318e2e245dca7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8223597699b34c0265df3bbd53b1e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6999967ee29bcdecb51469de2756545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee2f6f0264b21d808b65a5fe09b0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29ccee2a157b53d4833048438f486547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086996de4a14161eebf59091540f98c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973ae6aa7ae810deafb2146856e43a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e511ff69905bb2b07d2fa00e02e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7537865009e2c4323040e9649d07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eaa1ff97e2408e82c0c7de2405e51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1794347da844c744f38cab47f740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b34e70b0392b8fbf82dc599071063554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9876c136e05f94314bc57aedc2d49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc311387ce597cb5ad43652773a74b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb54ba7e7d706866d1ebc821bb7128b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596544a9246baf0ea0b3de3c31c12f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9dc9b55b398af515cd8a98be65fd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434363902e796b052b45f906110f8ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6c0248afd2ed26eba9a4b69d51344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec49f2166cb7e9fe992d3f301ba043562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd09438b67f23a038f66f90dc5b71a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce784dd226ceeab7d7eb70350b236ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773810f7d25e7c0d93998881ad15f9ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d214f5ee2702060aac518efd1a17b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d6c957d7805092c4c01dc9876cff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a88cd7151bdeb1e61e7ad92ecca77a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40cc8ab6b72d6b5596c415b5e0c92d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e372e224949673ad19c63d09a583a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672cb08fb5c7d98f605c82fe6923bc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1944ed1c5e3f76564b21c03ddbc8da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751562f92e79b960ab48f507822e9c05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10a13b3199e0c3ef37bb7a2c45024574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b017ff014641ac060c3ef79271500575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d620edc4e2eb397cf189d227e32f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110dd542ad9e5a7f01797bdb57b819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c40b2a280e4fcf493948c8793e94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a092cf32ccd55800a0c67ad74c681b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a9a12f0553186321e2a0c470245c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48364f69cd0dea519ef9ed68775878b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ae470ab39ccd0afc6346b385ab5ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25bc695d37bbf0e0a8e7971b35c8a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aefd34d591eb22d27112109e694876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0c9f42521688fba322fab08a8163585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd458d1854a1e6d7cadde18e2331b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536d3270c46c44a49fe46825cd22b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44753b3d9c124c6349103243b3f100588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef2bd81bc86df236e07ed59907847589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71bd8452d7db5fbd15de8307c75ad5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558874cadc1349599031409ceba3d9ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511ac01a10999020c61216205a135b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf72757975b5c26b9db4136c54063a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad73b1e86b4e41da4c18b945bcd851594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817fa1e249477f67786c165673cccd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa273fbd2b7af39f9e83badb1c6982d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606cf8e92009b56a8e5a46d4da552d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f61bdc305824af013521c42d1fffe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a222439d7dc9faf59ee5240e095b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303a61b08e908d8dda50d5bfda9cb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd544c13c59d85d070abd23844c1cd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a3d5ceb577120022f9ad53dbbbb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c2afe2f6ec3df89356a842df1d5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eacd1a40a172a14bae77a984ce4e73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12013302e74a835def7351d30c7dc5c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9908f0b0014f9d7f329cadfd4c8fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c508ca990407002550d2e54210140f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789b1a45eeb6e82c4be2aa094940db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c35d2cfb184134c9b0fc6cad9eef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84d30712e552ffd7df96d6c949223610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb425d45a7639bac401ea9b0335d8f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d59d89b41ebf5dcc80571232a84a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3547301fe85d5ee0c59f7e5bccd46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae888c16ef263467d46b7d70bcfb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742116ecc0f981c8434bf1fb2f4bf09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250bd6f261362692b45360023a1fbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63148a09de70b3e9905d170668e6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e21edcd0447ba801747c9541a679618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8ea4a1377010eafbbcdd990c362a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c40c4ed045ec135a1135951709ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad023b6beab50d9ba9a8be9773c56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf0edc26394240b1ee4506b744c60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb6b42712d30e3072768597435088623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106aed48090ae47844dfbb2d0024f24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8fde48b8c656b01f070926c962819625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d85be978c9ca2abcb0756d11f7001a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c8639a188ed7a35598be85b73b6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558f2cc0c7c9496f6d6f8dc5691f47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae4dac3ec962e01cfabf5cc2aba07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdca9031011eb4eec036b5eb7b3cc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e20a8e12f94af28f1ff2811078bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3818d9ab4502d331ebef51d1c4ec1a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5be71c08b560641bf41ce12ae3ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff6ef3e12f27bf70fd1fe16fc313b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c689cc692a6dbb760fedd6af77077635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632ea57384af776939faf9fe64b6621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038940d3ad7ccb7e8caa2d6010542e16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee798454029709c857c1f1dc238f26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146535af9c1e67ffa9b6d3634efbdce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13077b52d4ab126bf7efdca8df743640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfffc141cabc97efc6bac25932f2bfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf0c409f104c065683799a368514f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9997d06ed5d0e0dbd4fb40b4830b16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc6751d1e4ae2b42972f164efdb1f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907348e8552d50e5b19a9b048933856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309841dde14baf8709c4bf4bf20002df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44061475a94d155b2f8a99ad1ef0fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea523849a331cdb9fa557474f6fa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c5f3118b8c01ddbff825e8dfe696a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487cb6f2d219d3ecddf6d49e6f1e00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ac08d641ed3315bafef3ebf61583651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f39e088c3bddfcac118a85c725e7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8994790e160f62a47c5efd82a91a79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9941e1ede7602a5b86b15ee2dc633e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c57391e6184268deb981be186bbcc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de889d5c55046648f12242b6a4bc15e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81433e96174cbdff8295f0e33c35942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e77059227167dd0a674af00c0bac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f24a53c75dfd3a037b42d92bb45587659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60441f00a990b356c753c8762dc48f41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb270074e492fd533557a71eded6cba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b9cd8b0b8123d63748591fbbaf72f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9473a9d154e23dfb2f71a771f8e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c999b19f5bfafbb3e7f16cbc0b3d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332875feb8480c8a7ab81eb09da78c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f653d72bb53c8573e5f73daaf8da85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107f29731117cfe425f66edb3af059667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b8d905d45f9a9abb8606ce3fa891668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d242d504f9ee9571e6caf5e5a296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf9f086b57b3f5ac470a273729c4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943140bf5e2ff21b3236488d18dfe70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2dd818be7243a7e3f1c91195afb13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474aa55e394cb326f75541b2661fdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29183c45b1b1d7ccacc3c11ff9758b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257309236f27bd5fa14ba486e81dbde3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16d2a6885a2711eb47c6553c16488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd786d382d1579f9880e41b32d3e14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54999e2bdd452f8149723257566adf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd0e4033e277ef31995c045bb898af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d51dafd1f44f67e08254e9b8c3d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236e6ca79e50485d5249d5ef34c60e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f18c7a7efb5cdfe1678655e949be4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0193511421f9e35d273707aba176683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b72d6d798ce12956d3a31bf96b506684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcbf7ee2695915186b4830d9193cf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafdbdff1c72f0c31ad1fe0fa903380686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d695273d3a544707824d5b2a6acdb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9388ee39b8803a01a5c736c57fe755688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e101770d15a8ee349cf17f14fea110689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52abc2855cd40a3033fd05c850900690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de970bc9c61aa765c12cf4920dd7c31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847c558c1831203eccc1587298dd0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e90ed0eb268253880dcde425228c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed06678ddf85efa7e513f786e723fd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412700a68b843c2489e08717d748c0f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fcc8a06c4af4ad518826bcde84e7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f66671e2d89b456ebb552feb809a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670b60471703ecaac0360667c47c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4ef064b738713a126e426372268a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b0b590ec4d42f7ea063bc7b20acb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c74aac4630eec18a0d4edcf48a2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560050d73db295cdabc4c8568230a747702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c5ba750f515c5b6329dd415cb25d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16bad753ee113bb9b45f53d5bc92a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084329da29e822bc76bb4e260a792746705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f904673d909fa35816f757867f5b2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26560ee46d95c05137429d12c155db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47768686f0f3957e006344fb1907d8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679812df04bdb814b8cd267f37694bd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550861d708a70ed714e5758913d8955710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc101d9e2372b892d329b23fcc16b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea5964d46ebbcb8537207f7597572712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93a1d8b539e82087084d09df6cafe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18830ea9608fcd821c7c1c237aa1898714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9890203c8526c24ac3cbde0c33eba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8867ea9efb51341e0b72cf3c577c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921128a9fbe83afccf9475606cd21f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eb425bb797a9ff6c42ec473572187718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ed70d3b42fac78ca3b49ef61df86b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c6929b8d89bffcaf95f2771c5543a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00b4d5317ec4cba2f279e30e3e90b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf354f5591631cb9299025ebf3691f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb249b5466448dd79e6aa81cb7140723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ba370b485fe1ec88ae5824d6a836d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a5f3f9403f27a381b218f023de66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e6d2403d5af8ebc3b6e53caed9ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703296bd4ad53dd781da4ef222a08fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c689c19955db9293d0636ad8108d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73913dc853854b3a479b2ec81fa9eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12564d3e82a522c754753d49ce535730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96884b7f9a01cb6bd0b4ae3e0e01bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854115ed464d4c39f98fb39e09bb0a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b5ee997962babd210a8543107cc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe351bfbc161bd3dd0e35a9b39f04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363fef8dcbd16c3ad697c0039edcbc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9b6f0c7dcdc4307ca3b32be14f37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dab0f15744c36d8562e05368ec978737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449715e8eff92bb3fecf0d51db6a3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b9c7978745ebb8f96ba44b03385a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde930f8755b678d2a545f850abd5915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98235fab1775eb780ac3384ce1552155741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360561c81951f0b2a7ff6a5cc941f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a9dce9b39d7f89e51ae3b581c953c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f5852d52d1b3a4929630632c182d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf72d73c26a70e0f71bba7e04646ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c642c6cac08b67ee5a458c25a547746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1ee6758e56894e8a3ea5e1ad15a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4078346100036ac842aff9a6fbebc12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8d1835e8f0175bf134416b31a49d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823934ca999778017ba38a8cfbf2ecbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980115a2c29a4cced42d589047c3d6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506095345ba550b648226d2f115a4d53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003bec1c97aea7873e76a8706f76d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594284dbda8148ece1221740534d41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce31adcf02ad16a96d59d7e0947cc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e8e392b3def93c3c5bf3da491288756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab00f602d7bcb847e6c82fab8eecd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0108c2210a715d82151821a34b6396758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1954282846f18850e26c4ad1a1432759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f7629feb1e64fd0a2d25cce757ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8353381e6f60ae61bebd30cceb91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187742e8df391ee2de7aac6e4c24fa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61a576fc0aad1857d437dde14a358c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d916aa49805f033f5282ef1cfadec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd91fc31dc36bc38418ce223b08bf5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc5d98f093ba62a0403b57b8195d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5695d5ff6b981209750ba9b491441e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910547044c14ea5752391734a5f7634768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a269f7bbebed75a5c1dd71b3f4c0bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f32c1652094b8f5880b04c57b16aa2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56718b287ddf8a71cb330d9ed9e87b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e27084f67cb251250245f8ece4322772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2d507c28dc35d8a95616dadb482c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b140c40db95b96c8d77242109d1910774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b2f05653a039db5b9f98d4845715775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa846f0340f6be2f451670d11b656776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4a3cc5a3cb77b3de819ae8ddbf8b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4eeb264335633397c33022a98188778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4f50c67caf006cea6a98412e2cf7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e7be357cbf2b10ede1f898f3044b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed18ec22ef1536717ef032ef354feb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5066524b24363285e35e1f53956e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7ce4c9e29584f02adbdb99f623c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ae116942bfe883c44eaf9b67f902784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e2f49f09c5e9bbf514f24f483419785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf63ef7796b6d96c6aeb83835b13d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f29a60fe327513229532dfe964a8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533bc3ab016ad437a851670af68225788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb9818d21ced350683c57b9cb87679789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013bc048b74a1ceada190351c864e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675c17e64aa39d6d2e0e8627343ea4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c0cc4bddb4e26e72334aca8b07d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a42a3ac91a43d2227773c1027b0cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40fdec5477dd89bfc8a6529a6f2747794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a3ce1662c7afecbd722c32a5f997795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64b48ac758b6aa36c391e4fe017e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3eabb4d774e33bb0dd9d3c8f8a50797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618d017171ae0fa51c155f7544a8f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d322b958122db8e84eb2b2677b5cde799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d30beff798371377b7ffdfe749bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb699f8cf9d25506501912185b99c7e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee2bb47272d98352a0bd0b129b8d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef5863729c3a004ec2f3dc8264c46803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491809d35179cbe63894749e9730a8d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e0547c5cea1358cd9dd98281b630805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8f0462dfc12a7ed042ebec20fbfe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8f90001e24934eb746e23b64e991807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195150032e70fce687a0edd7ed385f94808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd477b7c8c59e10344944cfe55aefe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070f2b386c03bc3ead76b48242a1aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d17713abd1e4e2b674cc24528391811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1428d8e9365fef5edf5577e9b18e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e15696944c53fc4e9c3a4ef986e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb71a014f9b80b7c6e0e9486276fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3a8790498eb435be64dd29e0b693815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba06d02bac531dddee67bb139197e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee51d174b7d497e918607c452dab9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcb639db0c7314bdb1590e7ba144a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ed00bb36cdf8e83896aea8e38778819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdeee1be572e5083254021c3ddfaed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608c0774876d97d07d089d0d9c8ca75821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71db717fb390c3fc2b825d4c263ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f4abbc87189e11b24ee13ebf826d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74916b1e2039b224e48a8a8f8c9986d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1e4b2e6e1275daf304291735bef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de77fb4e354feb2efe2d792005be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54a4a05cd2631957862bf32051ef46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c1eff2b90e8eb554d9ccb65c11947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51c8f1e0d55e0515f4c25677a0a0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163789da7f42b3a2ed2c37e8417933c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ec2d38ae1a4cc18b564d257490a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cc344b9c1bcb40eb9fc69e701f18911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dda864ee8b841b555b3a5443f247312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5032c9dff509a733c2bfe64a2951913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d706d73cd02e664a084e15c9b6ccda314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3706bbb92f9ecba3b52a4b3699a3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c7bbb5325a2e4b3860776091907116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda68da09b8f2d311cb3f52a7d0e1aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6eb22afd2b743a5523f7e96440aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca3e1b84a79aa7634f71b1a71efb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f99d6e4fbc7809ab822c64600c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e42e3d84f9e450a7b4816bd2dead421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adf15d88d51e639efe69e645e8caa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f596368ecfdc046f78c7558b2838123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e727b0c39c04aab00d92f9788ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907c952e93615509858ab9baa03dd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb6977b14751f85a714255bbe147226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991234d9eebc1bb615bb13db4582fd0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139e789177fa51644f02410635fb4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc566ae36561cfcbedfc459d6d2e70d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a403ac313a01d2de57e4592458d4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61178fe93a390cfb8675dbbc859ace3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036fed90b40a51658cd7d738040067832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6462f56b2585715e8b06813add9f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef44fe8545e254c8b3834d39ff08e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de2e1e05d17be7b962eb852562c2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc21bebc74dd9a2638383d5b27f01a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32cea06805ff1961988f74c19952ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248546189602053163e4423e56391c8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace808fdfffec8fa503fa90380bdac2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc399e81542b11d2d01dff7c11e5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f9389e0d88dca1f7ad0e96c616d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea52e627a0e18c2c848de00ce601e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c1ff578e55fa125d60d6f2833ef243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cc33143610d1716743837afecfdda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228f8d7dd429a5adc190b4a35ac50345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f3b870131fdf6e639f2922279a9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10add5efdfaf8ac312d0e7d3d71ca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a3f4c2141ffd7b18001646f27b92d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b44dc662116064a2964165e785ef949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e75e22e9897a073ce00d9a94cd61c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591f27fe6b767499549f22a13374cdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b5e3f7a913185eb0ca9e94887a9e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed76397f7eede27f8e12669ede547a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd2852cb1607f08bdc5a81a745bc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd2cbdcff04c30598aded0538510e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e82bd59ad1c7575584f5fcca726e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874fd09bd25c0d5ff3d5f905784fa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7bf13ae178a0946a9911f97dd829958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ba3821d1312224c284859fd4b88059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d7703b5dcbc2319ff8246de45a4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e03afc474a4cc01fa2a0f018fc0be061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6fa45f4220de189b8a73651fb27d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a4f637993dcfb446546fb83c672d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ddccc85bc871aceda02e8869d9b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435d3a18c8b32212dba288ecfdbe2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4357b87c707fc1f8d5922ed79e498a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd1552b6f77dc55cf65dfa62d29faa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e44d077a54f046e97f29439e9818668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fa9999aac5b42dd9a7b2964f68d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449bec8becb142a780fcb38bd37aa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c3a1c0aba492de0920dc0f1a9bdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4000a1afd6035ebad1d5fa92cad272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a5661fcc8bcea26e293e62031dfc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa66de468d7ea8f55df6bdeb4bcdbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd15c8e7eb2501a70a7e4f7a6ec77eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89708606727e6f61f2df03fe5907476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5b7896135d127626b916cf025d68777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82d68486397258b5b90fe31a9e9cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19892a7d52cc129950a0f6cae50d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81505637da467a4453157b1f3b834eb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5989f8856b52fd10c1a7815164ae8a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7ddf7b5dc65402511ceaf11df10682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f553b6c53d3af39998f4f1cfa50a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9224b6908a14ce854443d40ed184f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479f720017917e316001ff5064daba785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29d9e7963798de290d37398db374e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76c891518333f66d41ef52a1d3a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61610c93010920527a9760c04d729288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f3f395f7686bbd9084aaf6140138c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc45f8d39b2b7d9eb6a334a8b3756990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd214f5356544aa663d4d4934ac9bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09ed6c035cf0f4333ad35040fa35d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423935bebdd8c2b4a7875bd39b429e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093cb8ee9627fc088e3c9185e80b5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae762a26bade79b75b8504ea7002795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76855b2d36d249c5650db9725988ce4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b12a85014517f4627264daebbb95c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06183467441df9bac286d2df1de6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627817b25a898c742be13a834e09a2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac3fb910872c06d3210aca0053645100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b5ee98852deef4048bab2e7a57e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df78bf8a7214f8b8375973acc77722102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1408931aba74085594d7bde7da84c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e8cb34910f71d856e92b19777586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbfb0b3ff30503e55148b424a9c5a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd6b5a04943f3696dd09f361eb530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220177cd6d065d7619f55c9956bd6d33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6461267d89b66254cc63001000eba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b82b9fc243d7f8a67d8456e5a89df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f773c19f92bd55a56a145f1f410b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac55be05838d95256ba08d950b689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266151ef7e594e0f07764a7d537da1a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de9a4f8f1b33918567e8ec2db0578113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4565ca9bc9445a0596c555721fae9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056c73d29bcbdaf009fca38594dfec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5362c655a67b1c5e23a750fdb1a15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63acb78d48b9e1aa02070b2984e3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bfe6d97cf13870f46e79675c78531118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde70492d85c725db7408291287325119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560087ae3ed9a858a6527d6951fdcfe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde7a1f147a4414a2a3d1136e62420121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4e9c21854dcf9f812add2eb5d954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2275f8d83b09d3d11f919f5b1ac86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641346262002d1aef9a59ac07a0870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b538080701d7147dd973ae43e326125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f70b812555a2975a0966730d4157126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d460e3ac353c8f60be5e0d8bb25bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a784ddf01110e18301ff92b4abfcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a97ba416aeca1c39a5ebd8915581129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287cc16f732a941043ecd1d9fe8bf89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b10828673f4143b81c36f4f5a7199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df009d938c7d500364345be9bcc4ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae57ce38cd613e449f502eb5cb7b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6a01c36c1c0f6daa2cad8cc33270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d6e57a2aa18c9210b216342922f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bff62f0877ff4dcfbc491298ab5c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39daa6ffe761084c8415a30831739e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a6053ec9ae2aa89e743953db86e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b2d7a132aecb4a9d6cdaadb55e5b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767bad3447182a26ed22961ce4fc92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc538642a6d16f0cd54d76bbaa43db0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df15c62b4efbffd3e2dc7596d6ce98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bcb79187998c2d61de163afe762f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4cf4ad0beca7956d3a9fc84a75c5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38f7cf8c3a96b10352259e660fd66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392faf2c0ab7de1d53cd244a2dc699a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982518ab197b2ce60807dc04dc3946c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b719c7ce4c94a3293c9d974f94dba5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb44c387d2d515d59b22c04be20fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c67960ca195c235ce75dcc06f6590150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a16d5a4c0897f634c532fc8df8c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84c6c1593ae90b1755e2f67e04fed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e59e539a0748f54dc1b49b6534048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f22b0049076daa566df2e4161b859f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b38527771ae374af96073a0530b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90767de161c8a2cf2a03634574517af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5144f539ab609731e95469870c708b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3766addef190ba68c1732b0117e09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a89599a716e0001255cce4a25db5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b32e8ab57720dcd9bf06dfa12416e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19f22b456443070a38780f2f05a21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d538784721dc3e0b314bcc20d14032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ecbcb4de11405f74320894ff6a2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03fec860b7513e442b382e439ec9f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c785563a6ee6a871ac8d45e43cada5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93e31f968bd0f5580fc53c745fc05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba9c4eacf9f99917ab473dbe61c69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218b8f315292418527f5085d978c06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af2234395057cc62dbecc364f780b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642a8fbabbd9e7cc8ae51fd1c576d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cf54a33f8d04de829a9ee96b2389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98721c07478716666ea0ac05c94e85c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44823aa567e622be68629ea630db36b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be16992c809f9cb8e62a5f697bd3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f6ec5417b97e76f43afe73da280e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df745aa895108d29e38cc4f8e4fbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae51333b432b25334b6171ddee21c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a41089ea3ff58ab0318edaadf3b0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba76b1749ca4e3d0296c6a18a09ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8f570a2c2a4241e77c2ccfb7a3b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016550b0157194dccc747e9c385fec03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb5a693087c2e9bd00ca642a9529b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e13a9197de84c94b1a36912804934183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd322ae36f451b97901745d0f860d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1936ada97da6a24e47267bcc61b4d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50d5c0f3dd47fe4281231af2781b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc11153e1bb65ee84a556cdb90d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dcb79db1bdb34b4b70a6233ffa165188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119b6646b01ca057235f3df9d16815189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3114913a2da5c4f69e7e82ec6792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ba9e891e508cc39b74e2112b16d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c34a1e55a20f6f49ec14511b10e7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc2e2274d5a4d819b12b3a9fd5f5ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7a2de0a137f8bffd392c6538fa80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00256372a84d9ade5e56a6daa0c401ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293386b1465e71de41384a053e38e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a8e1cfc80f8b9da8e111ba4d3836197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803d38913da3886ee77c72f05ed8d9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f9337d77c1d4916b3ddb0b72130f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fabde9e4c78c27b0a1e598c34eb5a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbd383f9eea1a293f2d924a5d1e525201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644e6ff6a3159a151ae08f945422ceb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272e029c9573615f1f9873e43d184f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316552585d7773778911ef8e1b71b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5430fe77860a038066d2601b42226a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff6dda5f1ea6befbed221cc8f5442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9610c2860769a2c573f68dc37d372e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dbfffbd3386a95b66b91703bb8029208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b03257889cf6603bcf4133c39e38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01226e16dd0ad47c8ecae331f5e7da5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f44b6530c1853ff98f6d12f302843211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97bcf6b114201f0c8a62afab7f763212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6269039c0bf97d48fc030d820e5a0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880ad408fb32657a7586f1fe46d228214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d0f326a2162c7789e2c27fd43d02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f639f39b4e03524824caa5f42b3eb48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7cb2908f0608b00c39e4b439b9db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff99ad8497a8d800710ccb6b09d3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82379ad8345ee5bb3689444a446e7c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bfc7d46aa46c5eb8ea9c404d184ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c8269cf64ce4b9396d368ff7c088221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00df0155a4cdc3cd7476598799e22e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94f9c2f73cc5866c8aff8b8ddd623223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ecf17bd95e9f310478deea1971dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858bc011925aa1ce1dd39c974276817225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c39773086ccb1d7622b7a1e661f596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f06a4d2ff108c2aee066b8be2535227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0db6210e3e2e8f165db5ae6dd5ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4558199beca4d4f71a09a7acabfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c482dd9ee8e11a3966cfc4a60cd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca37ba5881ddd34ee0253f417687fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7951a92ff926bb4434e0c478e041ad4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880e124842a526f8da5d03c59cb466233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350959ac136966210f2b8ca709cb154234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069b6d21383e96b300dca9519e5eb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c762cccac56fffd6d1c48ea274e42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045158eb789c0b5eaa77cd5d7b496688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6431535b1dff6b484e9ab392e303a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e35e61f4a4197b92b6d69e7365ede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee55c0cbdde572cfdb83d3ad5e61a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2426b2d93da004b5e73acfb272e1027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9ba42988d7d2542f72eea5b2f671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3a75c395d6e96ce594fcbc7c4bef9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de8d68e1572d0bc84b4ecb44a1e5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e04ec193d8e7348f0a75be06ab6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c7aae991e5f1e382f0c0a14b9775f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b39f9a6bef82a7f504f7322d966d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a04c058ee7c033502fb85e91b1a4d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92030d731aed251c74492aa9334e403f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be505bf8631a381a2b5d17d9af3bb8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd13153334b19fed8838eecea3e89d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10826056bf69fdfa6cdeedb020b04a6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560ec23fcf631dad950ec0da21118d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad70a9bdfb0af672f9ddefc22e6e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1329ba2dac7adbda60a1332742262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2eb6c01517cff63afc471b1ae080e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b5ec94aa89d9a49bb864ea6fd42e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59c7388771ca0dc4e119b39fe796d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae2a5e6c203fa58710415a5a77e3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305020982ba3ae9b4b36a8678ddf057260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da5d70acca1b37205c37fb33757ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd60d8f191767d4bff3e9ce8a771e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e051e3ca7070ef9af444cf8d28e26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f373bd807e5dbf15056c49dc0b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614508b2633aa147e15dc67c8e0f040265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34823e4fd968c184e3fc1fffde4b89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d6e1eefed3bad55a5128fd242e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fce4c0f446c52c4281d38bb1f8714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259db0c3a9793e9ece95ef1e7ae9bbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6512b454e39afffc727f4bf6bc4df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db928e7ffce0176ee3db0bf6b0486d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92487ec9a0e19333a50c9af2d0f0d9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442048c5006e50e56b83b8be8cdd880273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b19e798aceb8c7dd50fd5dd451602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687032d778d2f2acf2eb0785b5c3a491275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa0958ede91ce827130da74444be8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db7bf3912329edfa8984c301ee9f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47afaa849afa65b52dccde77ea56c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a17759b76fb637b2e6476005a37c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26e0cd4d198628ac3c3651d012f40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbdf01e6c3b65c7b2eb6e9e1cc9a05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d486fd2fb2986eed6a848263a6d35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1d8464284e87cd900d4a422be964d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f9f775063bb96e15445f93dbf6c41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4275bf5d858260523f86fb769a27af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a0bf8aad10f7be67de6521a57ad1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a60f51be7e19c6ba5951fa96370e03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ca50b4ea8cfaa03a56d9807d86cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd959d37659bfbb05154c46d046fd4d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d8f432a6dd113ab9cbcdd8a1e05f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf6b2e195a91b0f1be4d7b6654af84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5c56659b64c0273b130e61aa467a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3931586c28add5e33c0271fa519b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4d593bf746ce67b8be09efcba7a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe9cf7201afcf5f0fcbb73e4e07a02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd767f58c6829022fc891b0ac68e9886296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05181849c4d38faf14261ad4fe35e94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82314d32cf81e9489a7422d1a665db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927ebba4c4ac047515d6435173de44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfdc39c4d7cc8aee6849f3b981624d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410fe70f8269694c1a28ebe784e5335301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b99cbaa4ba6e95e134bdf7ebd787f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6ef80b577ec23952eeb59afed8334303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0d5dda66060157bd0dc215b9d7952304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bdeaf35bae1ba0e676173fc1ce89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc99a2fde7f9f7e5dd3304939f23b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca739706e0e932248f2d22aa39a1d7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15ce4a823db4fdf312a36078e3bd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e58b36fe7ec6ba614d2024fd68ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94ca3c563431be186622c1f00d76b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c77620b833d89d59005371db080a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdde261588393e3bc6fad438587d0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638c946d26df9f8e2f3c0b77963544313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3716e2149f6deeafadc9616dd1c9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac3f3766cf6bb036aa441801d2da0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757571cfbe18b8bebdf11e8eb0779e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae382bbc7d075d27e0fb27a971273a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f0601884b5e404cd18bb1d2bedfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231133bccda2f2eeaaad9385e61c13b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa778a1b5ccdb69950195081990a856b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d08ffb1d6b19140cf0fbda0ff95d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c32daa0ba954a325c748938da9b9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a3ea1cb8073503f98090fc80ddeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d24135d6de03472f70fe608d3cd8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091b8a7a9f67528c9e6066578dc2216325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7f5345a4e29b71017c28791b6058326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98d8d6ad200b6e928417eb6ee7b84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedfeb2b336a4cda1be3a23c019b51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553d533e11bb4bf7d6cad8526baea3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328e7f2f2a397ac0bd7983c8949c5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a7d7cff3bccd1e1539b7ed827b0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b916a1d64ce4df69cdeb8a88b39e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571ca84a73a47bbd6d5609b45a20cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d15a4363e0d62dc33b4db6b43baf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe58eb08d9218016819cc8001d10a6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad745da351432c14c5bca640f7d98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd69915e71a523229158858ec12347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c0cf89738fd797a23b6f14d3bced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce936bdb150a89f30092b6a92ecd923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e1b0a5f94492ee8f98b7545eab33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a85e9c4de34ad44d8c9bfc9fa2678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c70bbf3fd8bf3d0ea5302ce050c319342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239529cf5f5f52d949a9286e5b2ba4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c408039053fa9b53b7b52d600d43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04839742d93c0394ae5454a28687a19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad24549609a81d0d42d0bf23c7681346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863358127dbb1622f4a303eb0189b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff981b93bbad7121a483c949f77945f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa77eee0b9b48c400516b5fef4420d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eebee1fab738de3d2cb02da40484ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e4eca9a5a7f15eb17655fd1f2db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193829d426293bd559428997d9b0ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf352cd2915bac2bbd01f7c0b6bee5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad4d2cd2856df23beedd9991fbad60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649028cff20f0485897603a16d6cce5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaaeda71c636fd7f706320d04219f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6cfc78408ccf99e5e6f6663acde7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5f1e8f724eb5bc0dd02d3367d87f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e079aef1dd601462df9908463829cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a6102fc30072cc2d641e6154453a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049fc41b44a2cb58a65949446ee513361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69396d3db1a96652fa014478aaef990362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9ce321284e8e26128278e27ff50d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fd9f99460936886deca445b2a1ae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b1feec045dcc3f9ccebb24c73890a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cb461e9004a5d0fbd61ad1fd201be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c44cd506f7d6213266c14f7a090d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0ab165eaf03eb9671df28b4cc830368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4fddece1980c04651b6ae6bda402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834d36b98bd2898b57675f2d42e9da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce119e12dc9345148b4bfd9ebdfdcfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced514c01bf997bd2cf11525446e3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82599ceb8bfa0faed3fcc92250fb068b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952b9c4ef0316fca5d9779ec9d5236374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b96602758373c588844197d4a5a77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458974f427bc41d7baedeff43bccf01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db342a4c527b4be4f44828824a8e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3566b0dca16ac4eb5b69075e5901d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd22f06993bf2ec93e9ca620ab1752379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e713b865b7403a692989a004ba7fdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b6c04575d80b397472a2fddede9cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3daa744919226ab3779604da4bea2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2507bfe19b022bf2a8a0f9f1099912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e68e4218e18ac8b064ae9e53eac7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea7a246741fc88041a02d6ed69d255385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cc69791fe943d7f6654271b2722e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ee1d94d4e5a9d66f485a919c6f54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a692f722b7571a772dec0a1294646388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f41967aadfa610b2309efbff092e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c805444e0d611665f6d3b8862a92a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90882a463dc89a52030b57a0026c4bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f54ef4ca7b9aaaa5dde7f61a06c4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e2f8e5570efff4df07202dd91d3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ee5032742bcd6d0bd2083ba75069394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5da56c7909c06b59bca3701810f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4fc509dcf0fbbc601e07ba57c588396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b4f8284c9a65c146fa2097709c3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92fa895055d8cd03e6a4fd64d2d6e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3689b1b2c7d7159ad54d7f94a07c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf8af8996c01860b9eaae7b81f3ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181545663d3c02c41c406fd78606d649401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44ed59ba350bca164e6197e38d59c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f54d7ffbb275230bbc6acd2c863e3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a02ca1db35a720bcee7a378931ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d67d5266e20e42defeceec8d6547405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddac581441e064f0fbdb6245786561406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42454973198d981fbfcc8404dbf4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a6e2c84812c19490bf0bd365751a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059a55eb772fe6d1d0649429ab4fbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349c83686d5cfd00f0f9f83d4509b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d33c09344e89e833778a7d4a5d57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd3699cecc7b8269fa0bc998a321a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f01997e2a69a66e1ba472e28d37b24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad491deb840f820c7d54871a4b736e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb33f733403fddf2b819d255180355415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834714581db366040e4980e9aa63876c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b960bfc9438905cded24cc1415e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d1a474633d1ebe445fda2637e2cb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a76871b41aee25f2f1b61af067e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546936a5f2c1eeb1260287b70b31f84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9069c85324dc4f883ef2bb18a8f236421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88114964e7a3787eefadf24a3911586422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d93334c48473b0eefcf7ba9b9a691423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df20033dc58a5af5190b274f306d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bab17949b008c70f554fa5c0b57a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af3a84d5eb0421ac5b86cf82c51d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c5940586c2ae277e7dc9fd608c65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1685088040aef04b16b6824be41210b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4bf1242d90903efcaed7518f73260429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a099619458f771cf59f05a7ad8f9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b116fe984175c48db15aa12312be0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808634879ed4e15bc7532151174c4a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c6f4d0a4104c3f48259b870c6e626433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258864f5c86f598adc0fbbc6c1ee8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058a90d6c795dd58e64337bd54d028435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746e5988d7b5eb44dfb52bb80c7c8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b5294a6d05f8d4a47175604d25452437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb862e77ddd4f3a517ee42589af1ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f3cf1e0c77e7e7636b3c5b8c2f64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78121c829d60c29f19be21920b08de44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b0a7c30e5bdb280dbd8ef5508a9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf82086fdc7ec73ad3c7c88fb1c6eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848f93dd5840f0eb354ae0b48b816b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8d96042258ad5b271bb6a35263de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec0045bea22e7c2633a0e52da3230445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d699c1222cddfa940893b8415926cc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd678863afafc3825f21e9380d250f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc503f8fa86b721b590a215430e7703448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acd650022a1a2383a4b39425e8df0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161dbc2bdd2a9e00ca9a52eaa32372d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f3ce28cc45dc186168041f1c15a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3c670b59ed5b4a1ba89755815f2a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd650134041029baf66a2e3bccf47c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ba4a2570c7c29735d4368e96213b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205644e368c420cd7e9ebbf17c38846b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81768959897607f93921b2feaee79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47467e3fb271e95fca302a4b4a736c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd3084972cfda3bf2c31d58b5fd61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c11fd9030f16c4397a1ea0ca99481459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60dee673ff67e61b859b525c91aa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7d7ca078eb9487584f97d49512e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125d30602512b0f061a3f14fa58690462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ae81431f0ba1787428075235891b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c7c0ba2ee41a4c0c8616cfecc914464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a185a973136958937af23c26ce51b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f45c0624f88f124a9cc627c68c96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438860523b3a0d32b7d29d56782227b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611949400cd7793a08ab1431901fae1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c8c4f998a7e45083445472775cce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2201f4ef2f11822f49bf66f302f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6bb1aaf5c4647aecfdd290552369a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ae2193844dd7556ab3d2388067d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98263e16550fc4e0e6e2a15628c643a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9025baff1de852f28fe0fb6248eb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab6376ab3a22000083dffb29b24ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc35dc08a8f69c45d9fb024b76d9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37ff52002d809cd78d1ff184f8979477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bcf9ace876d082605efbbb554fccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349a29fdac7ea7f7102fe0c5922fd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a817168fb524d43711b979cf7791e21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec188cc56dd1553fcc71d1937d3d3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af1d5ff4252f2dc022cebf3638f908482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13e39e4545763c694865c47dc6f40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f49a55a157ddbc459590e2eca8523484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f121ca41bbd4f7c3aa5c1bb697a063485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e155f7ff8a2a20184fde16865a1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709849c0c590fc6dac714c5619bd4204487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe97e9cff9767f65c50d8cd94c7df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04bbb3574a1da95522de6ce89465c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa320967e8ebf3fd86076622f29b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c57d636a958ed92f9e0fbd3c387d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14af66b8591e1572a9e1c22dc7e1ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a34566279b5f2b31b904f7b31991f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ccfc3442ba2864f8f4d16a551e1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2850deec25fab38b2316f6a35dd84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7308586a552b4a467da6246b15e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0932ef7119372dcbd60345a65019b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d966007a97b4f83f118806541271498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f759b5dfb979bc5e3ceb6c48307b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b609e5305ac3b1df6f5f9d8ff84d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c201b1892fe19460c8fdc69c81fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b087a19c643033f7a42b525e4ec11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bf10383ff5f83a59c342fbeca810503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abf254a4083d8d48100f3136720709504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e929daaf598bb1970bc0dd29c2085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abc484ac551e7f81d4adf683575f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77a09bc80f1fb133754ca9f682258507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e9d6fc16fb453bc826fae7c82f1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc128c72c9679b818181945d4d9cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c0ab47a5f51cfcd123b018b7de0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76062d49c007e6877414dcbb66271511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770fcb8f8dc432f1ac0e09c7e00fc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c82f71d1d1fdb9b749b0a285b68b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8bc5d14f2e9887dbb46bcaa23ceb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c1b95ad2f21ec6dd9fb91b5f75100515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de6da298fa83647843d362c238b44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9bbcc16936daa5b15e9e28d402d21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d469cc8b2bb4add8d30c1354136f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706bd2a8e2e3fa3906df40df07e82b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f91545c688c5a7795a6f6af1f843e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2c8c06e60139dfd76476d70472da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b4bc7875d54abfcbc320e7e7f9a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964de5d4bc74bee5936f98b9f39203523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554b7850925cbaccf2b1f19ec966fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5729ea9a2bd4ea2cc5ca826677aa182525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e13a79e4e3954ed5e0ce53ad6b12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49bd8c630ad1fda1f53f669f078ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a74d80e36b60f8293bf452c3ab5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a6f0015bb09cd244a9f240cbec83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4972a5e6954637496ca36d073bd8b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99ea82b65acaf2a6ccb1d06d0633e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4539c21faf6b56ec49a9451b81a58c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd1b64f7fe6e4491c8f94e6a90547533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b7e165d1ccb0564ff999434445a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ed1df725edf9107a1efbe891af30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b624674e3dcf9c65b7edea5feb2cf72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184698dc8cbb5020be8a113fba4752f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81047f04902a78cc5af75a146ef434a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1a260720882c5e8707c844b1299bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47786f48b591cedfc904eb8d268d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89795409a9f2ca5828e576352f137c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe4745584d1a947e019ffded13b56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe441272e74fd6e46cb4de65ea0756543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c9b1487843420bbce946418f22f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4d122455036e9af5106ebecc5bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4f8d24b160eaf6ac6d7297f191c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2317fcf4ccf5cde80e59cb901e8d3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4e5cbf205732b6aa70028f9326d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12de7d4ef1eacdc8434f6fa614c6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6222f75d98454db74fe932fda53a26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e047bebb008b0b78f77db0fc64004e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e35cd9e96de2a555e9daac46917ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4293da3e6b2dd7ae4cb8065bb60e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec9e6513ecf7387df7dc3ca29b2c52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3ccf514c1d07b06b49aa4f5033a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b25b3fe88dff78df1f96e72b60220b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76f9214dd37bf25a961372a8bd117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99acdaa9a18e2bc245f1050d2ce626a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ba8e143c4aa426ffbb20655f58a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1300b17bc733e5fcd416afbc2ea40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a68735a92efbd1d82f7edbcc0112561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd8cff961213f2ac5586f2a4b729e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393e2a215c454db2fffde66f1f03cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c29d0e1be92e9310b44684517a3b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513521f02eb47887b40cfa9d2ba639565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f93f89a65b3b01dd52b8a8da53d91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b6157a51ed37d0e0b68f2ce3fcd86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720169f1b8206b700aa65492383a4d1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05af5f78bea9b6dc58a27c90f22aac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a80b91a276505dffb5556e965ee6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3185c225e8041e3712b628d874e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e051accb9216176bec3ef9f6e066b48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321be0243b38e215aa69805f127ef337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e73a6908fc29a456ab0493393c07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f38d71bc2fe2d11bc3f1ac53303153575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a7da8d2a51e36c40049d80ac855b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368fd008157d3c7f47572d83711706577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd533a5ca0350d3228b2228c072a41c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238630fdaaa71f11c147a1b7edc115a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc24c92dfe5df050f1b12b97cba89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec4db07a881c00274e28d4c0f1fb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804deb338f4bb4db6d8c3da44c2c1a27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ac29da080c845d0be425dcacb206583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119fabd8520645ca20b74fa4ff12c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545902cc6fa63c0f72f17d91b7b3d6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1244507f3bd5be3009094f052e73f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c559b044fa7cdd5f7650625c8f6b57a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977673b25ff55c7c833414c93d48d36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ffb309814d4e3d8ed339a9b29e8c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e814344a6ba4c133fc06b2a8eb0aff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bec5f79cfefc4798c8fc9cbcbebdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbdbdb454d540fd02e04a6caf9f4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663922a4adb79f904b3106e97872dc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139684eced78b970460eece5306c3d27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae499e8f3d43ff740b0f752b30592595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e21bd8ced3677a6c57f35b87a13ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0cd815194d8dd240510bca4d195f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c830409258fc9043189b46b0b63fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233d6ac6758c5501e57845c62a43dcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bfcf6cc6be97a98f1afbaebf28893600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4887f99a735646e9201c35ca0a4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1872cca31555a302694472f748800e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add5a9f938d5097d79ff23b8dbb7ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5566ee5bac638cc81770764c538d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d10c16ea473b3146cde4d1bd0d388f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5040f2fde16f6330cd86fbe3475691a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb6995b3d7195f6f3d6666ec4dcd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1513d62c612f200b69487cf2bb7af5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0567c255299e35141d776d9c8fef58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccadb1e7cd26f74b07e8e877852e6bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7248ee09bf8f1b4cc283d7ca4e8d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1dc6fcecdff9ff71235d17a4f908f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67850f7093ac121af0fdbce1ceda6f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078bca0f53c06db3e140f47a93d49e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae925cffe9795e78209631075ec8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16eb25280157b6e34bd2824d22c2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109eb60e9d939217e905d3a2396da4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67f8b89dbbea1f3d42759637c1473618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd72b67b140dfd13221397c9b1832f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73b6cd868fbd927a3445051458853620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5ad6aa936852cfeead670a4ca61f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978843b2e37fa92acf37c584bad4ab3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f264d5c266156a68fb90c4a5206a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac47408ca358be39bd9829831557ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4741a7da19f82085c466a817adad46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccdddd3ce66a627abe9d372a79071d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf095feb1c26082b420adb8b9b7ee067627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55f615041cc64b3cb066ac40cf471628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda76cdbef5d2b6fdb3e9d589ca7911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8bafef9a050baa7108b21bb804af2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057861b4528499a8a8fc1f793cb9fa5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6b9949dc6c675ada362fd381885c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae87cc4a3a3b31be4e7a88251076be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732047d66c442eca60f5f82ad01a176634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183df0861215d43ec6571ba1cbf0739635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276553c689f4525f9ae50f196d8abc77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355042fa6c3587882e99f3c60a50047c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a0623b3badd918723a1050cf8caf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba099e745363c3e419654e9f048f45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1eb01fdaab49099e18df4d016047640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca8c97be51f302f1df90538e06672641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50698bb0a4e7fc830cdc3ba8a319efe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796a1fb0486ab07f602fd49c5b0ee6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40c36f41989be42af274c7fe343f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88793c2aab0591f91cbdc7656a6127ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8959dabb0ce5ecfb4b63c33aea595e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf389e4f41bccfd595c8a0afb0afe88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae4d7b50d3045b142aa12317735cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c62d7b2f7602cc352d844abf5820649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ed5a5bad5cb2e4050ab379143c935650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef6b9ac79e4695b986c1e515d9276f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290b0905bfa297b5f7714f52a5dbf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5188e0c90b0fea72cf684a95c3916b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c15723e9189218e0b647fe870e5f8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28101ff1b828d0d8571f0696aaefb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ac6d3f3f6ba0266901dda9f41962656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aea7ed311237606e0011c40e43b8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bac4f182f36d2559915d1fdee6638658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f3e1d1b6bc8a865f6fac362456a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa21be4b46eec79ec9997d9f116229660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855ff890f1dfd0b77415c48f33e335661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09ca3bb203a703068c76dd1374dac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac45c0c7db463c0f7c45d9e571f6d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22271c6c7850b37a28ac04db8b5e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078da86beebb238f426513792df5c9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb1fd94e05c71cb1888853551552f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0aa6b94d0b2e39d97084a63862e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f43813700963eaf52c76cb731ef1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dd13913232b768efd85a279dbabb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e471e0c2686c9f9ceee81c9a34fe075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251973ea8356eda03694c58a5b1cb8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fe2faf8a923b310b0ea3709f1509672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3f95a98db635817c5a30883c652d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb66744bba8bb857517fabc02adaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9991f9166bb8f7efa465db83ee41d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271581b78e37f84d234a4f1bb0d342e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a452fbbfee4865171ecd9d1d0eb33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710caa6861d84f8f273affa4c29a65dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5e312c640bcb74c83d92c2ee8fccb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424902bfbe1a32e8fdebb3f51cc31e5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c18bfebe3388385a98482fbdd1c17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5f51f626c4fc68509c16da92c463682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc022533aa532f8f9f4ecb1cd2b6d85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b7926f5758425fb8e5d058dd5f85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1835234b7c310e00c64110e8c530a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3715ae3d1b2eca779fb2b768181180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d315ac7f491eb3be51d03e8bb51fa9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d751cbf18c54cc20372468587534c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b5bb2eb8d751814f499d8931cc93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0676537cd1d184f7ab80039a3f086690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bad1acd69883a92421ba5f4d5073f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa76c2773ebb6189d751fb3a2e8151a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfd26613215c03fed98b2e9e31834693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9c7bb163ac16b2defa3c2138c9c46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46012c81f459c463458ff576b6a9d503695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0132d02bd990825dbec6f7a7dbdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ed23afba7abbc67395eaa20655ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f015be4169b8c7f838dbbe23cb8b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c255bbd4a63ccb66ca3c1f3ca32498699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2fef699e0149df21af9a873d2e52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d183816f9df9b9da49a76a027b33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254111378c824557a50508a30776b85f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe49db3ab2760b5ca7bf0517dc8e648703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3123db6c0e3ca4ef104e348d62b6f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e09d27cf2e7df118a6b24db80ef16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae71a026053b352e692d7f0faecbe8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3d62542bbcd4ca028b94fdae5052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d9060b10ab59281ec801d7a8648f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4ec06bc8e5fa6cb548d10b3b21da5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a5f213535aa9b813451a17e06f78b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f193845759af19511a495e67fc20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45ab91241f661ae412437686f5e43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e1d78d6763bac8b119e863f590fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa928f38008a253d8915026cb300bef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8c4356e0cf4a290a9d723bb8e950715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e02803875384210380477c96e5df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe91b31d79968b7e468264ee94bbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716ec9b5b2305e70b5412cafdfa9bcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44e99b186a036613fd6ff9b97afece719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940195825a6cb00faad1dbfcad4cd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3804295d0048bcaf4022d914a5dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7623a2796c3ef7a1fca3dbaae443722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6cb37906444ee73e9f72b0994daa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9d5813727e5d5143faad7c057d36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7099287663bc6fb69d2180628890f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd46609e114665d2120114546fec43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944dc6df6371dbb5bc8f135a5063451727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe2b119e2ca156ce9857e268132a46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d972e714f4e42202ded6ed5227747729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2f2383dd7b1cfe89d2d86cce47d2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf550c110f8e164b24727116fe2beba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30eb4b36330f3b0dcc1e3c1f10c6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5cbbb9e1d6069dcc61a6a7dbfe3c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ce814e7c9caea82b748e5a01de4bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52b71b77d677495bb91cffa3b0eab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a8857655737792b28f8e1b0076fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5111bbb8269d8903c8e3ec089566763737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ff3fa4bd7a013aa555e1e6f895fda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824df30a30edc887bdcdf7fcb299a46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32653ef1a22523dc958430cbe92eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ac7b07fb5303b9c85a72eae25680741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd984daad30a150aa36f57b6226c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37901c52249a0e6767cc9cab5e2fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d608ba6aaed3cdaa4feed258f62c10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683afecb08d0dc84a3e91f75c0577af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443253459cfc6647a9df245e59a3492e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9ecdb075bc4bd264a2d99c2bfac6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa1d2b01aab4dd05e1e52ae4f8b91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a920bb8ea7c2c0ade636146d9ee8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218009fc3aeb99e29dc1c5b7e696be8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03bf286dd194b38c0fdd396c8edf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc14eb0f325f993f052c7ed587af0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8659e8bb036d22dff257a2570342abf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cbf7e3d9640cd19c6907d410972f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98196d95f72c5a5a9477d032305ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffccb2b572fc066c4802e9cff6e885756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7e1446877185990d56bae889e961757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887fa2e79d22d5168293c640bcd1de1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063018145b310b7f9bff0b035231090759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d3f7fbff52bec98a052990f4879a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864ddad755711423d0f124de6781fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a17c43ba3cceeb19a1e024f087e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64badf8c075b7310527ce8016baf50be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5fc6d3b4d2549542adc5d7fbc17c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d995a7ef1f445567241e5369bacc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9181a0c10165f833491721f710984b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870d9fc83a5477e2bc3f4db14dd9e1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>