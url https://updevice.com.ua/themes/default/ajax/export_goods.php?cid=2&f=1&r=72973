--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b9f6b4e8d35875ad98edd344fcc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a41acc53d9138df0dbe9bffbdb4952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0ce6a63984072d00f36c47b460843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194f82997caf8a6b7c4074315c95e574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce5363a6aa08b4316a425636c9a155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96d19a9f74b99127d275cf2dbae786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f24208a09cd4b5f95060b2bd106b357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547cf7a354df487ca5083f8a10d6e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d3edabc74cccc8fc177baab30c4399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441331b315bc84aa17a6fbecb28926910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af874bc625be3a92ce29cc259cb90f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13659d2b5d7df10c5d631f6ad1dadb9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e899ad65d885c4d12c6b559ed969d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c180399542146bf3c2a0b5b7ea2ccc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf048385a16fe12ea3623561af0db2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad74ea71a807a4c29021c8b1e2265916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291c6162958e557873463dbc2c1e6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3533fcfc45b603f42dc6be536305a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226910ae98a8fb7f33d43e89dbe5c2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda9a917a56713e2bd1e4d9a6a25fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a53704c4141adad761c84ec25e7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c540d8360cbb977aac8a04101bdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec29ab12f28b1e94ff056392f7d9c9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5d06a1d4ed3d8b5fc1bd3b21faeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ae6fbdbd62ce6cb47810640452d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4bb6bc0fb43958a70962b694748d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4cf7949cd3c29992e2a4cbb347f0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616378c34851c77b2c2b797cdca2a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36fba2dd627497649bc9dfaaa2ab5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694629031fd7ca7610ebb3682cf83b5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834aae41f49da1e2e98b9db6e2fa14631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a9c8df24e0fb0804ed423e1a204f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffa9b86f548c13d51f9e257e12aef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a12a955c343e714d0a5c3fc7eb9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff9041c411527653818b391d5ca3c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9897612d15bf62fd87be4ed0fbc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844fe2f22febbeb8520ec988b352a1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d0419297d2b401792c902d66fd7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fb14afd99330d62d1d9a9fcd757839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbaa24e515184b45d5006da341a64f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be7b15cf6b94a84d07a63433ce5eb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc41adca0a8c77f8b9d7c955becca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276a0630b18542fcd2d18e83a28ac243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b00c753a4babbf9bf57ee026b35cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490186dc8df6bf03ea2574b03863ae645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35464599db40bb29b398473ff4b672c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b13b3031c990f75e6e5efb3e4e3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95e4df6ecc3288738b276ecee12d5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a89857292a9d34e91090fc36a6e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba5d696cd2f2275ccaf87fb5d73a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9836da35cc4264aec2809eef5f7a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e8bf4a51bd2a0a229ca9d061079b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ede23d54a1cd29f4fe1be64a3b1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5d2ee56ece7413e66997d5a462d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fcad31d8b38cc0460f9341920cb6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42fa5ed3665d76aeb15779e3a502cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa05a2da3216da9a7723a5ef2ee1a7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6896a3e175f5aa0f040aa4b1f08158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626d43c6afa925c79989a13ed4e42559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd26d5cfb1b156e5b7d301e1bf5a1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efde845c27f23ad145dca744abe18a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba22c64bd296c462c5a0ec3a3ef63ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d28bde21974f97fb8654e4c31572d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512045abc949cbaf443f46699e6515c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0198985fba4ae8b347630079d18c3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284732a2b80dfd4b2e30c462ce8ef2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c007416e09ab0d907adcd956dff8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df941b74d5f6e49a336b52c08746c8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827157df07f36163b7345930c301af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc0eaf79372f785e00155ef41d6c4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bc804b9535fde633dbfec13ec75d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa33947849c91216270aaee3b0884672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681a174f5d4dd1ad2ce89bc61f5a68673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd63d3cff3125c7c7cf2824d2d3fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0c57197e24b08d78e0118d6415db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42d0216ff8d8dc7a2cacb67fc822676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783087ab99efe7c3e92e3fb0dab028e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078efc42eac1e9f84fbfedea90417c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1e310e16244728eca5740177665e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9364471d6a54afc7c79624253f95480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9eb9cd1922a0b693a48be4304c1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e504978202e5fd01b09cc459b381cdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a582fa7a2b1f83471e7137ac9d0e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e25d2b7944684cb9878bc05d9129984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40a095ef2cbe73d8ad0428587501c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57707ca346b534c3829d253de248a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7d4a3dd7bcbacd2b03f71ac4ae7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cb05c781974590b9371099f922cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45f5f1c38394ff425b6254f7dc44089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f21d5802d697a3ec34929c023c6a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8bc6a883bd481f9c053fbd271c9ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bdee25d1bf0ba4f674a5e65ba190192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1554d4027ebbe3a4af351693e516093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa72f10e933ee245df9d6fe5e979db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ce22929a6e3f9aff92ac8844422a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a671881a1f1aa558ecc05e5f81e85d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9523bf8d653bc0a6d11cc41601f7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4b8021112159e0a73e511162ed2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13b1062f3a954370effecdf2dc0de899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0f0123a0f7e1f71d9464d8d9fe31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051266f7480712620783e0a04a09dd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af94ff2f5e7b4305b26cc02a626af5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6cf924c176906fa6a86681f5236ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66430922ee9ca47c550dbe6ffde47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d32d92ddedd1760ea0d9b479f7c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c8ad78230ff639f13485d3ef6ed4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119b41ca437d37a3dc6a478d74c4d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8dbe294a1703136b1ff7916136295108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1aa445e43850653d779a764ff555109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d58e43c4dbe686a30d3ec2e499ebde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45825f20be234c2d901b93e8c2a8a5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab0bf0b15b5b03732ac8522558821112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c57b3f8ed3bd705d8f63ccfe3cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ab0ed7690a85d72cddcfe5f6a3372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9aec24f3107fee38cef8d2597796a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d200fdf1b7c90679b2899baf4ffbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c015a666bf815d2e0372224e0410e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72419b7d95e0d13b4e080663e9e837118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5a0212a285a5b7ebd1c5a83ce301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca264c5316775176717f2672afb8a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053711d9e7ac2aea022d4a95bf9fb90a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e9650f44f9da0ede71b265fbebf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb2e62e525c93c7aaa84c2a3ded3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20548f05ed372909dfc4ec082ef48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e342061abf9fcbb2fce469a3c37fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72caec283fbfafeffe9934ff7460ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835761fb5d4e8937ce10646f957920a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372813fa667cde07c17cde54c13437ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194012d6dda3eb814ddf0691e4afe9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a598ba66f25db4778266fdf6f942130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494921427843d4d853d918b410c7715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbfe6f75675fb832aa0940635d4a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f681b38689612abd8f4b78fc7e3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafc57220b59e008028b4a47b708af5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577219a46b7327f4c557b6db79835c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9cf10d189438b0715500a4e18d65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae17418817612563067918c7addb25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156224ddb1532e79639d1a7eb1045597138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71c233376a6023171b840311141ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe566e070a16c6de74ea4f9559ff3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb838a16fac6db72542b1eea3e34e32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e95997fa2e2b4abef7cfc7dfb041142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b612d8f3f24a0cca2a4a4acc25b20d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4ab1bbe2ba19a04757356dfa3b0f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd1e8c25db85ff1055016ebde1485145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431276ba56b39873e11c1e7b70b053f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8791eedb8a97fc66164afcfedcaffa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951248bd1fc7aa5aa1804143023153d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0519249e095dff7100d50a35fd9d1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9aea9f4371e9e97cf84ba41fe118150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87087094209112c44f2678392eced6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af556fda049c985caa1f754966c1b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75a7c1300b7a87a2a524fa53a9429153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e633706b040710364e8cb1411eacff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ee43afe399182ba8b710469b2abe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5b023b06edef71b6fc5cde4f85c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca467273d047648397bed7cd12c98d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2cd6e6f547a9f3f847a59682d0a61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305eef324a15d3d90928b36adf4b95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ef7efa0efd49ba93f76e1a4a7142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f364b3f8666b57bf5edc2f8254cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c55e7e8f9dda8854624de1a481210162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec27014b2c923e224277b36ec8a4d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf3c625888d79b6848477377c300be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86730969e9d02051da726cd2f2393c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e51b9cf1f8a1e54280d38ba49bff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f601567cfb272d9fe1299afc010f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526eb54ddd2caa2db0fcb058528bef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef5cee8ffa7304e7ee9e5a1d4d1ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04231a3f745e31bf6044bbd694a6c414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b348d2cb60cb07352ddc04907d1400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4063fe96dc7f00d075967847d37d43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15bcba764c4be3b706cbe686662618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcac9d3b34672f03c57d3900831114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8870635b1b77b5236e253893eb1e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046d7f666483c59541de7b641f74975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1cb176402e2245485632716b8330177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d4d5eb3aabcb3a5531fd4c752159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5659e2af475b5119594d523cb54419179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f19fbe1ed42c75d2ee915a56355bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e7d5ddeabd52a9b15b2225d69cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0e83f32ac1df7f82752a40c4d4840182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6beddc783801a4aca4b202d38f33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5abab4c9081a8a4316607b67ade4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a4d98cc9e773735e649594d0a0eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d83442dfe3fb268d458b6551d9a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593809dc49edd60420aa97690e5517ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c168b4ecf8fab2eac7f542feaccf39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c07fc3189965a2c6c46508df404f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9e659fb1d72695480f055f86ad28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d26990560ee6bdb2cafd81d1d1739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2b69e6e7a83ae7c6ff64c3ea757d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a527f53c19b5761b863a225d4bd40f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b099ca9e08cf1edd9f96080ac812a69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4d3eaac45b38c27832522fb75f23d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230b3d14fc57527244446c71d4e534196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46a90c0656033e9934c60514a7a26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf57bfadc3cfd057fae01e65b78244198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f6f79c9c5b3c1181e85396e2c514e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef1e97cc84bab9f17c189977b2c35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066177ea4f1a971341e7e5322ec51063201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406bdcb749e9f4475c81c59c483b13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda3bb78f602d810e70926fc9ddd5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791edb493e8c6c4637768a1b1bf9b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c5f65a4fff6c0b2f20140e5856c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f2e016e62473e752622054af7cdb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3ea5066a057d8cb780fbe84b5d709207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef24a880fd269ef176f4b36ba9721208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb69f77391fda9165a497e21ebe403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda440f13f2bc57ca69fb434a6e083a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625be32ccd1eb906fa2b6b40a8818f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ceefbaf3bd59a2c7ff28a88dd86e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d3c7ba939d368f3ec51479dc62cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b4c35c98b76bd6d9eb2a79a945d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f037b8270700a6298acde982336cf13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2869e63a71afaa435e94e3ea32abf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b23c840e72d3a1928fdd4e819f3c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b95832b8e2a420605cdb847d45a69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d386c6675fdfeb5802e614c9e1cd460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bac79231004705d8565882045bf61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b316d5bd744928dddb818eaa10c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce938c149cae57660dee3d6e35e8721c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c54618b52ebe839d2b9e1e74f956e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86e1719d9697002c0944d0205360b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b5356bae530100a8f9fc3a205dd02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009ebf55ab6ce46adf63931702925d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab475ca23bcf85f04a3bb563061280f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece34ad73d48fe61d1b5fe50440ce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08aefc6f3c3568e17a74292f4f19a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c4d27050214a3582cfe842654b66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e45a9a442782531645c1a6e28093f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785566ba596f81fff6813a15bd65603232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d92a2ed9a6c09c5f10a443f47473b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16503899feefa170b063bf9ef7a52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac66ecd65542ca896e636620c0a3cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d43b2283ab350f610558faa43720236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35370324f87bd9d2e328ebf4f2104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1bb443213c8edce0cf01010212f1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee82b07ef211ba218bb019c98a46d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d1a461428df4721c0724fe777603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295813995f022cf3a050937f3f44a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6e0feae4231d4d85c46d9ee00f7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74868fe457f23b5f326e1a08edd00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188eca5e61bbf57872c1df983e2816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a483ebbd5ca48b918bdc837e0d5d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e491c783f1543ffff122c116a0139eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62cc19bdc61a9f86ee945e33a57e9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5f13405acf93b5749f3495e7caff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d09afc6ffcd7574e30b3508f7535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678300b2bb970d1bad3cf6be95df54bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2b8fdd06635b9ddd85361337762e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f859563421f5c94598cd995b7d994252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56265eaa609294f8e127f98728d6c17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b0d82e5a21619aa3bf303a72f1831254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913af93922d76e7b48a26118fc79614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612276df838d3170aa800528ac75081256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9579b812b88d2c0fd411401396a8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894959dd967b5a5e18d7ad78ba8e4671258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133223d4764a94ceded4a6e3278474259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a800240042a0a6370d1b7de24b92e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7e586e7c4612c8dbf7147c40bbfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ceb06d5365458aa92084b482f7b0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fef265058cb8cc694aad8fcc6fd7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabaa8e10ea4f2f0aecb37f16829e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407cebdf943968bd4754cfdb370cb5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80fae0a880243c8a5d099f7fe497a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e26dc41422eed6b89effa5364dd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808be380677bb9d392c2f0c22874d23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6acb313927f9c2dd427aea397311fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d3b2a286ba98e9e67a64e0553bd05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a724a92691617219d437795193d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b645b34af696b430efd036e921520a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a968539fbc1e0b73b6f44ed2a0829c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3e384e6190e61e869800b6877b45e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2189800304bf1933308d28d0a7fcd8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278bda9f0b95d569bc09a934557aff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c81aabee002b40338278b3fdbdc82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17430a848d1f908e86845822a89e09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f0deeb4761630040495fb977fa67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ffe90554004670dd19f8571314ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074908ae4a5b3cdc392de3e52ddb3ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061073294f763d6d6951226770bff65e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c61b63e72ea2061a4498989cb61dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f102cceae3111fba8a97ce1972a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281896af7113eba713487d848a9ee4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32954f9f4ccde684eed8fa3941796e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc78a6494407784d944b742cdaa78d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64c02bbd4c89e00c229e670610df1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e410d2149f3dfd8ea441693db30f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8f5263651209ae7baab6c1c4c970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54b26d73b318d3cbdab0920140627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a641073f5918a49e9a169e6ffa36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a76f8d9ff89bf2c2405425a5408f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03fa2665a6df977079e61cdfef8783294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b169d00a728ea1d072c538fc4145295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921793afb462896449b622539d8310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda70a7c9a6f51ffde869681d02e273297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea379a08e3142c941a008d62add114298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da1c7eb3f8ff262d7a906a28db9b48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dd807556eb2f93264fca1cac04609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572956abb03b262847388485a23b7867301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841eeafbb38411f471c15341043a2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5870afc649ff9cf93c4cb8a6fdaa2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e9517c3a94a92ddc652886b66b45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1c4974f27cbd06a15e8f69ffe8651305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211268588f33791c32c8d87f8fca8e8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4bbbb9d95a73ccb5a01f0f464a406307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d700fc3829036c5c4ea1a5293b5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb54b007878c5cfd398589a499d46b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8c1006d93043a0a1ba8b6d636cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9383cbb5a426c4f5ae633b8d3451311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c66454a7420f987a64f6d5ecd8943312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16028dcdca395dd121e555c536234d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcc4e88afafbf3e2ea0dbd5974587314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939db629b8aa7a0b286c03b2e0bf3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c6472ecde89aac754978d3ed0b68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bd9c8afb3e0db7eea0d99ac6d50a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a54e8488ce1d84184f9f0098b974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174cccf0e30a899f2bf865e62a4c1d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec0e08c020e5f50532caf0bd5f1c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501717ab857268a6e1f336e71c64521321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1152684b3dc2c9e66d53547139b2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314bfa541caf2684d3e01b2981164bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595878b3d439d09ae1e26a3800b79bcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c6261e71e248990609234eca4b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb30510e0295bf39bc8a99458c924c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c0e053c4ba952e323503b168dd88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad9c989d499b79feb84b5c75e6a53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba782962e9622db3f73a8f9a2c68c12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1825dc306717ad2116752b93e648f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc80e1f46ea646b7862aa0bbc5598e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8a5b140e2d52437b127313da35378332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd7c96473b2a801a4897694a55ecf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a7e2d7b8ef12ba576668fb98ca45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021fc72bbc6350b256938cde1fbee1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d4238d01cc2a34a4f89d04cd25e68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d2a8c6df361b13e2fb470565a1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f406eefa147116484a8c1fd4b7f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d4f45103caddd72b03bb2c122ae13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85502d4fadf2961e8fb773739c0ec0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ec7cecc4caa890200976b4359efc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3542191878134173a896956b21203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caf1e4d25bd33449dde17c3b60cbae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567b04dfd67b7f3149631d67bd2364344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92e91a8a366d2fb4d25f057a8d2aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab8cf22f2f56814df684eb1b8385c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4e5e9681924d77f02b17180ec72b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b14aec6fa3e5fe0cdb71db769a829348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24bb9160a0eb5894ba6d3019eec849349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c8e377a9d794c43594dd52e543a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81111b13bdb62e07d30ab485e50f57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84dc306d916a68e77fd796627efeed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf22d78ae4e23e5f6590a4c34c4437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5b9bd17d9d42a797293b7d803910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f83e772805f0eca155e54dccbf9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677358b35e0c36a8c85ae0cd03e0541356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f9cd5d1001cd519b8247c7748c5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148833be030f2644e762a822d9402b06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a5229493ee725517defc545d35bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac9ef771cc0f85a06eb7318d4a78a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b3e099c7cff9a09a6d005ba872295361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786ed2b77b77465ca18c2ee64873ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aac5467cd0873cc8e82e4d7581502363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111ca7aa637c9efd5e4dac02f54a66b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193e4e78a7375a1592d26aac2236ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67644f4925a5de42d8f6cc8bf03e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7584a6a57dbad1833423002132246c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8efc656238ed8ef2762001cbd567f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810530a81fd92ff1d4d1a9cc4f85f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707024d2224bcce8c6ffb1f9b11fce40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c274a96ce984ffa94311be43ac3ea2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e035dcb2824f9120d8f6b8272e69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ed19a9c16618f20b9b682ba983d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff682c841a049a19c7022f0963749d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd33b3eea9270f863adbc326fac68b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247674a345f9ab93deb1501daab9bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b89140d89b03242a65b02d76fd2a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec71e377845e810fcfc1480a4e9ca9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77c840b4d6c152e0f32ef0759a869379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8957341de9a547dfc64618159998d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a47efcabc733b1fc18db8237d2b70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d1e9af5557fd8db5e022d55dda76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a83a80246f7a7944167baded90dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66217b0d4cb76370e25a81480543e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ebbc8d14d0277acb299f65aca631385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef0aedc1372e0f820a77df07e3ee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cdab32853bb86ee9f52482a219565387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5680a4fdc206f5348156303446db7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707c964b17f725a615a0a3249baa1c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744c0cda98ac0382b5eaf0768b6fed1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e368b5c8d15d20eb7b00c821a6cc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5920f1fe2e318ef5561c18bacd898f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31e265b0406ee98c714506b479c11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802fee1a225d50e47786440bfe79f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6726c7a59c6f49659fc1912bd4147395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60a2aa0f56a9d77d0ff75310db58c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f482ee0d0e8af021bd502e01f547811397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f452d166e72294aa774fddae60f26a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd317e1bea42978ebf2570c89d8600399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295e1bd5723e4ee5b987eb1b262ffa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa77f1bd6485a73085a4ac6153aba1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5558b799cd4f883e0055e2abc55d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba372eaea99f2285bf87ac92d21287a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb2477f8277b90a8de748a6cd50600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ed4ae47c831ab15971c5446645786405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5094635edf7a29a15b2daab7a4ec8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc97ca094cd0b718414ffd4c7a585407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be415f4b009e7c5c665b6e520263c0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dedc6a1d31415ff3d036adccfadf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d964c74795539d8c337ec29b73bd76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f065e882a359088922c4caf4b3f97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196798ea1965399d9c105ae16234d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b4d44652eb3a9120fc0acb1947e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f541a3e23244b8ecbed47ba9f32e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b41887ff9f933d8cede08a4474fad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e01d1f123a9168543ce3d60991c6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce060a447dc7d7a06d3108054622e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695823c060669465d93d03c6474820e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82180c9031cd23a8dc1b077cdf8848ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42f16f6121b540479ceb1e69e414c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2808cbf1e748cb019af3449c95a55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59bc45da1390b2cd3a496590d5a5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08875037bc94cae08f78a22e124f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f608ec00be7a16636e3ad872c7db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477cb7508544cae8374259a851906d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168fd8cea58945a03b400f49740976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e12e0867195ccc7dc8f8ca64cc7e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6ca0f9ae85901d6967f4a93c73ffe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800a0eeb708515ad98554bfc0251fd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e4d2a186a65096894c45653b4ea12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8586784164be8b3ebc905a694830431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38480827207cb0aaf2d540de0c7746b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3fcad2df7e87d5c6c6d958377f11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d081c19cdde4163b412a1ce81a6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ba509e9dcd3cf6a180613ae45228435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17818c8ddb3d59c70b4cd42ec2bc44fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa235e69a60b308b3d4bdba917c75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e22a972e59c0d4d38294e7da7fa81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e799b25086c321cb4932fdeba0b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e4cc4149dbe2dec7d6aa19e2f3e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563cc0cf7e7ba2083d40275a1ad136441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a0f1a8015de02c4447a719093f2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a455007371e95eba49c777de1865d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392f4e69a7810c2f9bf9f7776fa206444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e0e6f96496ba0931e7d6d4e511b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49ae767000a2f0a6ea16a21007a517446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1726a76e8141e37c329e83df6142d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e745b9716d9f69470bcf21f5ec59cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c5b8f4a6a3fe36ae4d966214fed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6928e76e5c56e1ffba259b95472295450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbe19c1670f996e482af02e728a52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695384cafd7ec261cd3e3a519bf8135452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e8ec130096755e9331b9d52a38f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e04d56152a07a70bbe06757d31f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a2e90d11e2ea2935fda1ca8d5bb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b111b0178a16bfb3790adfdca0885456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25680b31520a1d7f8ed80448d2502c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb84166bef4ed9dfe31c53491e496458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716e54ad4410e82dbd82a7462240e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ce5acaccaa9d91c959ad38928240460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbec19dff71e940eeb222a91ebf87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dac3e794e99e571f4eb05dc989558462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45edebc28d95aa6fc648fcba8441792463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d3e848c0878ebf685afe4c0aec35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6ac2ca132ada5bd5eda174673f2d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf771e0275743e5c17a86f874a20ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405f5e42f5acf5e160079cc46af7b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bddc6b3108f9ed4ffca9c98889b1f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127aa1e64aeae31259f81fe7d9ec8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c98cd448f329be83f408286107e68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069066eaa94f2c8dcc9bfddf7270ffc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ef178fe35b01b3f7628853cf5a6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aba42b87fc16b289d13251c8588e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d39f3b92e22d52395b942575acab0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfefc428a5abf67e41ef70bdcca7f90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda0a524b4005ccf75a980285760c3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6b6ad280118e411fdd29429905b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaffe7e8f763af452a8427565fcec2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6875f4a4a8893325098f16c3953df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f807288a54a853705bfd19b2a553b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5170abf3a809cf8663fe6e8d6eed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023168febae57b70de9cf2e5fec3cc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a79067a86ea999769c5f49e0a44959483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19965e265cb9cfa2f305e59a00c423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6cc3a589dfe5c9817391dbcc7e18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beafaf6e855d7347afde06d56ddc96d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c2a1ca1ee009334aea95ef933f16c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d6d6ec0afbfa8e315cfc22595f6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2426659b2ea0a7c995a9f9f5b935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e1c5712c78578ac2f4ea57ae8280490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f3e70f869146d7c29cf9b8efa4733491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84235d7389a27ac60790ba73c363ee37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a256bc7c252a5aca69b6bf9782cd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323eca087733520bafc9751ecc3164494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24816279c4c85e969eb0a8e8a782c8ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b8bdf7eaf8267f17ec5bfcd45230496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb48106945ff620b84c3204172e4c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925f0d1a461b139be582a39735afa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040caedb1c5dd7ca11dfdf1a95604bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cb20617f31f94d12296fb505ed10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2196ead01fb6c44db1bf7961f06d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69eaf3fe6c549f4ced9ce92cc26f17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6176405776ea7e1a824d3f930a6bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb172619a5de5f5f00467e3a1ac59cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a70f793300b51b4c02db4f85975b71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b723dd3d02ac39842b8e99b9c44a4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0a91b9b5e405253e971b732470db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098e0fc55eed1ec2d68e828ca96992508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de83ab0d0ded4db71e618209f098ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7aad2be6ef38c0d352707f5c24ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3d9f81a94e90b6cdc7f47be6719c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ffaa8c1949bb135965fbd555524b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3190cb11c4065f55887927c2b54622513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc985d792f71810764610bf90d199f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033b297857d68c39c2e35dd5df1e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b98e4767838f077d0f0a83adce14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe353cce483059bf8853c4e1c424c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4ba48f487f119bc53a9ed3ca617f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee552e953daf14ab4ef62fa91cbe82e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8dc06438516189b379fbf0196849520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e75c06c54845bedff4e916e0582bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261cc69a41f1027eca02ecbcd602e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad592d6c124c1b8c45ccd1104325d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24d1a2a43283ff8974f3aa21eacf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ba7cca67dd919253955eb4f2284e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0595e2bf8cb24841daa4f13f3614582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93894193fca48702184c17f7ca66554a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2a99eaaa80b6884ded5217d84720528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c20f0c9ea8d4b5861fa313da8b7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e518e4eeb6617521543067523188530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e16d861b1303c1c778e5447edb846531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bb8dc8f466c88543201591a383b8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17677752da48547031f855fd0d4875a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9063f0ac382f98dd4ddbcadf560ffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25ca5c6f9164169ed9e2298adb72a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b17cc3704ca3e5463d0c1288ec4c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02821098015ec03dc8a00bedb87a678f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da006373399e2a41e86d064caaafe2e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19757782ab189b75104aadd3db14f2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec6356a8788042562fd4244b13e1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b79df94be60032c97237b3405883541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd01dbae9bebed050a6319159ffc77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464ea718b8d67f616b9aad31d7a300543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c648bfecc9bcc0b11307ae863658a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872baa9a3319400385db68360e7b0479545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201305e906e4eadbc0a449282ae2ac46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6346484d50eb8d85d5a14dbb0a7a47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d703fd311a7dfa0ec577e25a933c82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7500c79aefbbd6f4dcde1e353b0ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3b5afb4fd955bcbad338adff1f8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b2c052554f46f55c843da5824c3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007028d33ee6cd642128123b26c758552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531dd9c54c8a5859d3c89cd3808a62d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266819aaf606820621adc06253604bca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f83876a3f50780168655f491dee8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d3405ce9c95c18dc8fa82ce90df0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52cf6f12289d4df242cf0bb952a04a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10b3fc4a2cb220ca5c2ff22f65d6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1bf7c3bf8e3781ddf5ac992b246ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f194d7f5c027ec17ba8a46397ce6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cee12e99a0af94c8572a700a94543561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3f7b6e808ce8372455ba4b25bb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2427ec2c7f3ce2a4c06b67a25d8b265563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd35ded87081da3f9cf5928fc4327564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318fd6d423bd1c5507bd7017a614dc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566ec9f315d58ea16fc4824af5db1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601b7a2c87904a60262addbdd94fa9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d205bfa46f0cf7bd2fbe9b3e4e53fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684109983f0cad8049f5d7d66db3d53e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06644067bbbde50a3198211dd9a5f7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fdbb4f4ca67084293503cbaae7e78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e47546f85b0ea896377ced844cd0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef25047c60b55cecc482e34d073171f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb32eaf9cb051948b6140eae9971fc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51ca93b4db15ff3a02b08c481e40b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb495dde0acf56d8f29b4cec4cd48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a278f3c3a19dc6a58585b7a99b27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017171387e5ba8c03b8da476006101f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5673a90af2bbcc368b8c8f0266c5395579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b4ef7553fa99547c4bc41f1b488ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054dd36919894498c67d5a0cea20f48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4330dab08baa0b25e2632ba6057b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3b90f1600a2a95f082fcfa0e04988583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bca0d169389a64355951afe6a1f44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a901ea4281358787316dcbb0c78b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1819587e2f20dc641c9e81430916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f64d57c382330ed416268613ff579587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa17b2cd46844ae684d6bffe8f4ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f71a5ae5a86a4f01e84694253d1ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6955a03d8e118b8b9e2157520ff4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa847fae3ea305148511b6c2b1d365591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262556245c8d8ee0be1b23a4f46e4d37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b808e766df5d595d98ff7a3ab6c1cdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939f837dbc99f4be810b5426cbb5baa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d2ef53fc29a7e8f8fca53c475051595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84434170da765c6081358711ced6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c0374871e634172880cf3d2c820f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8297fc80b2e2a02a56ad5f02eafa8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d12f5b000d8bf2829cbfafcdc1b27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df01f6e647700d37e06561069f5c22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059be23eebbbcad73cc2ff0f8e5254601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f844f45591fbe7dcc58a90afe7b74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899549075d39f4be4c3b8aaed3a72f83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7bef720e7559c6933c373c38e4697604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38db3dfa4befcf9ffcbdd84d7a4eeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a19ef73c29d526e4e7626ce3eca56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57dc82dc22b0917b253cca7592c34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b5bd2da603015379f5d6fa29a098608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f90e2fd690eb55e0f2d84cc0b22e93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4621a2a20769130a719376b6bb268610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae53bbd6c7baddaf445468647b9b54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00861a1bcc574425d37f816b171f676612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635e4f2dd03ebbb4e6252f19f7a026613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688a0860cc50b9644f1ce561e0c42e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736355aaf0d01f285ff1c362e9a8c11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b80ec22c0cd1c725d9341e8c66195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4604847d544db4b41ad0dd09ff3c28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e78ba47e5b5d194305ad4a738b8589618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab173e6f6df6aba16bfd73b05bb9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69f5b0540b1e0374900d22bb97164620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d107fedbc8252e101ad93a49bd5a7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9222fa685e5c4e61cd0c8708fe8a096622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47ccb62d89f06f4fb20aeef877d08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1194ffebe580fea11db62a58f8c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26eb38645aa65875f3bf205d4ab3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8056e4ac335efe5f735fdf78067ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b434eaa00390b9e4bf17c8842ee85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9352115bf2e91a0f95ddc9f5f71295628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151d4b0c071842af3fd78ee80c3e74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9aeaa61ec4d84c36238754914249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8419de75cfea2bb6916419b1dcfc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f118d6f66a4e288e15412985cc4d2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555b145f9ac8f222a56279330f96d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221544d2c69f7de0e7dd8c227eb5573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4dc73c8c90ea179190eaded25712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82decb2c0de92c0e93e9e864b1609c04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe044fd797384de442df5c4fd23b64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b88e5a73e278e0470b08278952ca0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34523c9f211f9dced8b9699aea96f1aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c819f98ca503602104e8593d4acc0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38cc23e7757ca77dae67a3cf56fbaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedabe5d96cf1a0295bf3ac08d0a3b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a836a75b5f766d774aa99b1c6624c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5af7d4a8b2237c167ef4294dba9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a765655457186c9c02fb787f5a09c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e071ae1dd56d81db67b81b0d2523f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad2aa8a6fc77f5d714d425da9ade58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e66c9529dc385c84bf0cd839eef0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0eccc09a4170a869e5c3caa8764b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4e40c546ca3912c60a166ec21eb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a03ec808b32acab801fa46eff2510651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33a37dbfc1ab6d00f5eeeaca31185652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a269a82c64fcefb686b5f28385d865653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacd0893da8bb91fc60efa76f75f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab8aca027ed2ba5d4b6c7aeed614f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd357f39183dc1167ab445b272ed74b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8cc0132f3fac903049742befcbc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a476dab5e3a7e374a82924200bbf9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169811e1810dee9e9448c6483d3a84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4e35b9ebd05ac3df30196f452ea8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dfeffa449b8241d6487ebb6c5863661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156126c165193dbc552cc5cf1bdf875662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d331875b90bd7eda518e0b913fe849c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5ef6ca55a13ddc2e5772d6071d92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded09cc68221a19276572bf15a3fd732665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aae238975d2cfa215a0c9e4dcaeb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b607084d63d0d0ba77a8a4e81d8857667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6266d732af1a77008e854b052a096a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c31cb2bd24e649a1be198efef505669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317dfb82b8776c415acf9cd6d622ad8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba55d9c78a6e42f57aab868031d9dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d6b5542e5036ee92c8ce65fc5d49e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b96bbef086874b6a993df48c1db9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d30c01fe6259f3a598a0bb9647bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc6216f4c5234d29ee62685a01b12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325dea5fd76304a3f78eb979e770ecd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848bafd4e3727add268271576c743e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3b2a7764a0b2934fa7dddcfed99ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c298919c8476d2fed2dfe2158ebe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d8f8235e3228739deaacb8b045164680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0afe5f9ee55fc6f9e4847452dff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c284417920f29cc5cb730434d1e4b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5878820a684afa4b3559d66defaa51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398304297bbb001a5b584842e912c16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02147452ffb5b335056270a6630ba43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c0ea95cea4b228c4addc5aec2673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0d7127618208cd6daede60fede56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fcc125d306f105bd2eeaef097da49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936232f5ac0f0fc3c5caa3f15053a74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abdb3efdf91c39a4e6fb9acacd05a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962716ae15d6af4c75f638f9a4ba25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c926067ea772747f663d7183325ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e19c3653b816863aad9214f3f4806693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9177bf57171e20fe30c4d32381512a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c94f2c608652e54b95db3a0f8e87d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735dc5b3286db7a79f420291d77f25e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044ddce1c85cd4997c5f11a23855cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b78c45b2feb888ee434fb1e09d554698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afb341dbf904658b89a1a2a84a5a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1040bb06d24ac9d076f5a9724f584a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9df62616ad46bf645ef50f940d02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458eb595f4fdae0d3739c249b8d5e64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764e7aeb9638adaaca2ec96e84c607703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21789c941bf7dbc1693c6adacff08d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf948fed3ec16acd8c79adfdaee921705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a71df3449f312c4d94058db8e203706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f66fc93822315c7733436ae36f4c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15728c67e2853188985432c705d7035708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f20380f63678b52e3bcacb722a07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e4f5e0927df5bbd50a2f99b5b4fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ab76ab6622d365e64f4fde185636711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a88732e2544748c97b75ffe8ef36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f371d9cc2fba086bf98d1dd27ee113713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8119bcbcac36bb410a85eda20845c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f240253502a9f7d4d24d6cf9c62ccb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c72498ab1204b015712e005d35a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0efaf79b6f91234cd938925ff78f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d3736908f20876434fcd59332b675718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ab52ca3f8b2f87fdf156a2c5b526719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316647f39fa0dbf05481642ff9e330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc47b5807745098cf4efd52c59a1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f81c2de03a058e4cda9a07aacbba2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cfa45661d3c28aeb65ed4611c0086723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce571b9c481a13b29e3bad664a33f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff16b64ea0787b3875153b9fdfbfcc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28c67aba1e40ee0e61138151e2042c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144581de022d3994667667f84c58130727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e65e5855e75cab605c95b4fd0a03f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b85703f1f47602fdedb45b2e627b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456da07c563c4c7c86bcaa0fb9b054f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0db26400ecc3ded2fa1f6f95b345a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae304464881fd30034df89f0262ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a252bb4307f4336bec5acaef98a73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b3bb4a2549fcb94e00e8e22f4ba1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b039e9e9761e6fa3e7e116d28d1c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150062c723ce69fff2bfcc1b85cb998736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19d47bafa32919a93322a70e75d58f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add014ebd83cf6a238de68b2b0ad198d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d61136a16b5fa603a3ddbd85436cbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7739ee1f5bde1ea3699ee0a8a6342740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676802dc060e1dc4423f7d7e44c1a592741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f29f2bdff2e76f255300b718c8e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e271509b982b6696cad82142b836e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663deadea9c47226686b0efcd0c1c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7afd94cecca1aa8d9ad2e145728bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ad4f013f3df4b1725e56d7df7e72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc95e65c9dde3f865c9cfc0f5ca992747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b3655b4503ac6e370700ea67ce020748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88da90b883c2cd713219fadba513c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398025d5734128d84dd680c394f72ea0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fea0e16fb8ecd2486e735a97fbe66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca56eef7e5b8afcb210612e377a1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af69e6494172e2f35be72f380db04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847a7107c57049171e385083d5e254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097580901f8cdb6ee14f01c77c4a6ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd7a1c5b7ee3dff07d21f77176cdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658116d9514360d721b909f873cc1e06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b6b5348f554bdceaaec6a921c92b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ff889073853e21a2e9c28df1d034759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94289a966d29c0b77244540fb367fb5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dda4174f987db0e8e8bfa821d018761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c589187bd8c6abef9b8715489e621f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff590fce5f32665ee464f96633fcc0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693607af05e61e8c0ad5afcdfa0b4f6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28fcaeeb89f7e571ba6489de9636df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b15cf87c4798fc904504606e534bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c759bf98f5e97741ecb182d465c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552b33309b385511f068d4172de98e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e549c2ef0dd87ff00d024787f68a24769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037707fbc64eafc999e3909117f6a9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4689291e69d7721c7ca1ddeb04e1f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2fc9bf8d9c7b405d80b8eb0115ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50fb388f6716d0c7d04ce18b01f0fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3d5b8348f6f063f4a21ee7ca957c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2253bb470a2766eca670b3b8b25a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403976c4af8e0492cdd611ce54740c0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ae71071a2b9d48f9f1eacdb700d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde919f05db7796d4b96d1de7e78a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086a2b074c4de7d6d0b230250ce5fb5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e69eb6fc3c72310df153de39e539c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547183762e7d3b43a9b53b647de6a91a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b0694484d442fffb96c85af540e3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504dd9105222fc0108d1bf38806770783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce18efa054ec8758fb5f6cb87d40b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a852a4eb16488bf90db9244379dfa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6a895b4902e1ce60fdcdd7dee8cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4d9fd9b8cd1b56851ceeb42696ce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b68df5a0ce9fdfde0c0cb2073156788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890250e3a09bb7901742c09c9b6d1e6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022c88abd10101d81cf8e4dfde883c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73fae5b0bbafb63f83cea867f39563791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b554ebe20799cea4585a7c75369a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245652cce6a597ecc5fd90524724b72793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3770221bcfd787f67dda557e48fa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3df5b7ad983d3e28784543ba1c57795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fa38dbcb747984b11478e348de93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b539741270d66ac5b2f3a2ca0bd9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d2e3c39e94be9e784436e2cb22cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ffbbb186570a98eb094113ffc1871799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1fa3d3b2946b94eaedb03f4d2e7e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d8a1eb7972ce08800aa1a16c359af801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86669c66fa4dd60f227a3605191a454802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4e1ab01fda1b16b4485d61a412f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5381144c32ba99c7d15bf057b8b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1830d8a740beb5e64ec8aa9f49270f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b7b500829450731b3336c61e5c36806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad77854f1866c1179e16b77a2698e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ca454024d28da3252277aae47137808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55800abf3e9ecb3dfa52152c843535809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4607ac37a3ada5ed19c82ecd6f5d54810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1098ed265e39159207c95665193e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc234347328865b35b52e57ee6fe669812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf388562709b9388e9740337be5d328813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb6a60517ad888ead77ed05d713d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fe3ae6d6faefadc7169af4b9f393815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7468d582afa0196ce1686f4675df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b902716b4078be2af8df636ba9bac7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a46828d7dbfee476616dc225a3a70818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff4fe8fcbe24df469adbfb66f133d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3e823a126894a80271ac87683a1f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a705636db72026f807c14c07f46a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ee1ede15a9f2ceef72f3adf1bd8c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06702a86fe63357437c47102bbee97823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa432047d269ec767513d708aa6c1c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5905c249002c081428074e60111ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb52e96c9fe1a8ec6438cbfab721c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32c3641ccc7577ed414604afd21c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e67166aa29c81e9b1b4abed608885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b265c78b032d858c3d65aca854e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b2f07ad4260530621c0356b61acea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed2c8e9d7784f47bfa394e246b8b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd3386df45151ed0c4f67f97018e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec54e877e7ac8ecd36f2518a79339010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934dc50e074ff5430896720f06065811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561bbd842f7010cc95b60b6152e4cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896bbdcb8a343136f9ada9d3169a5f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60175ae65c142dd08f6a48f0176bb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705837cdfa2e7d7fb19e674b54f77215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96909a0c4ff62398f01ab4ec08648716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2120254d4342648778e4e33b22d1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e25a1187d02ccf481d13d08d0700f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f97a93ffafe4e44f99a2fc01e85919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd18c43532ce20202f4ec568f10eec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39cd0f5c675b77c0173a1457a77f4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18136790d1082c922ed432cfeb098f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705b5acd9ba233ae5b076192e3361023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b68d7c26822f5bae0d61914d9d1ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670777f42f59e55936f50ac4e44aa6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69cac3bb43ecb1e59dddba8e25941626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd052f49627a7a7e1c0b460f921a8bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef425af2d7c5efdd32b63e1d1b432128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3800d07c2d97a37b3f394be856f76ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7527b54d0b841f5d30f4ced723d5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c855d006882ee24992e8cd33dd18a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4a9fb678940b1d67822a8678a0ecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c6c9e01f573e3fbff373c8e9f7b2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5776b4308e13ccc2228a57c7b6d5c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc065bab2ed9d9996fcc3e20e020d7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129968b0696bd6b2f0b069b2aba44f8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014a5cc0b8379a2c8f726871cde0eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ab5f076850465ca8303bfa07fea6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4dc20abad55ab78802413ab52abe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005330a4452b1126e0dc076826d6ee6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed42125511f559fcabf38bd53ba6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ff0036fcafe6b38df7d9f18f205142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0841478590a7375e84d41251dc8fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534a09e1e8e8936359faacfa9e77b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950c95337f4a07e244f963778a16fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a1add19eda989b59cc40e9cba52046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d95ae1cb0632bf9c1b9a91b136d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10b06779995dc38851e83d33447e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e2019f32710cfced90655c4bf997749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb5960a2e7341ac0996967942b45b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f6fc1ce84e41ed7949a81a54ea9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcec16153729eb105f7f9ccedd01b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14797f8599729266f423726264675253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203940451606846b55b0b681348260eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf06d56cd51c098e33aa7ae43cdabc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e753281d2eb53ee41f0806b172cb22f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ce13ddea29145011dfca7c138a4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9805229ca8b366edbcea4bc98136558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c82b1b2c1650cc6a1579b1ba4bc3c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c7a2b75c3efb1384053a37b2f4a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e994724aa096beecffe7e9d599070061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd1a6cb803cc84f5fd32287630b69362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1262fb3ff83f18489b7d394ea291c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434c41704a90e3b65546fe7e28ef09464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3925cd742d507b9472b33425ec3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5a60d20cdab5d9aae4b4dc9da0bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e931db21e80b85b63a3e7d4de4bde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca36dd54618309b75943386d177cf9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde97e8ade0c14186c778178f17cbbac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd6de902777052c11c4d14de77d8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d5b493831970dc4344205f9befe771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247461deff1c6def693714613a2b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d8f2bcb942d453ecd7d6af56c3cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7898343f22689f4ceda98ac0884d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f59560978cb244ea9e121ef6f68c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e96c51a1bed2ebe6b7075c30a3573a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb8e4e09874eff964561de305252c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df5564cf89667fc91f282c7b80475a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c57a0728ebfdd73cc6f5f8bb7c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e906e6d0fa551f86fbd9ef58f4cb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5728123057959efde8a85728b262bad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20573374ddd1dad2bd5f54520609bd6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cca824c6de47bd1a2ea7aa49ed4b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a07a1d8c31c0824cd777213c4c7a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb1dc218a0db66db3963699ace4bee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7ae3d7d2ccf1eccab6acaff6039d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195ac0f38c19d84b6b6dd4c3736ea587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba93dff435777531bf75a19667abad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2507560a914e1c0a51cef01669915089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139f48f154793903c5c08061c7fb1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2bacbb9befe695c6800a17fe34cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418049bc87be1b4d54856124983d8d2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498b14c26c434f7e4e4fa829c4c2f9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5c1ebb78b1fc458d84506e982dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a945c12a032036bd2d73ca878f408195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b1b3d6c14ca22b459e0dca2cfbcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bafbdb3f27d49e5db2211b5158a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdc50ac5a8735f90aecd9acd5230c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ce2ff676aa94607e6a99a3cb7ccd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2179a20e7150af527fdc337e217f9ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58d3998532131a76302105ad4d5b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f2f96864c2735ed5ed0fa1db9e5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b26e8e3007ffd2c9e71d0c1d372cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0513257a71aac5d51efdb280dff166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611137ff9228abac3e98289d9c320a39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9e970363d54fe8fc731269e6b4f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1a8f34561e64e1ae12b82921cda5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52707f1ae1a4d517a7e6c0178967921a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e30e653e4fb182d35ec0cc64b21b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d71f78f1b7773fb348911402302bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e1bf0f918df025b1d664564c450f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ef7c665878a1fbc2fc6c1effa7ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c471b43db5078d6489d769827647aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476500d236d4e07464122a662851bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9757f43e98c8e4423f6c74da04a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d522f16cb9db1170cb644183f602b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8186158e6b4008f4213536fd4c68a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164528bb6bb0c7aed36838c7760b34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eac6fe6e779e0797f391dcba47453c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145501077ec371b9842d9e99c45002b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd912a8ad4846eebb73f89b3bd7e481121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638765f26f2f8865384019a5c9a107f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc8723fe6854be9c1334e75ebd543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867784f18c67cfacb3a464a42fee6a3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbeec4004fd300dc2786da0862656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb80eb73d0ce89d90b8fec6a3f8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f69fc9b93efb98602f60c36f1e77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1a98ec02cf9753bee83cf38b0e0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a43eade69d27bee3aee1d24bc19f20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2fac70b81ab7a6480f4a2fb6dc3ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987579711f6ca9eb30c9d4056f1c58cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c2a62ee2ba4fd51a99391701d6c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3289fca1b388b6645321df8c03a43b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a6ed806073d76025bad242fc57d84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f69ceabaee6a9358f3f77b18b5877135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5947a5e1f1d71f8f759e889234e9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69442f075238dff72bf51561931c5cdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ae4984819eabf6eb2ff29014176ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152223ffdbd38bcf4cb781b925a6f794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2958394776ade459e0ad68958a3e09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a088877fc6f9064d53b0de852965c7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972d1adff5bf0f7407039497a84f65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7202474fe86658b12c5ab5344b05d8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860320219dbcc65dddec3cee0f7d14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410f884d2e4ff21abdfe49bba38523145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7aa81d5077b7fe27ac05784afcfed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554cbd680d989d41d63f143f6bba7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401c0e1400dc457a8bc7383ceb77e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ffe9c91706c5a4a3bd5f519e38e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5356b105f6077c172c2e2e9b9544a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed5d7220cb603f46355d9889bf2cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3b7697e867849399ddb0f7ed47c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413b3a1e1f5d4acaf470cf130d4b03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f3ad69d3d0bc6ad0fad1808e5e1e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2174446686424755fb2a8ad1d723155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343079c4e7e6ca8c3a126d41236adeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15760a45fd2a7cd3ad98af611c6c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6716f51807ca9ff57660ec1d38a5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b33ae18ba1ba577f0a4a9b64b0d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a601e9ce60965f85f7ef87fddbfdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35cf4339821b4f0f5915e8e6c66fb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faef039c353cfed4ff0d49ac0e21c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ee68bc3d284a3bd0209b5d99959c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93798096387f2a4bcb2865f4cfb23631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b22bd026f25b03c5932b68db2a34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb87a2ce6eb87f07e92d7ffde29d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698cdf0cd7498d7231b2f2e002388be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4200d9b43ef14d4705476362fe729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d748d8f248e8c5b4a3baf9486a0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba48ab565be855a86fc3db3f20a11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b7fc3d4a1689455b3e27bbab5b79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd1b722240212a1782285a348f7146172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b594c19e2d36d9cc10835c4f63aea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843827e4d929a3b37ef82bce0394440174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1b601f8d3986f9392c0459033337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216f87b0597badc703146ee09d2ddf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f76f61aef3986cd6faa353084c8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1ef2a2a05324e6160708ef1c3c41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e99d57f3939f1232cf08af956d88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a5db7039d26c4de05a3c289f885d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d51cda6c3cd1e693bf417c7549963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750240347730e7d0c4b295cb5dfb2e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b53dfcd55b0a717044db4e5eb020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8930f204082b10c9c9303c92f8c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d97d1654caafaf42da277e7e92344f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f84f588422add0968cd41d07c7d8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84321b28fa538d7cdb3ac9301c476187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce0283e7db752ada702f416d8d4eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18307c3fca69814da5f3a56778908216189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad614def2d967d825f835626e492b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c694ba78eb4328397144af63e60add191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d7f17f23fabe578ee7835d07294da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c4d897c756cdd2792e92807b5613193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d91f57f93afecce492a82995a990d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120e9d4b932624caa93d99cfed2359195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5085ebfac0ddb5d2df18b47cd104c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d30161e5fddba4adbae090f7d3c4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c2c7b71387821f7478f5e1ebfa62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc679b1f80a18c293b47d9811c9a092199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384ec98864f593e9dc89e9dcd1a6be1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6dde8fb3325e05686a69deed0c42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0fd950d3c4f1848aa13e1a1b170b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9dd3b6ab5f864ea35cfdc31b73d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6df6ee23d706ef11c0496bbcf6ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679588ba8b464e831237716ec0ce48ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2357e7869d8fbc0804c0ede9d74a87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f05013177c4d8947270d2ede7c0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2befa6e27fec8b54ed889d5390c508208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1250f8a7d551b1ca89e90fac68d6d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e8c7f0efe21bbf452ccfe5403a22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65da459e0ec8ada12932b4be311ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6fcd43077d1ca1815af73f6de8cb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfe828ca6e05c8470de079a874171b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f80e866e7688febe889f84971bcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee358232760e69ba679827a70e853215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f43df4e8aa33ac7807a4add5fd441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c53a3f2b451ab3f0e3746abaeac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1861d8a81e80c3c913d619fea0a2af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d17dd41d68c56e6bcd1838afff9794219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9556571770e7bc535cceb0dccbb661b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac32f1df44cd76bf8d9f2a202798ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737c95f795d28e5155870bc3695601222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376cf6225f222bc4f80f17bbc2f05d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f389a6697aac0663ae862e7d040038224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3326c21a0a1c961a8272d68c8f68b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e41055e2a527676feda498d8cfcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24e5893c98486878c5a200920e6416227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74664194bad7d3e76b617570c7acea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ec12d989e200f7528be40270b7fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985f47892162b72f2a74792081150b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9839b95fab68ecd507ec32be4f0a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98357ce28dad40da70a5e28ff442b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959859be80a20b97b630ac582881f901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43569b88fd5a4b5bb01d3f7b82487f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b76d785a16b822532997fddd7c482235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129df19cadb826e69a2ce7e07a28a522236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2bc580dc3d89dc23cd33b7c0c139c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e4d5e8f08ff9ef5fa242a3893916238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90651e6b3052293907044a6275659a68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f22be31536d63235cd9bae9fa4e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b2e8779aa61d318590d31ece7c49c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39120cd6b47cdbf32ac259555fc398242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7fcaa51cdf71c61fbffb7e081c97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9726421c66126cd85ff04acffb765244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73367874d8e8346c32b52bd293d8c5f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b4530435546202bb08113fc73122246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6b90a450f27a7f6c8ee610f5b3c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb8d352441ecef411569c9fe0fb930248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a565a99247c449f7845154dd37a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74867e1b82d6801930e09f05a3d28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025615a330e3c28c250fdb903decfe5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e1169e3e1f9bb594748998cf7c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16dba5b71d466f610809fe212833b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf418132388070720d12cde4b61c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32114a86dcf78e877a197cf3b9058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd7fa84c06e350cb9b14524e6b133d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74c05f773afd3fe10a94e369e877f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222100ff6b0c5ce71d073b36f8886f55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cd402b51eb1cc19c3ebb91a3c0d50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8415ee4057114fba89a2b29ba45c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5890cd253218cc133b022a3fbe567261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4836e924a269352dcaa94374c4ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3f8bcbc7450add69946264007256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c70e94d0b26449ae445a2d1037286264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc76a5c2e751a195a4db63ac0b30193265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72a8952298fdf8f937b32497294f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd4ac904faaaae061ca8089ae8fa1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436fdb7a1715552db4d2d99ea596184268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b9d5d53b45007e2c6813f3d68016269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ca095bef835a52ec700947e0c5836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9587ee1b8b4ba1e68e53f516be89e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a218dcdd02080b4aa146e27874499272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ceeaea2ae5d3113af96b5a4cefe3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8d18b586316d4cfe541b0cc0df39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207f0ad4a471b866240f5b7956363c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955f0a7c7dbc3442f1d2f667b047d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7d4f1f12fb993beb286ee166969a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7bfca25dbefb603f23e731a424658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e25e2fa1316b20243877e8299a608279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20553569db7a3d19734cbdb6c59ec3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a143572b72bfdebe97696fa5e88bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629ab95474f61e30622ba18a2e5472282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b9b28b1b2e7acaa860f93ad4948e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba3c1ab457e8c6f5196d3109ffa77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917969f9cdbdb29f8e4b3a173ccb98a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3bd0014fbbfc41bc1a651fd5ad4c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93832911bc59b5f30dd281a915630287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497edcecf61f1444c9d87535bac85af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa8164cc4058567d59798ff132920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb85d63ba4b28dd96b1c3c0bb153c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c05e175a22b69d35a3f45338a51c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0198a87c068315bdea3f549652c04f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888841fa9d1035f68f3f7ed2aaa38b3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd95dfbfc0e091fe4f80aabf848bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85626bfbb2b4df8cb7630913481e509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c5ca16f9d40bcdf0b8c65517cdbd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe0b0aa90465e0112caca3c96831a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f11941d50ff09db02616a9d39bbad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a8e0950b9d629fda44fa227f914a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387284a391dac8508119844f25702d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f78b14ecea1a77d9313f4ee69cb41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3675814ca6e68f16f69079e71abd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad5dbed7bbb18eca0439544282e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9d8f5cf182b740a6d2b4042ec02b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9bf9df8af70a464448e6f7e05ab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88db68bbf912af92ea502dfdddea8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb0edd5abeb3fb89ed1184aa27acce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889588b49934903ad61bb8047aecf136308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88d4a68989730d6f6bbedcbce79d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc603e891b5bb4da60c0e2880543774310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5dc094552e939746f6c93125d661311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec10525d9e275759c2776f6ab12a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2136c2134b4b6bac081374dd4fea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7639e931f372d931a947280990ca4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f39ab82b0fc5b1b76bdf4a6dd649315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3299fa6f56a593b5757aa396f41bff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e393ae9920bc8e4d74d7373c6362317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552737c98fa20b2e7d40d24afc8a07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e19cfcd22acf7c6244278486234922319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367decd7a08feec5191244010783b7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d0adc5368d16b6db578ebb132b26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a33b85259dc5ee6831e2939f34d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a216af644349125516d6f56c895825323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbacf52fcb384a3262f6ed673ef0690324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d136c22fe0580231cd419aa59a3b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278645b4e114a74614c95bc733a191326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb29ff710aab57b8f0798f7529ae7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e63ad5561fbd440b86dfbdafa1e2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf20e0960b522b2ed518ab94a16067e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f29889e8688c834b8175b5054041330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c624fa8b74218fcb36cc53ae2fbd00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4fc75f38f727beddf9d8b92b4474e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738eeff16a447a0c894279409cc15e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b679069d6ff9e5d26a4711ba7b05e92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d5235b865ea7bdf9458ab131248b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f42dc426b12ad3abff2bfa3fd2b01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d822604baf7abbe4b2796b8683f8d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeeaa5d01aa682a4e80449384bfca1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871960ebb2ad2662ed788705c1acca2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2481fb77a8f7c15dd7161d456a0dd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687299a987db71cbe05e64247812b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d448efd7246cf85906fffdbbda91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653acb98a58e95d8235a1b89029fdf4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46438fb3d049b2466128be6939ab6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d57213550f632b42edeea40eeac8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3ab9f32b128a8c55f1f77b967810346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461537834d02cbd3bc00b324f8c965ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf98d1e30bac8919c56aada15688c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321efbe185982e3c524bdaeb1bbd4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4e3d28d1c657c267b9013e65d92f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1f737bd5131f5a96e466bf2c25a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a84a2d07b8f41ebc17eaebfd7ae895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938472d060a8569cccba2f514231d5ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae1a98fd7b33a47175734223f3dcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86d86ffcd49eb3b1e907368ddfde1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8a33cc52009636dc792b392cedcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04217ff5ec748217a314e5b00899d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26afa532c35a52c6ff27fcf1328b0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88982f630a89378831cbbe69205078359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd042c95f3dcee10a1794f9b251cdd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7e1a07ccafef6e634e5a244c39f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf2531103f9c6c8000173a71c08a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec33eafb18be6bd7cbf415d46f2c4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefde7605081971ba85543df5d6576c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fc6811afd23a29690286df7ca4bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4be5f647e979f97e6f5a2c59f1fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e58d9a0799c3af8ba2eb6f4ba59feb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62e9be202e7dc6b08146944299109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c4b21853df794e79ffc6345deaa32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc8918cecd2f7d1129b672bb57d00b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2dc6651b7560014dc6d7ceadf0d28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4a5ec6dbae8ec7e84021eaca270b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba3b01542ecaad0f7c44b6e0d1a9a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee186559b3a7a10700547ec7f51d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2378ec599db485f6b9796865dc96e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298afb5e388da5fc13be6e514fcf3d3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f98d729258b30445c1a4c60e2c8a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb74c5c2ec9975b5238eedeb60c3fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da495a0f8d93a2a5dc905f853312ddef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba625a9a1e93787ce31e7052f7a28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21f0ad289c9dde42a05fbc72e0286381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed165b61e0edbb6cb2f63052cc82e8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0bb4f8f47b134f8fa3adf58a458d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec417ad2fdabf32d025433b04533b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163275481ff658af1440d9aaa9ee9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db63796f1c805546c31acabce7458386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b87ead10f6f17aa9f2d6e6347d327387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a073e5f3ca48d3e7df1fe2f5278405388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a52f8978dd869dcc9c1720efdbba5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68b618a1a5f18cdbcddf7388d31c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea18a8896f75bcec85b5c585c145c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b76f4cd63507887047af31077619392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece2b13dcd9fd09419d14322784cd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b94c69fc2c8bc019188bb8b503b1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82258503af803ff9d4570ac9e9975ae0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fbc03d626d8f2e1b674008c56a582396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e5a632f3a1288938482e2dc2cfb9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c692f2b6249b3d47a66171681360f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2faf9eff47301db2656ab1c875159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f135c608e833f827362426f3631e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289b56e66ba7e4d498392ea966c2a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafdbb4080126fd479d31eec1ba68c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6692d49e45e6471c487ab77f16470403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18dab7f042dbc4433b2d60049a54b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58342c3ae1438796e73cee5e9fa45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f423972cfdf80675b23ea6851170fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c16990d975c53fc3bca42506f8d8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ddcf5ef9bdada8b1a5bcb03fb9d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b6dea510e2a7412c7975821efc46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49aefc9a090cf90c298c2e7b22c9cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f865e220d521ca7ee36d7bf194d3d00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828a5af231b7e38961ed7999dda244412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c84d702d55c4e609036fc4301bd07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48841c3188cb1ec42b726af808d368414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065932192432076b341e6d0fe0701495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be1f76316fc73a88753ed4f7a4fd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa9501f102ce650c7448222eb9d038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15847e119af09261b61b42974d686cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35b725c5a3a35982cf42e67189b7cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758390d7adeb474055124a8aa4dd132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7155e7dec8f44e800a9270036d03d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988d8077235fdf82ff2fb6abfe5c45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f8cfc703c5450ec70eea9a6e134a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9dcfaebfde0f63808a81e8e8f8f36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e71383fda11b208f6490a1bd0dac79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031be8163a86dc65f581a4c8a6419f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5c258bf7e315c0b9d09f5cca19c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2a7bbd1fcfc03927206364ad9b64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3964553069e3359ba9895a5460f777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9bbb59057659b3f4a83d9cc7ebb73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1438740443884b99c93b4be59463c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733eec15582eb7fe701b3d689f2674a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2def1f194b5936d92c91c267ddf920433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1001cbb2c1201e80af415e2ddc69d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8dd87ef96b0dd42989d8a55748e0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8410057a4abcd3cd8a9d43ba76955a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3717ece4b5909f126fad3d52e6ceb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a00d8f13d1d15a44146872a5ab16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb776ebcbbda9da39ec9696a6962f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e600820dda0b76af6f48dc8efa5417440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b2c9789f030f3525eca3996bd6d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a3427a7ab87e2b76e558bc888139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfcd86ae1afcb9e4be1ad9412d0d18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6120bac855586e83ed91799126c29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456abab3da1ec9848b44a89dcca8af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca354a0654a682881672396e9a31fdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b0c2b2f80513e8ed82ebbf634514a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f7bb571a1e3bab9efc282764f5c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042be0fac7de703c8eedf8fb69853e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270116b2511215956c2df463e884578b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e15815d3df907d07c8bcf86777b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f5d876f8f31578c177d6d50bdaccf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07241b99cd1349a0b57028c797d517453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e8cc1250c6d3a4bb3b7089cfb9038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661367f5fe442ee182a6a9b5b5e3bcd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168899dcb1c0741a80c54c0efbe767ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544abd31ac1bbaf03f51d6828d4c4b0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fb86b401c099cf0f843c82b6010ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a523428b64026449e43060eb9077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4fc5b7de4535124c86fbd5ddf15a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396b155741505328b71aa2b7dcc815461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9583362cba6ef440da4e1c7960edd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5022bb2d48ffd1269102100406afcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a401d586c896dae40076b1f7ac9dc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2c90582ec5d53fd7243989b5fc99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4baf6b69f796ee78d56bc6ac1473466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aaba4d7b286ca7f9d5080c580b5b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cecdb932733f07c11437742b1f845468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e2c6ad6ef736711bdcfc64eb8140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077dc27093fc70d41f1ce3bee0ac51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06890880e8c9f0ac74b3efa8f0e9b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81a1a17cbff2d21266bbfd9c9b50d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0f2aa39e9fc8f3bc889e190e87f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d20972b8977928581a9b72c2e3b87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e134a6922e195157e5732035e8b867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0c0701f7488e0a975302c40e70c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381617b41210d900e08020148992698477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61880465201d9f4e52ed025a6e1c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc682fe193d2204b964b406107ecb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4acceeb5597e4727c34daf53b91008480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e1f526b7b67585b02a9d95ce185c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0692babb82d6e2faa931df6a69176d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe1b4a8af11e0b4f0721e94779833483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ab0e264971d46333fe29ed35ad393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d92cac849eeaeedf1b94334fdb432485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58f42b82267c3d5a91dac0873e398486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9c87b477e69ce615708f40400fc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde9cef3e8af6864b174d11d990a88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c86fdb85b3e3e26bf66a8cbef8a1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d579a22063f1f20a126bb20fadb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c708844b040084439609aeb531158b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c382ef6d2b1ac73d0ada5bae2ef1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0d0b436826eefd80cedd7340661a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104d9031f2bffbf11dad2f402a3f4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a743e17e9d3c42bf5b8e0d9da84d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29cd8b2133897638209f7038d1e42a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e802721a7d73732d48cc2d35fa8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775e74df4c0ffe456bf0ff73583fc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692499f4e114b9d7a777bdf91307d7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285d6495887eaaeede8015cf9e4cb32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fe99e53823ca01056ee9607c9d4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf005250757c35c5f10c23c7acc037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47930216aa4331dbe632bbb4bf1eb7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadeef66973c90bc98c7a0b8dd900bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f93ecff6d9c71e64452d96b91ca3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b75090bcd011df14211166630952506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd10b169b8e83c405823b4543ce31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c7a18968e5ddb828c4a7ed954f8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac91dd7a1aaf8f4525a461bfb7317509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c646e608749ee6b1ed754871abf388f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3975af4630ad0ab4a7b90ebf1c01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0883bf1fd0f391d4d97f1038487657512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702c097bb485e971351f0c481a1df3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316406091a6fc5d0c8c7f37b2ef14676514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd7674748fb7e37a35d461b9d382fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873465292c402c5ea9d60805de8ea9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66af8145e58e2a6454f3120c7b82fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2be22d89ce6da62137eed3dbb48e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3345442601c0e206f53a18131390a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092627916861161b2c24a1da7745b2fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116de214a355e323137fa724018551d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b8683e206a837937800f11586f29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552e031ae02bbdf8dbb99062e42d0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39048801f7bf64ff38fc795063f0bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10f00eb95af7f157b8ba81d8d6b883525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d9c8020f85a112cbe37141a39b8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6f83708c8e02cf71859bf5609b7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f847f2622f1533ce87ee32e0ee695528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b03f8656f4545249a23ab44070a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4f20729534d441795babb22e8ff4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f5f98bdea4a04dcce1744438f394531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470695b1609446587662f9c5e76f7c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3543b2c2e64da2937d29f9eed9cde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375290631d4dd8edeecf06f3af18d63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec92a4e3183e2e24369c3e95012bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabfb984e0922ae648f0fb089860653536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ea1844337620b60a350e8c4dca76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed0d31c4a0940b0a1b6253cf44ee6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964774adde1a75e1599575b2ec3bf5f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ba9883665cc5af0e48d104beadfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e23332a85af1170148362a0f08a0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55db4c2829ce3a1139773ba5ee023542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e96df50eaa49a15f50406016cfe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d850dce042e3cab11efbefa54f7782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e1dfc7d79edef3ca9ba286c447a39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016739a1c6c9ae7e32880ca4aa92639546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb88a76724be50da50070a0775bbee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b401d822812fba70cfd0f6b6dd18e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46478dce87d49b6e95859f11e0aca88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e6903ff820d69537e820555521fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b88cb565dfb9b2e60d87036664f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e2755543e8d7febd3922f8a543f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce55e8e06660f1953f13a152a78640553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeaa793ca0927b3b2f02e6d81f456f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ea84907ec3b609ba77e75cc3d78e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef33b802a04bbc5d0ea1527aca9e3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896089134dc6deb58e4102f7dfbae9be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692225bc61f5a8e3b3d4c88bb560ff9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c5156e78f7b2a4abb9f7743d05084559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ad69c0f02f16472eb61674c1e55c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b74e92041e6d876008dff0cde7a8e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b92996d1345b9ecbc2586d711c94f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ed1077182b14f5d07616a590ae46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ce30aa21296e58207e7f74ec1fb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1764885f90827080f6e795d1dbb071d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b352fb058248016d6a5cb45de1d72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47601033f8cd2ed9c34e51926822e02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54078f755b2ea463fdf4b9f2eeaf99f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f289dd501775aed7809f936519a50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df801c062aca968c55a076f1d1cb0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c188327e00e282869a509d4a46ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d617abd7557984cdc1ed54dc8377d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963864d7fbc206357bdcad32343c2af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67250cfed216c8186f5dce2141c9f3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f1c913fe9649061d92627c0df061a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592610b7cdf9c06057e2dd71cdef697576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203652973b7df21a3a3b6bd6053e509577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f0927c0e3c0a20dbe8679deaa493578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782885aae72a2f3fe75e65f864037a6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca38f0e0f8b151fa19ae66acee82b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede168ea278120ace9cc07edf003cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a54a11051082f92ae2a0d13b3f89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311ce3af1700bee66846bd07757795b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7db1011a4d98a77507b0605e04f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130b498716a9986dc2098e1b59f1063585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f521c84144ed6d2968a336433f1ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214c46ae6274b7e6f151b4767cba454587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda35337d94e880a6a4abf6509993a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13edcdc605813c051e598fa771b95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00b8dbba42fbf08b36e6dc4e614be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813b74431ad6234fc2716161b5c313591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581887f6b02ab9c2ced56ce48bbb1960592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92319d45864e7c5d3df2751da9d522f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984046bb55ff40533d53466b52538661594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ace5d8337f81f38b7deb2c7fdf696595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb5bc13403d18b6ba3b6b602734e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c897749c4095d63208e18d0b1b859597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc089727cb5725054931e4151f290f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2402d37752f85a9da03b20ad85c4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0610009b4b8172f30147500ebaf07d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac8318156b02a9614e72731a03625601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61d054684679c59b92d9d4a619188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cfdc8764611b6bef3c3bb4a2d861e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917fc5e224173dd0eac1d52f8454071604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0841e56805846704101fa3960f5b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715260821f44076384ce6805ccda8e55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ae53068ef1f05e1f43d234d448a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f2d1edcd91b9122ed3ad7fcf6ec8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153050d4d978b15a6dbf38e4fa957b54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e765edb4b064fc72fb36407c21f7cfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf22c020bd0be6cf7bf70ac67815bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820486112cdb7560c3eab1860a14d37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02669472143c07c40733d42310300613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db50c0af3a58ec388669fad0c1519614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078adeae97d23a728bf1513ed57046615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fb05a31d5edd35fdd652700743bdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd02c0dcaa21f41538a236d01ac584617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63086eb1e17ab7aa530bf4daed2fb598618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c6fb3fe399a8e381c317377b1675619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529cee6ca39026ee48ec00781cfb26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4bc7d83a3e17e5738587348c4f1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d5432a03f3639142f38f19bdf9ad8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edeb29551c4387ef5fb5d6c9ac8c45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683b8aeabc0c59c5e8ba12e29bcc80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8affbb3a093f56ab5c4ecc634282625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8c822de8f8baffb2319223986e1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87b0c0c5006c2114a5328e7608d91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53530747ef0807adaeb1f336c89be1cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532647910453902dda00ca4f2117f44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8d725c70a0fd388abfb31d87084e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0fc44030117ead4c84a8c116ac041631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdfc097174ad6d3c7e1170db7cb065632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b2f266d1e4801462bc5c82e1d483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48e6168b300fd7a7fe16f3e52e2bc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886f57fa8f7576a3d64ac907a96014635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90202d387c3a246b54328fe095ae94a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b5135d268ac8ae10d99f07d124aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e169755577c2e6749a1a72e7810ed7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed4b650d2893c4cee01ae3e5514124639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ffac4e0bce411c3db3f544942410f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca635d65a1bb6794f382501f6a80d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ceb8f26d02cc7efe4332b0936b775642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c054af90ab1ff50cfbe3438d2ddb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf51226a08a44c6273c27754c4e19c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd77ebc6dbad6820c6141a167028567645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15477b601df9d30a5b2dd3fd3eea85d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d64297ceaaec9745b0047054af475647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e48f8c0ad2db59c749428d4f498a5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2493b36e84c36958212f8a65154237649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d5a8587276840bb161d527997675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d211288ef56c551842824f558cf017651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027f1bfc7711733650b61e9f35106b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bcba5512e652d56ef47dd8a49c799653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0cb1da97347fa5e02519ce53e4fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53bcc8cd99843460f3d51c5c02569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cccd60a022c14e6ede0edd04a711df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488004d474dbc2ef92f71bc3f4f70458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d4848bd899ee19b7531068491cf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f527ec765a0e6fdbc1d77fdcedd776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3d9cbac32cf7c5a5185d7c52a985b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f08e45e8897477927581a093583d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e54df425a9db2757d36fa6b323f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317f6a5250f798bdfb44abc6e46dece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807e01370d29eba7121de3330dbb99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955b1f6b61492ca51f11430ebde8f62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe16e9f73a094ce1990cb094c2cab4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970356d9f78fe57cd21d9afe5bbcdda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea6e096dad5b95a128d61a7b50402668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ea98fd1047e4765766d4ce1305a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dedc745f78a767e22ae54c2efb5a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea08f0aa639ef2fa7a59d32abbb339671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c4f99060bcb3f85d11fd866830ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69dbd1062cd281fa76648b4816e84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d6ccb3ea036f81f351fdb8003ed3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a046773846f2d630acbaa92159033675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5426a548deb1cb2d054d9661e82e7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e91803be8b3b59fb6b84d04aab440677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0884845aded4f25e55445769a6582678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1052d5f4537fc1901783954f6e5590679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d057138cce69aa1376110d721dc799680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a28ab346d6a2115ea8de62eb960f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4553b7fd9be58c13c4b304022a5b95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc366c48adccfb085802f1da0aea835683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6409299b60d02f3b4a1b6b6bd11a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a907e3a70ee34018a3d34d64415f9b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c4956f2e92c17395ee3fbc9b0998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cadb755ecdee021dc533d4f9577bd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ec5c27360a6bea31d1f4fe7ba8ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751dab41de20b4a25edb80655ab996689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7139f8bcef9712bfd37489a2bcb1856690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb037eeca4641fbf1daac07285b7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da71dbf770d1492f7368f78be35f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e36ea9b4633133f1c93665884b22bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243362f24a0c09670ebce0478a42fe6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360802d870e2e6fe6c9c0c0c4b98e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ebe28d7ce8ce1464e4ba77fd810cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e048a235793f86588e5ae1b10e008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c31fbd4e182f5166d42a8e0b0441a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ef18491cc54eafc1b3245b72e08c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87cfbb31b9f33c5c23c2e333122f22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b3fc761e014b3fb16493151df0af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff4a013379964e7b0a4cf667c68b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac77b669f8e83212f631cf1d7f444703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f55c18daaa738cb62fe80040239c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d757b8f4740b021ec5214a4be69634705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17562315a610e21a900a3cd4542c1ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e396f8cb8195000613c556b31065707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223811b1b27dea8d9f527dc30eab298b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af74ece8c38c98e3bb85c4cf764d2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300382ec3536e9f8f9804251fe8474e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd285212a92c6f0a7d9b66dbdd4ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466154b8157d86daea6905c8b89ddbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eee24060cb69123996a1401fdd385713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb18ee87ab3fd12b58e21474586a84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48ad270ff2eacdd8c1e0996a075c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a149ff62fb75cb2f0df0e8eedbead7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91bc01bd7cacc85e9a8b0931d734a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd5b34209b7194a8a898dcb120383718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f52f5f72d68c3c44166d7cf3f5d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c47b7e844d3c5febde650c7c275bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8449f70559db9aba2ea1d93697cf6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ce84e6887db26b4f8a1079da0421722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e15eaa1f13fc81277a87ff4cd4398723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a35c765c65aee14990c66e790f1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1b218f9d1d655061dd036e92a1aec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4421bc23ffd11152e9e1a7417a498726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa356d28c97e836b88d34798fd926727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d64cd1f407b2df30058e06725475728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b29a2170cf273ef41f60b6935d018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c720f5da7b16527091d9f56a000411730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570583c0198dfe21159488a27b2abc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb39afea292417cc853dca980afaf9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ff5b5b767efe39a4acc0d8f15f8d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb520ce6f10a070043dab3b3014b69a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2b03a3ac68454bf33707bf2bec7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7e996669fba74ceb2994ba7420cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babba5be8658c79dc54007c4f7007fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944156b4e38b3ec85641df4634e1547738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7cf800ce44a114302e99e3cff374b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd2fa1e760d511f56bc9df7357b75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f292409bd90b1df4dfc2462eb28d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786b58f44b4bad882002eb924d91a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e576b287a1191497c84b38f619c54f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843402c12031bc4ffa279f465dd20e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe2e02ec7093c07ff0b0c179c65bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f376a79af9b13f1e1cc3394a7280f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13c3e3fc265a3b6f1ef9886978624747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d0bab84ae5fe4a5848092a0af430748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29ef78f965d6686a59fbc517fb9ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90504023e38716da01c2cd1a9c7657750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ac7310307499265c7efec9180eff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32d605e9daee0fda54f8b89ef2ca1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e47d4c52ddc0e97143f3ce74d5782753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97abb7fc8668e83af39f056b1d87cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d9114606083ae733c8538be8580d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca663fda44b3d7273ef88e23ce3999756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c75009364bb7c7092ace3f831c4a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a6d3ae5369376b43171318813742758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc7c8d1888c42ba308c6bab8739912759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375891d53093a47fee39be6c70f18ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b27542ac72b8fb8bbae01332ff3c78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425f876748c8728a31de91d63b0b9c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f42a2664188a9dc509782ec3ec4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85249854fb217425b4efd1f662309b56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a145ef78cb13bf257e5afed7f27816765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfafdc06be9bf73faec9592523420766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a4f91e27f3d5c11575d9a246e396767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>