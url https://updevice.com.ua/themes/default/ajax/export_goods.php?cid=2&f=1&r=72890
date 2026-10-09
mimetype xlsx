--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61122ff334700b0e9ecb63d768b7b3551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109688bb5304226565a129bd791b5bc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf396919e614f2ddce292a7b6556a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04334386a19deabfb593a76d0173b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7c4084f3b89b05a058e7c67f361995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f19594f877b6cc77357074762b3826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbe44a7d3898e8945b81d74f04960a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5b1ff18d1f72bbed1d8fea5ee9028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc986564b204aefff842b008f21d941a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f8660b8865419b814323832e379310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e7dd07f6546b40020d73c519054911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376335af36c8a1974eb0dfc8efe829e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d020baec000941a3ab510f7e9bc1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e839885668334e25b6f943248da714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77882773fa4e3db1b38cb94dfb160415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed3002f61a845dc35f7c9d4d4f16716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde2b8d376ff384ed7a91c52d1333317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef70cb2ddb061629ed4874dbab8b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b22230532dfc67e5431093ac51d3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87feb4833cfcafa57e7181350d549fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c75d4585da2a06e04726cd56df3a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73b070a570d51401b6584e5f010b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed112ff1fd0ec35831dd766503aed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b4690f9b337706a793a287922fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6664eba93fb451585e3a685966178625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113c53e44992148a8e67d59fceb06126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595e259c8b369d777651f028f6b39f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c70811ff1adbe6ae8f3d50690f1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88aadf287041e4c493734b60b6a8cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27132d8bce55e7dd43fafef66728fb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed59966831c5192684990a34030146131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c64d856afcb94737ae3999b5df7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed6fe32c8a44b170a9704791a350e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f4ce8e943832906551437e0dc09634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc5d2cda20c437d3ab6a0b97e9ce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1402a2eb91b1a45a036f8a9e010b7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eadc9481b858aeec94c9573d2176437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538466655cc26e22e5be631396bce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b066ab88c7bdae4800c0aa96a8f6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986a209a936934c6dcda35dd2745ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cc30d648974afcb8b90ad49916ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7df0c201ad676a87e1260e2633c0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249ecf2c2355059fd78885dc825a3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97706074f082fd3ec58bbeb53daa83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b40d3916a820525f05445d468812245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e542eb50a38adb41cca2c39822824f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d4502573ac2bb7524f52863d01df347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858edba115af9e0bcf7943f020f2ea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a04ee28b252aec3b4a39a4e8479fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93bfea49739c0de3702508bbcdd49350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9ccc34b93307a2b4df56ccc16a1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8675de1f6d6c06d8a2b6e75a9eb41e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053432336dbbcf40dd1bf9807750148453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc1eb6666b0a1bdd0cb5af395006954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a5c9d8b43cec0b9e495b1ea3447955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48ae34b690d356d495b9a65a3ca0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033edea9199a2828112bfc0c1994d6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e160a9eedde2bb108a74407777b38bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ff910ae604b4f4ca3391067b493159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0af50d413be54989dc61e4d09ec81560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75329c3b83d831f958779333d0c67d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7487e85d6c2bd69f46988ab095bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ecdf4fbee554bf0c6e39242262e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c25688a3cdd9abaad2083cf28f5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347475047146bdba132813767f937d1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9de409240b88c814d5a9521e4e6c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02332a70339ecf22c19333cecfc8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b979926706374eb16c9497de5da2c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c93444f0b7815759d10e7bb359d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff8b40f466d8d6143de9ec839ae0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72416830d430dbd0c3cfba92f26e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f50093d692be32e8c280cf442a21672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99582f49de6b559bf7b8e9ffa75edc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e95dde425a43725e900f08f29beda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c37dfbd8bbd31a27cebff3d211f0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c42fe0bd900732a4be6892d4d144b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dfd6f371e30b68a99f9315f60e7b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c10752b13aea64e44d15c05ed715d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55ed4836136c3b40e6112a9e3d812379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158cf8ee5bd1cc5150e31dd58e2f29180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ce640d5acc149fedce5499e9cb2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ad6b6ad3c072251d45edfe885ed882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a0b332cc60776e460262bfd3791f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a125ad1c65859323f17a735f056e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b2dcd1b9ad040188e7c7654cf07c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78b1e5f081fff364b57778c4f2bd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575725b65c5adcd3f956f07b2d64524987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf0f26859e3090db8703c09d2f54388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa15cf258f125c98828a536984680a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93878ded3adda1c31c1bd9e276aacb5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303cfb5532040345eee7363c1f6d2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f122cc79b246029f19701c960652e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf561e9cfcbf3f94bae2211b9154c3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58699ad56c485df152f82e229c12a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3c3e1400a82a099e30a4ba9cce5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f3ad75c0032bf3faf9bbd5b35c4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcd22ae8553b4f6f7f8bd7c1409cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbff299d50a80391a9f9ae73c707c7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47660eeadf48c365ca82fc33549e4ebb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73eab278087da60cb3d31c0c40e98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424f1ba396b442342cb130dba8a7e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003c71b84b4dbb24e1de15365bb0b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6953244f840878853ca4640cc60b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cd2060ccfb77cbce9007a60ef546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1823e70beb49c8073114c54dceee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf24b8f7a075764ca5dc6b3c2e6ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753800c290ca7a1b819c6cd96768b6a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ab1e8066ad3bc21e24ca695c0d6ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c4a774542eb757579e774b224264109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebc72108a6b18326d75985b62b253110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dadede38e1be3374ab9ce5bdaa036b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdefeac5a903b95f52d41bd8926be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb103e2f37812b5b30d16385a60b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08362927c30488c23d4f9c5bf937378114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad52fb2a82d03636906fb730b8c68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31203fa17174a95f94fed9a332d25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02270e76c1e8f2eaefbadac2e5ae09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e5ea6f7f26a96c905c4fdb85eb1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350c478b8bd7e0837950037e669b490119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc3583ef099fd374355301a28de910120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912bc7f262832122cab4b30d43463b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4610da55c78268fe9e9a3a41001bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83c0b65c22bee6028ad3b44fb8c1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b484cf7c9a5367749a9239014a083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986bd87ea8fc91acd5a1b87e4852489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca1b59f73c62c0af0502d3e289965f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712208ac6a805f29e97fa1a00ce08204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771696fa5287888a211215354ea8b96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b27eb82125a6d3ee000e30a633c67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30afe48291585fc5e912aabef5d183a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bacf59a4f7645900e1bb687df38bc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb45c42486c94dec1cc8224b898977132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf266861c25087afaaacdd4393ad5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d305166b12bb82939df61d0d2e5634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a990d152d8fbcb99f8d6d8da76022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a7599ecf46de52022c9822c123ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a633427e21827d1191f7dee1f9d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdda5b1cdf4ad50f93eae8fef374226138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a2d08664cf29fb48ca0bf9d81cf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac004f83318fd66dba487731bae2ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9a96ad4f785008152964dffe6b13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac93b11a11ad4b98a30458848105e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a436c0945190e4da0a6a03167fd45c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af92e08a9052e707cb433e1c58d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2cf490db10068a262dbf3bb4295a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384420ecd5d806b1e59adbc93d61403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e962d0bad40e60c5aa35667b88ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0edeabec1c800f1a4c64a3450e483148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63444da2715578f76918d948b59ea3b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dbde3ad80a6ef19fcbdb16d193f7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8bed49a21703f4fa7bf636c1e68da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56534282b83a18c32b6701fe5389f5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853f29a4aca1473061731eed8278145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce66380983b8c8ff4df655b4bfa9a8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935a14a11c4e3cfaa77f088bde65d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae646decaef14e012094364ac95b690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311c5476624ef83a504ff4f960ae46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82127569c8805e0dadbe7af95970af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002b45b4f4d5173e331ef363adfae0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162309ffd395469f21fe6cc6b97d0e74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f5bb33acc1364808b389bc572038d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a18152ddbcebb4da60c54bdcc38279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61043f0cd9d0f9c8b3357efb6855e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be4b853a6c686eab3f81ffd9f27f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ecf3e34813ac95e6a26ab37bf4ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd029e7e17eab36c11659f4a30310d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a0f2b6cfec053146ddd14123ffe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4fce7ed5d6da622d8f8a6f4f4e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d1707c3a1cd577c9c9bb9fe816a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d697c3eefd8566fc63eb4df8de07f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27de2eec1b4607830b91e77c03e2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bb0e6832c307c373131c123070f90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1474fb9c13ef4e6c4ed77c2442476173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7595d7d52df30220754146258e7ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07741db5636bab8022c370f0ecb32e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b6e0c95cde6f6a88819cbf7d3cb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b965be9c9e2ba542ebfc6f94cdff7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef55551bc24f6a1ec57afdc300be13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a89e948a285f64defa53f6e4ffa8ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c607367db38d3115d153f75196de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300122120e0cfd2edd9905e89faf11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21772260ae5a99b38a8194e21d42f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a94ff53d935a68ec791c0ee8ff06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e22af3658b199a4ec10c73fc4d45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69bb08424d7690c30883cf8a91337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc2b899344749bea2a71167dc0a6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae41bd37108d3658df014043c59ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1a48932bbf51d4b0fda36926be5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c0ff1e9e090975ae8e9dcfc70195189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba18132eac0c622c3e9d3624c500b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f7f350f331ea9497f83f09f5e75a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6abecb7602c06264d2cb8dd4c95d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af9209fe3785374cd80f767be7a37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da60a9a75c7058fe5e92df9124543d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5341d24b0ead70d0282458fff7ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea1e8c04871e0fe487ae21253c8f82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7346068f461214602602a750ccfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e710679c4807472ffddc905f62ce769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dfea25cd0d81c0043acaae7200658199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561733e22c037927a1af8d5edf409ded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a017fc625bb372a0208f9886a3f952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5dd199381e6b66b6838577510cb28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0a4f6a6d5c2b36e4d0d8a244772c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d80dc2e195928b36b2f8d4d8dfb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0bd898bd8de8c2efb455b03d5308205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bb350f8c7c26769a8381ce50206c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb67a8ec80f20000cc01704833893207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c541a37f7ed29171a662b2a13be1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96dfb8a62d3a72c0437bd975c0c29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523e10f170714b4c62cabb4bf84248d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f44a923f482d13d0affa15091504211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d45a2f802d1744ba7bc4923f90b57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e82b153948e7558b995d588fe14497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa6f415f3c322256e66f3d6e6cff3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebf2f160333a4245ae58d55a4988a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6ddfd57f8e3b111fe75b684a2ded216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bea93c592b1ca702762f2fedba9df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753661242e6e21c775795e1b12b84691218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bdc6a21d2fe4a48c3c715765a487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a82066e4cc78eaec8e3be8811261220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bfbb6c018c61205b5b2be3f06e4a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbae73e0a544237fc23f9585217a9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3072229a9e35f390952cd57ae5928223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01632b929764a1bd314482af6a36c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b27faf35ed11ca5c22aafc15d672225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b281e6c9f5801b64bc2bfa7a356eaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295941c67f50ccc7599bd41a799ed55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0796ab09393a4fa446e92d5135346f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49872ca7eab70593729e5cc54db28d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fdd4fa6b5cc15057c7fddf0269e99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b7bb78080c8cd060243c60b98126231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443626720d2492156cf7f91fe243c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff3d17156cabf1cd93e2c051cc109d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255563856459fe0fd50fe718afdf6c70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38b175e9c1cf4f575744b00958595235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80ebf3025a37d356ee849b02b1837236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b2184acd714aa05ad6eb86b4ccf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c8256ef040201764ca10c088bcbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fac367847e20c1f6660e4a360d3ea9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f749f76256838310ddace8dcf93350240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81004e632f7f443b79a6b04be7017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3742caed198f6560e359ef446676242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2949f1e65f72776afea804fba78d24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e1c7264c08cc8536bb41079d25d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea763b67f2cd4ffac95cd9c0c0e2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f78be48a994591c23caacd3f5158246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95fc7683682fa76e366fcbfb1fce8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b736615d746e90a607c82188e480b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80c5fa7c29c159e7fa28ce13a78b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ec8f43d948ecc91e509a334db5a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb58b1406cb0283496dbc28e01392251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b77f421948ebe3a9b7c0edc86cc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371592427d25d35e987ae796aa5ab1a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01e7be0938c7ab958a15697dd0a3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d929f9557f771a50d00a4b93d9d093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169bd401a71de04908b7c5a46b3393b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e0a81bf0e125eb7677b040c5d72d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539b22c49865a46a48e2b51dae077f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6d8cbedcdd179a31706022650631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ae1f141783034eca626af88a8177260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445900c6ae1765d8d994d558280159e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9c35eaea6a9ca1804bdf278bcf03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba6f810abad9d8ce2c7a8c956b74b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1838b41aa21b9f8b665d38ec859214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df9be5ab0361eef02c6ed25ee3eb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790510d4cbf4f66a7dc440a3b33f2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9216d2d53ca5e8d28415411a3afd16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1f98d284b11885d5df2227ed3ceb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685a0ad1e5356cf283019e5d4e5c22d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b4a5f61e9b95f04fc94634205ed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff55e6f77e57d24dc04ff9f6432ca6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff57c93b84719441805e87035aab4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd193cb7b1bfad9217845793ecee1272273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c9b995293ca00d2745a27dfb8808274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304848ba94005d9e2f21551168e00062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92d874f2c887d5940deda7f8b36cd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82fb10eec9530ab219270f1c623c88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe8c1242d947e7e3554e7127c02af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f33156094fe72ad190367c758e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cbf282ff0ad25ed38255e9aa6b7fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869d6e6bd550729c97b28c4cb8ab79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e6cb299892e6553c26271ddf7139d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d6d0522cacbff43bde64800b9d799283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5f5762aee6b9dd2a298199f889d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e1545d9be866ec39a1d163f78ea9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf680ae36f11c7aa53693530c4eded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca5840c894813f9aba57d36d15cc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57e1fce9d8cc0c08336eb9364b248288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da476fa12c6c278a6994c6b5868bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b91f26d74bd1b606693cccb9f28f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb84701d6d4fe7ba4b02fb0131eed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326999308771eb0a21d400760caeb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efe493df54737030d1fe72b21a5e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc4d402115e61f280f9c05f645424294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae066fc5e4e7ba4205cc07cb0fa230ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc2c4bd9c3f9921edbe1053384d4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82db0772fcca7cf7db1ff762740cc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244787d371706e95ab69b51a8056c09b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18358f326e1b077e42fb974f6e2ee097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e79f32adfdc990b7e3a82caecc56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693030aede66dcd4877a77bdfc57f7af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6aeb2164e4e07881325521b1cf60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5983387e33782e22efd0704b6816df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02092436f8bedb432cdbf440edfb71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6dc80acc2977fb936b6a75c02c75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c481e9ff07c67b23b5b2b79b0128b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd0033086c70f2805666d4b4996edd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc85fb954dd3cfcafc8531afa3ba3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b8de7992456f439fbec7db3c76bec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680af4af96865c8b1864df7e9b949e35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fec704cc93176a4045c16fc6cbbe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087dd8c488fa1d6a7e468cbccf9438a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02327f86d7d59abf7b501529b255458b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8108bb93a34a9b6def1034f95c7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94219b4e9b300400a0473fc0e81f189c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88042f0643bbda3721b2b997e0f4702e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07186e72772ab7bafce50de7f0f032317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8871908b8ca23c204abf8da1fee792318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aae3f6fe3129c9dcbf6ed10f0e675319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416bb86322ca8b48ca606ddda485d3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd904a4c3d8934b7be438a7c9c64eca4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7debd8e5ecdeee1ce8993ce14cc80fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939b0e5424c82f2a47289052fcaa90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78191582739d09cacff77447ecec68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268d971dac5b304088449f8148ce65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03263edd585687b4f4c0694780c3e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a1f7ff5130f42e64a9378aace0f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca12f0c9890671e9d33d8435ab902e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2baf04fb6ee557cfd7f84d759febf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c148bc8386dcb689ec0ce4e4e22db7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a742fc5ad61fab5589780836d901a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d9553e307266e7fa3fb7b1d86351332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47bbb987a756620a16fa4dd308d29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee046244e3e5eb95abf5289230fa589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a76bc7f22ec49b977ef165cb58085335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cde56429256d53d9cc273b98991ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302279fc33a6a2f24b655e547579ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b7fbd30a8be235425f833b4dbb4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c146498d43c992417999759c9db6336339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0319fe909616b5ed7ca4d7854796340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a6678ba1e213d6f43baec728c1eaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016e6fcd2f25f3011a827c6a36bfb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0465d5c612f66ca081d3f2f0f089343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc1dea54ce7920fdad942e1773a2cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7625743fc37ae17134b7f7612e111ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1764f97bd46e6b9ab6b53efe15041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc95434560fd4899da1b1620b1f1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14000509b089999fab8137b5619e76f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671963e546a2fbd0e14ee5389343b6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf292e7167b68d58d9223cbea23f475350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224c9b3b6455164cfbe62c04d1fcd36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd0b6473b76bb569ef5363017e312352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc679fa47c579a09a98de92e5366892353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ad19921c50ec9b3a9ef40c38b42a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3378dfef635596bb5920b7abd1f77e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f838595ce62391855ad659a154f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a4205034a1ccf49f5d81f18bebc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1836fd0303679c07abf475b23eb2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca0767596728030af43e1f09390fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206af62b9b020ca054275e8186c7e81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e763e54b82268ef400d25f7bcfd17d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b0a2d8cac1c319577e9e613b9f19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510a907eb58f826be29812db572c2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e911f235e69eb5c33299932b74838364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d947e72314459ff812a12ae01820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475cc0973471961f4e410fc029b8864366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5351641a18f1fc69e95b5f5625abd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d1048ab4fc83a06b7e3ef2fbd8fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d69de59c48fcdcf5b96e6eaa5e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf6796f6d73633c0f5c011e819c03b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf46092428e1ccd961349ac3023a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f17da8ded51782bdeea2b4d44a863372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260766ae7da613da7c7a5761135447ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911ddba42bf09467e65bfc2849254cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fe0def36c8d6164676f1c9ad5e5c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737f6010e10f1a0cb6df60ad39aafc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3545ab26a010a62658eaa0f5fcd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6887a5d05596e13fed6f679503604378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbecf017b5d327b75676412f72c3ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841bf4be75be00eac82538947b5add380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61bafc2f7d31b4545f2227be056ab0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd26f4c9413c2798f9303e1dffc54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da439b85e93f895ee0cd4039e713e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3550c7c71db0c8dadf13d3222aa5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f312f918dae2dc9bef7ada1a3d52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73b67d948960e2cab2864abbdb0e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8c923761c6264f22286e3a9b1d32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00593a8685cca22f1c38bb199b005388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5d8a2d137d920bbcbd62449e18c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f1fb9d72437a1af7fe5c946efffd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b1395e5bfacedfff761667bd85949391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a984a2bb1e5f94ee4b3dc2efefd25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb895ae9ff7cabba2623114fd7544393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b49f7d74cb984a56a19a9d7d064d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b163e9e7d4cba55836747fd4f25d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da9af0bb9e2a4f0dfbc27bd0047af0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da657ba7d1e50a94c0b4cdfc9d5cbde0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be42bd4a40ea01afa05bdd440a2978398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a2d77fc38effd781554eaca04e1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883dc2ff6147fc5e96618dc170c924400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c03dd41d77d30b6d10a75b267a327401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab3fdb43b898257ef93f78d52ccc2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec141c4142a3afbcd61a7783b06a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60859cbebe60f515a72325bb70d95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c3ab28074697a8bc477f002b382f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb5f971486f4572ebe0e47097bdf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980d090bc230b2add643701959afca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42734fb2ba08a8050df99a47ec8271408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de99b1ae6532ef43c2b5181646952409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6447cdccd64fb0a342d61cdd1593f18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f59130ee2146b5561b3b8eae63d00b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad4fdfe228517441d6348fa16a4482412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cad709f151eb977ec90e1702be9b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e9ce8fe981add1e8b968cc4ace42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51194093e0f8ba312882dd801a17f4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7c2fd52d297532d0e0b03417c396416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b34c07256e839ff1fa1182680285417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf410149e3489e43903adc850535e68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fef45b39e829c14a40b5e03486eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb910b51a11e7b2187ab431760e4c7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f117da39e1773c78c756f6fe0fddbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93fde509f603315c2d7e2588651788422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f74b968a1eab74e08a91a44b95b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cbf08c630fa7b630d106709085589424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff54aa6b663de05a90ab39d527c74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a93b0b746372c5f54c9b5d56884f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c564fd5d3c8efb2cd84a7310c5bd7ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63815fa2e8d8692ce57a8caa164859a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed26d3620385a18aa999aeab2ab2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579af7d5f234b923589c1c8b2a3b8e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9023afc85df1eea50bbdd44e29c6a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e63da33f26fd4c8360c1b5c2f1b7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315942a32ced7ec121af0d042a41344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160371b2b617ae2ade7442144e1d3f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608cd0eabe7a7cb577ffc48ee071c36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03c394737f767a311bd1265016b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a7ad5c555cb14190f0b9f7984d6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4d0245e368786fad28c19a9c9602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf9ebda43c8e0e8f5884d78ef5e48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0b545fc82000c4a9075be3a42b59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d23bbd338dd1c73eaafb134a103d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8586e9c7f7a5bb682e263c4c6c26d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052856efd49d6f807f0ae1b094484cf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c892767db7ebac99e76835fccebcf20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc260510f24552d833626ff4d4f80f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c2c0216242768a6ed5270ba9e201446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9ca0882402c5dc7ceae152a7b814447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78992412e6637390effd112eb9645e3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad33e902c9155eff74a7107562054449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de799dbdda1321b4776c40fc161ae45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197cf941a2e54484c9f82583d4bff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb4cbeb7ebfa3312380c34dfef6849452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd050cf873611751b1edc1f49857540c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9dbc33d93e0319ecca8ba6864b0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7c324b3f60e23a43b6b3fbfadc48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b897379eca174f263b335fb5f8b0b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4666d3de7704147b1db9979bfad65e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501870f6914db8aaa8ce837684e02dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4cd8f0cc83eb651d702a241162b7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c100030959e2f5794453619f411b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32a5ec188b698c2f62a4b95938d11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4ccd34d7dca31bd0a3be6e83f863d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af44e359e9b93ea97e4e8a0a02365463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2daa253f1302fdeb2a0c1f0dab0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b286563a8d4b62fd3a83f4558d7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6714ab1b0c2f1a59326532d2653a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883bc6fa143500809a80fe484b61b23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f213f4e236d4f3a0cdc74e503cbdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c168039b3e483c25d3e506b246a16fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a1fd80b0b5e2833fdfa0f9261289470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563dc6b97fa32cf740e1c94c337558471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d4fe242156cf37529657c7ec40fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abc89782e2c94150dd4d60bfb7d09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ffff9ba1073308a4f0253a07d39a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368687083108987e8824d94e8fa368475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230ecc66df0c39d9056b3236ada633a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88ae6b7748078020b3aca0f20043d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce2098f73eeebf8a4c42dc64301f1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c855d1fc562902333317c8697ac0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35db1c8e14b7ad354f9b7a255250ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c553b454c0a92ac119f47b38841f85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b643aa289dc5a947cd8b4c163f644e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9406d821f9778fe9122164794a0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333541401192db76593248d7c3a416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17476038dd3eb9c53bfe718c77b6a339485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f175f0479c4ffed67d1c2c505e704486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb1002ac66aa8110a88d6f101fd80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2864227fa5f92a610b40039826de8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d20152c8d6f60c72cef3e785e378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0250c74540d6404092cafd66fc0726490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0cadffd8ade932e26abeaf78b521491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a880f62ab9c430947167473ae970492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3ca3e818f9fe62dba9bc17f84a45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e4ec78d3290d39f7ed61748b2310494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2ac6859fed652f12296bf0db3418495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397567862b4083aff7a825614622bee0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5181e1de430dc775f49d0c058df0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd361519c11ceea7ebb83a8315c98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d91446f48b1648385768b338f702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542038a27fe976ca03bfa3e88b646494500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766782c03d8223fdb687e49bec8ee89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53eb2071bbb72e2a18ab1eef1c8e15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2253369712476666f3dfc5b34fb54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2881e6b5d4d295034f2fe94f4e33a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3dea9092fe930dcf00cec5f86fc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc922cc74897728b5616bef9dda33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ec9bde5d2929837a43ce624869f64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e896b10a1154e043fb1e5f2e4d80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880462354016df3f1f6f9f93b6fe082509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22cebe36a22cedcf1540e7c6b8afb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b3eb78a723435979cb5a95f900c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070114354d31ff589a1dd21cc171d10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06149d6551f8dbcd596ce9866d5e2aee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b215509db07044f141700aa42cf6ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7288c6c31b0d872758f5b541c100515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c387f072272d1431d898a8feb438a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1289d297658591da221c38c636690517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be477de4b0594a6e70179c979688b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a55dbe9c842f95dc4fbac40cd4ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785052844f670239b6c7b814cf2d01c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6888bfbad23cb8dd08eb01bbd0cea0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b61f21fecfe18334ffd67ed8389d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f24c40be99f9376f4f734c0d27b7f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053a0acf7a43cf91579cb6dc116d068524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec723673455d04f9ef8a814cda0c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0676f3d977de24dae294d14644f3cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310301721c358177db53a40510a365527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690bdecb0db9b01cfc1521ac65026d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188a1904bf776f8a766a89fa7f8013529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee60715b5645744c3392cc5023164530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87986e3ab98221c478ea8578294ab336531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af377f4bbc03eec69a6cb835a9cba47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d44bcd829532cd4bc066c7811b207533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4b545c25844475a4f2d99c5a0dcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96c5a91efb009302aca413979b256535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d4761eefa765305c3c0930529446536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299edeb50154463d2264f113865a0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3a06bbb9399f1a10597b8e29515ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5b9040975982c20f709b7060bf97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207815d821f273c81d3b099fdf1a24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500a39b2f30fe1c94a1a6ed976f25c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f34cd8bdc5322f5111993c7940e072542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa1dfe4ebae0db6e7b23d9307bee3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a873ec695f9478a071a0106c79bad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b43fd2fac206371200c6ae19abaf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b10185586d9dcba7ff5c83b1521ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc7575eb036f7aee5191d0b4ed3d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793b3524bdc1265e3c6f1d9e35509d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee7871ba835e8f2c940506dab5b176549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8252177da20edb46b07b1b854424b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6137520b12c3bbbe165564093e5d464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509967212ac4f8fa103dc8304498d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b4393cba68b6feda21dc664c190c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171ffe0850af36c87a3ff89fc02e290554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5093756bb4352418845bca59b00354555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99e33fd4492ba18c5d8487435add4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c078a603b25d894e366aff6f4229ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bbc3c1524c837609128baddf6f3d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4430070c69cb31acab0cefae3d60c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3718dca20058cd4d77d3b6952ecc57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8fb72dc82ed9626f7bfb16db25104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfee7733081a460ebc596b6455288562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc336f52d38a3af774defeba9a01600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33884b98fbbd332a98874c95d2f97e36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b2e7b0d8961dc4aa0001314284f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8969d73394c0f9c79624ca17185b78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9ee58fb2a68bf7af2ada651a2613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32379b9904aac66a5b7fe7fd4df1c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5ddf6b059f63bdd006c5ef4ae0262569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067aa0270219ed2d56806a06242b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29f5668d3ebe1ab96b55a974f085d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab075e97cfc52df07f92910e4f3e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2960850297db859a754eb3f9acff931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddb80f8503d791b8b2cbd932ab80c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616f9ac86305d291f1d8dec5c7a925575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e91930a6216ddfbe42a9dd6b8a02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ff73949e015289328e516d3815ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb699ea63341a0479e938aa23b54ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895113ab737490e806ef7f0e004269579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34061e9995da7938a411af6f131c6c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe10aff2ccf7d4cab737d040aedee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffabc763be6bc4fd0600d59fae3397c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27f5bda10f3b2929286e58532ec2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900797fd2b7e4dcce6c11d598c0b2ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d4fb5ade6119af4a5b89950124a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bf65f12a174737d3d07b5a13dbce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cee2d119ccd0afe14de0bfeee3bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b6549fd981a189515b91fbae35dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9379709d1e2e6e8f544bd2f1f661dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cd3cce021db7e2b6ca775791081f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d0fba0cd7d1fc7ff6fdeb3d95288591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89d11552887ca03075b91cf541167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e60fe8a342cc7b432cc9422684cb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10831616eb7e6875679eeeac5a4f742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682b6cd1bf3a11bc66493f0d9c9fae8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b45666546ee17c0a7f892df797cce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11a1e6198bb937746ad42b0e785a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c36f0f53aa4a1baa6c9159e13d48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba942c959c477a5519de01edc301f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd456db5ab4c090a4f49b3c2527cb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d74f955181376c1e9b25793c0501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4528c155c6b5a83daee7e69c8b581c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d87429d667a7c75c44ab1c28a47c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1d427f761a274248be89558d8c6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eededa23a96aa6e0c6a26631cbbd0172605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f62643bbf07a3da219a260cbc016606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28baf503b6680bbed43bf5a8a3242f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398177f1d149441b93f51c0bea6bfed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94713fda7e943009685a8f00224451609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eabf3d211205683703cee4cfb06c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26049a842aa4efbb028a198a25078b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c588c4933f2d425b49dcb1a899671c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ec6e695c07c1b84f88faf39f62d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12abe797fbd1e68e61794cf9f8a34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed07db5b62e8509731932ed105ac7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f7c61e86b591fc7f164f10a80ab2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d3395ee89481ab851ccde64e3aea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07f2379bdca8c61850d179d77f0c52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75eb11e20800d160d163777fe4bdf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38443ff9cefd27873c50eb9925376ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b2e46186223e225d117115c1d90bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ef0aa5b01700c16e09831001ce5bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef967ce9e969efac329f23c3b03df38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beddad1669076dc14d90b1fc783165a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71310d452ad11f3256b01ac0a94226f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc94ac8d0b5b8857265c1e16eb11f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a608e5f231cdbf0ab5c0e54750a41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2004ccad90cab4f2501e5355b82906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf012559253329000142f13858ec489629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356c01193272aea3a2d12e372682e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c978c5be5788e3b0ef259bf8683f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed506208ced4cd8f197032bbb36dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fef08b994ddaa3090c4205e65aa558633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36958dd043d525140a68d2a1115fa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbcf7d67bdb1b67c8012f5f18c0557635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78f1d1325d6c361dc9058ebf56710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9357f78cd2a271c360f45119f0b150637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592b4e85ecd73757fd592a667c2289638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48bfb9d38c89c187f068ee5833c02d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522a35d22732e418e1d7356f45e681640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d91be8a2339eaa07ef7f00532a8c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb60b57ce6d0b72818e85c05f9dde2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef8503068c6c58ff2fe26c68e3370643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323112e09514f4c394e06fce47d9ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742cf7603700f2884b2c78f21a951d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da263175f88a0fe3b679a91564823b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45c5e56f2d2b810586865cb514e5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e52db7107e7d22f89617eeadfe393648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b9e1b66cc054c4f67cf6d6ea37dfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc890b590955d614e5b1b85b38408ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c74cab1a41617673e18cc43a53f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b6abaea71deec5ba5db474c7a174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6253c4719ed778e81f25c7081b5e4fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58569f1f52466f4ffb64604a69748e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ec38dd5d6466752117c17fde1806655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c1437f3010374e9d8fbf975301678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c81dbedb6f2862c6565aae297939657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050ed073b22d4d6edfa343ac02f0c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5c2bd9df91477b73c5541e3a11253659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7c06ccfcf3984c369b72eef61fb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa62fba182090946da2ff1c8eba768661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd86bee2b5681681713db302805fc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f0e88a9912774b5f8cdee28f644b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096de2b6537452e49e89d4f28e024355664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b27dbc0fe3c2baaab87ccf951d2519665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d7f9da22ebc0d7a1a42fb711d5912666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bc366a9dbb02334dc77500e1cb54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb13da898a14cfd14b53af8c21237e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02980df3ccdd50965947c16bce8b8f1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b0f4a374c65e228587a8fa78afe7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26db11fbda810212d77ad127c0a0a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5280b472634a2d44ab22fd9a828f78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7ee38d9b582d202847b80f754637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c91aa405d31b11eb30c9b60a99559b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692538c09a15f81d643c3977f98e29a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9634ad762929564881dee0be52c0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fd8925639c67c2d3a758df6c39ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a12de857328d5de19e0b81a189f59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334912aeec8ee7ec7cd7571c6a89baa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ca4734565438fb548b8120f7ccc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9e2ee9d7a7d874ac79a60287666c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512965f3e555395846850d8c8ff26d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c8dd57910886dd6bbd6bea3209230683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596113902915dbef84bff8081c784a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b636412abc8cee1483b6561c41b9841685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ecb547360a8eb601e51681cdf2469686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325988a14e8be4b40f243c53531b4a5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e292cf99bdc0b03d699ee9fe47f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742242e8fb364f68926568840317d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa7fbd1aad4a3c94bcb90b0d19345690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9c42785ae8fdffc5b4e39b933340691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23021e9984ccf78b6e62af718348b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0ecb60733fd84ebb296d30182488693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4339eb44d849b2be892c0ecb5e990694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037cb3745ec09cf10cb39df68e5a2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e966803367556a18abfb21f12efb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55f47d12b735145cc868420bf7b98d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2bf9856f942076293eba09570a3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de240f2655645f39799667f98d6777699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee668cf9762eb0f867cad14e81d84b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0c2f5aaa1dda60428b58b21b9c54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26cf3db7e9344402e976fe7563569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b6621538e02f4bc426a219dc8256703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e674c86f38d60d1a44206d6b465ce4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77b301196183592b23baf9b6b9ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ccc8d39806682955aed38bd77d896706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff7c5fa57b681614c3a364239c89e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dade749f1731e1ed4db534bc0bface708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155d978b27d88a115401276106f182709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13af183355ab2a15f16a5d35d74e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9de9cade15f30a61ddf7c2e3dfad77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa78a33d497fc3c8572e27ceb04fbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601160620329056d9d782ba844fcb164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010f15ecc89f5236610298df983fc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969eb868e9947bfa4367359e48b224715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30099764189dcaaa5d22e7fac7cfc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce5d2a7bf18ed149f53efeed9cd43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d9a3502987960e75a97387ddd0a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddb97ce2b7583d5c3a893abd0f0cc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0846f6c19089a0f927a2ed3e632fcc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6b83ca9618f749fe78a92b04acec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0571ccf9257ab85998050d5903ee0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bfbf9b8f5d65f870de1447c1dca3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df851886d92a18c41dd41a46c4f9c044724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ec86e05125cb8912a760c925bebfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8045e8465d48591f443ebd7db2530f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173a74889b23b7f7ab059cc4ba59cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0703c1a8d6a6f2071fc8180027dc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541467da3a38d7716f6e9f38839eef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbac77b9b5f05c1f5799d85c4c33dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467b51301d9e42be22248b2b6d35f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270212c23d12b711f358793d31b824732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54816b69123517029d4563959044f1ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133cf0b85f8805ed636f37708b88009734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f219fc68c59d9c4af4fd1824c3ac8f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc10e9b88cbe035e6842f727e2f59e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c93968ffd518453b58e84d4448431737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9c72ecab3006f027b4134589aff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fcdd04b941aea65d07c6a9fc70448739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7d2264192631d506fcd0b1adf0bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39c42a0fc0d7b33d98bfc274f5f4b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78a47744987ec30f0288febb0b603742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0cc55b41850a8b8f98dcc84caaa84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102e3e0ad97bda8bca3638f3666d39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d55db496e7c0f461c40a31ec070d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fcbda8c42960247d9ec0012ab511d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0093fa17464aa95e0190f01d7d08d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a64fe7ce42de946976cde84fdb433748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b3dbc1a7371d749371f949efddb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b63b0ef20198b84ad2a2c2149770a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c337f9de80490d8c748819eba612751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634ca549a15936d339edb4130b7c8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331db65a13711eb8fbaf4c82d5661aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95622ad327009d68bc536e63d2cfa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b55296d5fd90c67fb56afbe82c4c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0897244107ead66975c7cc1f04c983756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc14b27bbbd46459d0e81117de8ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b79f6d7b8222a58e0a3e7834cc80a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5053942544a62e83f58c036920df873759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442363be1bd3179371c8e3743a8a9b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80706ec025fcb10aa173b3491704663e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963d5808d543c2a032d231ff1832e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0acd518bfd5e31448e206d10e3a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2da29e5f3f48abf51cc7ada4ffa53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e20c09e24531e2b0d5b2ed7810664765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c81cea90024eda070c5e0e7486541e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589ab515b6edfe7f612e7e7781955c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18f59b37d2869ad3a36fd7da0a1ea768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f76c8d2ca0c9d1c705d798755ca013769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff1de26d737659191a7c447ea5141770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c11bc14e5525e027a041cd1dacb79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee4e4827835f05db8cc01f1d3f1bc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdef8bb9266a8e579598e8f6851823773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f02e66bcdb3021055b3a246f7967774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66345a6ed407913287e55f18af70921d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc72b05cf22274f69dd7ac3fa2b93776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe1ec10a238148af2a5e3b52736f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5705560358052c2a83134e045c052778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa5ff1dc484d03792df32e4a5fe00e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352956e9cfb8cbd3bd8a1b01b4ce981e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2ae1e0c4fb6d6e770de4b5412d92781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dabaacea86c442b38fb31dbea513a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aacb7decf7d9c1f149744d7e80402783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9bf02085bcf014b22be9b73886a81784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de78e4fa74a5b5792264788841162f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484a21ff62476cc285cf6f81cd6dc1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fe8bd11b56f1d608dc3ed5ec4ca7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4475a100ecd39fed42bd0528e37ba18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee6ddcb965bef56b483fdf632237a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822c573790f093e502200fc6bfc466790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d44a22a5554e74058b6a0a3ef031f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490acd896842cf712609423f153078792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5865e000b9df20ebfb370520d8bdd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669afc36e72734d1fb74df2f4642af794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47f293c686738de2c05e3b2127f03795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae609a8a22545fa789d97c55ef76bc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05cc261f7ae51c1d7e5eae934d0b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c8c347538a8d3a4b9e15f01980cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36d43d3ed87be657fbb94a5a206161799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121adfa07071b00fad1bd05fffa07a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa586be5b76542074eeb46d6ab9c2bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1465201000506f731b96ef051e6ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bfd0a97b2c547f0404a57f0f5de1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da14542b7d0e68808833d1d68c547b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb82fe7e1ee06a3e054b938eb05f6e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60059b5f7202a005d76ca948135f4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47063453277aa901f946353cddc13e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617210f6650ce21c294ee93365e3c09808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a316cb7864eb657e0e7bb85785cf2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824588c1ebe5c55d50d08932e8be85e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e88d76a474c50a9ef9f3ee55c347b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09fc16afbd23560ec1cd65388385a7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c3244f347e91b7db50c841270993813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ed7dc4e8bf9e9597485277672867814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620b805d85af8828c7b48820ec4789815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c550a009bb04bd7430771e8cf430816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721965259c095ccc9a780d8e8477555817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed331c727550e3969e7e19aaa89a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3288a815df26c8a0eac6db17b3c8ff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee2e45865e788ff96900e69a2ddc8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cc3a29044bb52fdbf20782792d1c1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8865f24212b24ec31a9f58ecd34fd0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987577f655ce7dc1fd7367758b426a592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd282377cbf91ab71b7fc609947b903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac6f61af527a581071ba8aa7b4a824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac6bc219bcb393ab7584fb6cff4e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd00b486f8688fcc75e8520289dbfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fdf68b07c0476c40cc44a516860667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8681c295e2246c0268d258430a6088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684be58a7a85531a3dec1c281e0a6c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87ea3acd112521b84ffa57225ff10e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0b36c7ad41024b2326d8464889ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5163e6c5ea5d8a53d6972d50bf7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79595171e559f655668be4ebc201d8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e7b16bf2b1a646c894ff7f8139d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9548865856e76dbd4d227c4454c55315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07b23af4fdcdd56f413408d4e527116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf660635e1f147892dcbdf1bde3c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7429a7717636f247aeaf519eb605f7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195222a7e0781e1495d12f3f8e0d9f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f133bf4def341e4b077ff6961c4f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2c5cab199c47d6c604fda29c657021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a6c570c6fb6c47ab5198ecea5c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d5e2adda30d13e8254e376c871cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8455e3741032bca2dff7170d6e57bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ff3237ef6c1f3c978d99e9cd753225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f93cb6c63117ba85fe746ec23a299026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633453da249957d354d2d0f66f4b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652c5534c70dc2e575c204fd0c7d9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb67715d8e5b8f387bb2e5b17c6f0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8cec6cc8410b9ab710297cae041a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0fbd7fa25eb01d8e24932bbc6d1b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0fa97bdac0c118136e4a29065aed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c023aac5db3616ee6b3b1ea9516333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3f9d91eb083313fab0ebaeac87ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ad3d7c613451ab1cf9cc142da953635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7513d44ea0164de2039392b76ce6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628aaf28e075aa475ee77367789960b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2252c7e055fd671da394dae28f10b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187edc8cfaa5238092ad0a6c1fee688139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234f1795e0d0ce225f12f435b572ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db812950ea05286e8039b04263e5a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a708e26ea2a9b8bb00ed14c00606542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d0eb1d15bf25df38ef6563e5512e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b2dd0bf813969baedc9bbf0b35b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284fc8abf80a19c5c3787fb37c8dfcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977149425b00408d36009752decc2f9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec97c4d71ff02ac0844a973cc2568c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573703d4b76c01909ee3330ff31c5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8fc28c1272beadacbfe4e0a4680b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a164b9645116e00385366da3cbc3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead584339b5006a34f7ae349546ea78651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457da622ae54156f1182b229fdf309252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824cc84989e31007473b6428f5f8bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923892da46bc3563fcbdf3722a280654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c1a0911c0e5a93579ccd5e0e0440055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66e2e824576a0eb36ce61e17bf43d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45314b8e83b0a9ff07366d754587fb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cc6823ab096944f2adc203bc7a1ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c1b3ff65be2d0f98f5e32224906959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0568304ecedeefd5083b29ea469f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28d15c0523c625373143405610ec261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c31b3a5f7cf2881962b5b753704be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d566121bae597862e4fae07b7dd61763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c0fff58a1028b98bddf851215918564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8111deda069ed3f076458d6e5044665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a4e5cf649b69509d159a44dcdd73e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7799d800777d23c45e4ef1a8b2ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70f7eac5fec5964e313033b207f7a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511458c8e87da34a6c06ccc0a7b79c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76d184b1bcec04c028b4d6c72913570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd739ce50d32b1561a700c729879071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ae99838fcbb60bead0356e2eaf4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08994ff79abb4155418b25e6a31507673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df846d8527770876aac9d1191914fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e786758d6a4cee3ddf4639d47d362e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c13d7827bb757dfca95c29b63da4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a483bbb3425789af001256a4b1b8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2df34dc2c1aa6012d4734f6c8b5b4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679dbff07bf2d06b4c76e545799a9d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a384ca0cedb67f51b02f6994ce68e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d20f2d68ab1dcc9f41cec4f9512f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ca0f1d264905824a68600fc403b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b658c7bc395fd37eb126121b3ecee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb40b16cfa722c650deff74965447884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a060a703d7d0d578bc9deea3fb3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce9e0c76126d813869e9a8462552b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c9c10b9d931d79eb38386c2161c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55de5954806203ff21eba528715069988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7c6bf1f24c6967e2fded42207492f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cccee05daf6cdb044324debb6c9bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10fc0904377479f8faaedd95a746491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb330602b79277334765774cf88275392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0ca4435af4158facf6e40cf4774ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d22dc2e73dd575e5615a7cca3c2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595c65d7842182c483bca7ada3737d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028967c7520ccfc75ca6fce0db43db296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37132bc21ac2d1c00ef5e15fa463e6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb2cfff7156910cd411d33193387d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048c2f16fbc7182057908d5c966ac999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fbedf738bb510e7cf12d4055d275e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1630b20ee88518c59df06c8f7f31a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2002f46e779aab202e0619d2728cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d36ae370a1e1f74d037fefac14e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcca5204acff48dfc2db9164996f6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc0c7cf299746cc15bb932e8dc8865105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec020588e4867e29d96273e43509a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab7366d43dc25d9f184318348fa665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094270aab25313031b2f00baa716ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9c74959668dbb3639d7c84e37fe3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6c6553f326703a1f61db85673f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026dae57c74e285917328e99bb57b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a02ac111d8c373ca21e920638cf11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a71413c34741f4ff7cb30ee58ca47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d643261892f282435799001a49f32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabe544505fdc692f697da2b2a00239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67184d55bf7548f84c820e8c4037fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1ca8f52a10e9432e33eeb25c2db4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591e71fb56db8ebbccff52a83fd2a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b960192b6ce3b514d03d54af2185119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a0f2241ed9f29eb457e06c47051b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230c38129ea5db370508beda737a44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237755ab3b5b3c35053def01b88f75ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425491b7ca165ab34387b8a120147f86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08dfc1557e4a7fca86b2be9ee20131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474270799eab143f57e46da20691668b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1091aab8ef73fba7aed73736365dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766140229744b5d9540adca6879eb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dc21b05ad1f0476dd741c56174e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342dd78b615100b0dbe37cc245e97bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917a57fb4eff3a199b41c3a7b916df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe31fc0e65d63c3c8fb9ead2be5264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919512cf1146b5aefb5362f698bc180132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684429e3150eeaa9e2b4e68e99845c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df416e11ec3bd296144a9da8a1b93b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d6d374f4dd48f0aefbdbd6f61fe6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1725c8d7a193cf6bd825ae5092175136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea66473a8ebe903fb40a545b65a41f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51aac37c04a1fcf14aecb0bcaf5cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ac4d12b16019736aca60d41e1787139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0709e1cf08e5bd137392eda2cbe04a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5c55d5e092b4674aa41c98bd1586e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973c6ddb6483c070366cc4f07e020c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b8172430a435238479d8974ba3f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1edaebdec03433457b2d86a33a70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ec9abef994fa07d905d14b7c1187145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3310cfec8331c383a663110d63fde24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc65fdfebcff9bcea935813c406b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5293096b52c54553d351271f55bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2769c423b2952ad4317cac687b9e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7305bf5118ad5312bf8fe66607b9de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ecad77cada533dac7f5e012f9ab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7490db0cc48f11ccbb8029ccccb48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e2704d6991df8930f83cd289387ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99533866b3699f20f0a1465a1354e25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79494d71daccb031041b53c2a354f509155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cad333bceeaf92086953fdeef1ad72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26f0e08af4f90cb5089bb0597973bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bbbfad900cc31ef49d39a5ad3b88a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689acd41d8f88127a7bba9ce2a2674159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f72ccc09e4ec6f173f9c963cdd4821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e747f7026e00bf85a12bc1359ef74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6283228dd5cc147b04979d0ea6b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f990a06742023b7d5d557d9b127fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026250259061b76ee2899d4f95bb78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6fb66443036a1e0a0abe1354c95c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d988214fb7e4a9cf384c749f53a4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31508b6acf889d9702c00580f0dd91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc67badfc8bb52141ab0b5cd2a1bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f30cf107e3136b183845e10d29f56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6e33bd9a1a6c73c7b33e2feebaac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f866873fc5bff61c300df749b028171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975a1b59c819a0a4f3bfecca0b7245172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1029e4cb4d685872e2b33682de907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293d95f63bd1083efde0b2d7fb60bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872217bdbadb11900fad3b870b50d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a449644d5d9c115f6572c108f6769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ad37a79dcd7eb945cbf173cb8872177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052a29e89d5ba2b40b8c3d04f102bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13337e03b1edf8e0470c5c48ed44ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744191be8789155cbd61cff7d77dcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2efb6f1e580ac0b66b40ae7b5154181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f4b2bef506e52a4b12fd3944c8a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513aa719db8f54327ebcce53179d5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4dd9af005994fff4513ca23f87fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36089335dc036dacfeda95ccdde48f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fb08c59dbad42a2046a5faaad9e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314e3c083f6b18230eef85e7016946187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56240481a6aa43fd5194d075c09bcc6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bfc280962210c4413a8d2018955b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206053ed5463b440c8c07785171cfb36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc478ef86d9090a8609f99e6b0a77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee823f871e132f978edb062a14e8b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe636522152c8ccfa2d3a6b6064a69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386479dc117a612e82899a4d5a1b0538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5ac71984a7bba6ad408e736862a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc68c31ce29cc24ccb345a2c17585196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc7c65b5200dc3457aaa54f8ebf903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da76165db8a7ddc10640d2eb47e36a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f59caca5df90c84cdd7f2ce59bf3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c4760b589bbe1107d8e638744fa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11496478cab2f95037877ac25eb3539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb5a65940355f263e104cf6c99672202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc89f17e88742bc98a6d9e707a43e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6875e759179f235e6fd656db9cf6ee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7901050907c82375b5f5c3c92c5a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe60781efe5ef9642e673b95560fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a2bff48bf79f065531ce92b1787c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481037157fcc039c3aaea793421ae6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e15f3647a69e1a79e68c675e634c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab284a249ab817a656283a3adebd215210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2f1ebee67bae15ad9f75b2be59f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc971ff83072d9f3b9a44129c7f784212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ac1fa338f03dfb64b2d389775321a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92f8760fa37566ad9d4c8f99ea2d6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d63d8bd1ae0f27d41559fd920b9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d160ff3e9ea7fad045a821ac3165d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00de95e1f74a5b28f597f660046183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419eb365bcee7acc396093478b5f997218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e46cd5799dd55ca4977b994e9496219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e8524c576f38981141866bbd4ee6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d353a0fd440708c767cbf6480753221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a2cc596c1c9227e46cab7fc32f75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71fd30942c9c05f20543d55162b623223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad89d3b0a7fd05ba49f4bf294e7fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7301a097bde7365cb9506a7bc76ba0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a41c2c3b188f7e3161a9489b1a9fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392f624d18f1621c956e8fc1b7eb55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8033e67ab874e97909e6c40abf0866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df979c6c79d126d8c73af50fab616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2b7630ed5bbae09cc307a6566ad0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c9302a89e44c223e1dae022bf944231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801627ad97dcbe2057cbbdecd9dcee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196afed55fce765e38381b491a5bfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb799a4e50e941bf23ec5f5a1b03b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56dbf4a93337a6f2ba27354b35bb3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac7d64d3349032f3edcd8d52e7c6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270597bc22439fa48eeeb5c293bbb85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848c71f686112b5f4567e415b846ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c42228c9b0e9c9661c814d758b5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490ff0e2b53c2ba240ec13ac8a728b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31e6b6e14091c694cb69275b07242241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e16fcfded4bf6aa27f1474297205242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9196481ab0a8e0d953c617af8e9343243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f36bba06c04fd90e79a822d0447e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65497bbfbbf3d8bee454b350efc57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d3772def72926c8218097144d815246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba341cb87a8d628ad074db7186ab1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28a7a0e5b155fc0158f0c4613a9d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e94aa33e8029e50a2489a645efe1cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a17b15785cf7ee564bdb3d04ee695250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a85a264bd375e200db91ffcd816ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe606c4668847959de9c7e7ec5119252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2dc296d53388a951570cd82e4f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab357fec1d1ee6c69be04cafd796350a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba491d83730486ab0c088e2b9e68d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc1573a8d9ec02e096b514a9a48d78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a702b9fb3515ec10a494c1b35204f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76408b864e689b691fa57ddf6c43d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9628981fbdf2aa11644b64a56108e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0085afc7655b97aa44106eeee3c5fde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af00a34fc83d24471631c2bfca21db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aefd9cba90c4363d679cacd0ab923d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111866adb05f55fc29b7e024ce508d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469a18cece62dc964414108256bec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae9089e54ec262964e78d2e8ef6cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92148cccc9bfb3dfc50f1afa09f8c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60aeb4886d3b8878329b7814bccdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b122259f21afe02b3a6e04451648cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f5c98fc8792eb2194c640ebbe86c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc145591d45c4d736a43ecf2bb3eeec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e79a90ab9921a6831914b510850527271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2519b18ce1e88ff48150407885593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed55d0a9e0a42d8deba33eeb3374b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db4ea7e47060ee3159d024df20050274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184547b5712ce64caeb5b53f561dd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f972717d0831896f298a46fd5c466276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb003c0ffac5ec2f173ff10ec3bd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d100dcc18100bb18c31d765dc46277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aa8b8dd14534b9c246deb2cb5a56d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e0d12f34f78c81fe4c6b2eaa10e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc451449e37253e0cb0114889704fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a16a1cbf3bd3b29d0cb5f3e9f6282282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643694af98e5d94fbcac7bdeeae7509283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718a6d71ff1ce568135649d780c8e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110c8d44712dc8ffba930014a47433f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c30bf134467c653f0bf2bb9d7442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa8a1d97bfb48ffe25bf0b1fa04fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1fc7eb0344d6b62a27ad301fab2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc888a39ca4d1714a194bec06469c650289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04d1cc9d51bf190d6f513c25971eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ff1d5a3e240dfb82f07def1cd408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d05a9879f1d5cb3f267e81aee2308292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422480aeb0d475b304ffd864b7743a34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2865cc0497524c281d6d811adae191294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f4abc5e8999884835f2b9f2431c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225420b70a01ca2a513724b6b1a46950296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3044738278286b0f04ce18526f2b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717deed6cd9735ec76d3b50da1712321298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd753f553075525e9eb3b912df7c300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bf0a3b83c2012d2c9690ca146db93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a3ae987ee5c51a52546f973b1ab0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3b36944d6633a067e8c3043be463302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fbe6607169b858442baf68adef36c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bceafff7274ba1247ca656af76f14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0d119fbdc06910e1ad8d770bd869305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f537953a3d9c0e0ffacb020b771bf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb369986ddf06851f9a1f4bd712222307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2eb4c97bb406bf3ac99f7995b110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f1f2c354446a44112ead044a2da7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4f42ff41c5e48451e5ab246c811c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb63be9f1dc5c960c39063e1bcd5f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d97287a6c3e0246c4893db75ca8ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5bc619049c2d0322b2e2ab727185313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6a7e746e442d86f85fc057b0411f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54406fba9fd0d8a5a9ecf037ead0c36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d613748e8eec8dcfebbc3b6f4a35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2cf954f67b18d86ba4a51e0ab5718317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70968561eafb283ee7fe5d33fbd79b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806654000765279e910fd3abeaf7785b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89293db9e6bae53281ec77a559160c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e7007e72fb3e749d7d65acfc00a7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f6d66449ee89467679e31443e68d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97cd86ca7a739e365326864e94633c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbf5474a1fcf1a9a61b4e3590529a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297fbd907613035a8afb0b6bb54bbca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79e6bfb7d843ff7c0eac0d710f758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db610c54a01b1a4daf74ea544a6b557327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121fa8a48dc10f1f3a47612412163a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17234d23a3500177d1763472d6e299329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3711dec170653ddd89721f4aeb92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70629c2d367a5fabe86da110bf79673331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e1b7d31b4b4a57867a32764a2ca0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e478ef7d051d132f9a9f202bd50d9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e2ae92603b99b1ccd43209e3b439334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a4299a32c8747ae5bee9ab6b04b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09cc80938b942bcb84e50df8c1c0c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a883c1b6e3ba96e53746e97e63b0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13742d340fa34bb00bab4680f7eec66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd348afdcecbf0fcaa4be913a0d0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce38f1f93e1d893e29238a80d3813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e83c0f9885c7f1bad278c9118bd4fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29430df1e8ff54b83ce43ba63fcb065342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f3bcd7928353ce5cecd72e4732e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f81cd2143ca943c8450bb03eacc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c9fc136bf691afce8e01b66db33c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9486a9362c8d8554fc0e16466b9b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ec7a87c390945d11a1b372c7d283347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484bd54aa21c437c62a89d015879e12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4cad5d08de8b83a21d02e45195fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca94972151a629571af3082c7cd009350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b95634515e7db96eafe4135544d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ea496eafee60d1e2c69d9f183f57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09c1a1a85363ab23d440e2addf110353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d4db1b22dfa6b3c9f3051fd6e56d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8d7c5376183ce7ac2cd7a7771030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb954bb7e962b184e65b02b0138c97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70839f5430a1e66dc413eda4c2b58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2c641bddbfb4c300bc8fce57181e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025ee2446065c023a7219151afad2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71201962a6415943387dc9a0851fbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b0f684b0e60d7dc62432fc7d145e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b75514828c14c63c98a1fc920274b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94440a6be2ca5a35c8c08c00a5fcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337698f2e8c38c9af81c09c76361c72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965c4e0bd3f7454489ff50f3f869039365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d20f4909c4c691788e1fc843ca78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557275e66550d3c4095f7d8b7f49d17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a46a289dee0b2afd5aa9f0e7be1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b59719f8182941b0c001db9bef08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f246e10ce2a0bdd79b13a9066246f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbc5d5d24e031b49eb64f5f339a44a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f1815094baee566d80693e76fb4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e27c5bb4b88c43afaf49d77c837868373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19262a12359bf025ea5d855f318cd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f939e65a19a26a32542a7a980e91d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc6f5ed5366ced37c504140856481376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726148fd4349364e6ec129ddde9aef3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972066f249ffba4a562d47f2736ddb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b6221b3f59528c37185bc41c2d388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9817a30d8a32c80c3ef3636e2f41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a7d9bf153e9cba61bff20d4284d69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc4b288ea3faf07ef0021a3f58d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8cd53803d9c209150baf8a032c4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388894b84780c47189927151c3a58202384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42a873f427bd3cc90de2fb3fb1d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7b181c4a139371fd0025640f86ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3283a04da616cdd0959e30eb49bf33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf0a5381e53262a39b1ffbbdf39172388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3604368f98ab942e79fce90bc3a01d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130448bff0cca20c4a681c15518ab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c52204237aa82cbb144dd75763d85d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796be854e85319c63c88b9281ef7585392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a48e7f62f89ebbda6e69c6e17c100393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c12a3e2ff569416180c05e9091ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f8733ecaeac54e8a7f502ec92a90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f844169caffce8ebc60e8d95603e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de0eb5abf4999972b2344fc24a3cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819c39c44ac6062e93d43209f8e20c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038aefe364f29c3663f300a0adce9a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebc3fdc705d834fa6a0fbe6a8090a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575da1c7865988bc4cd440015e8b47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f5c43018a9b216c57cc0c8c87797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e177a005aac22746b08b48123f5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015400849c4301ea4535bf22e45044404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381618ed2f94bfccdd2d3959b95e36ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebb0adc2bf65ceb16d650b28cd2cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890471f9f94fe237ffd9a16dc32479407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa10b4780200eff3a3089ea8fc185b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5719d037231dc4bdb0ce450bcc8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791c01df021ec8f7206bb8d050585e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5231fbeffd6372a4a656bcbb49f962411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2a0efd254329f293898011b59534412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79440440eddf52b79c28e4a6d818d889413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c138538d9d57815c2f8516e677b2ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee207ff5287c7e3492d60e352e0f37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c471b7bcfe5a12d2eb43628b4e73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b01d80af061bd9e64e4b37bf7267aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df35cd88fdf025648c98ae4d99b53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100937ddc69e8b7c16efd36bf424ae1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558b4edf7f36ccbb0fa8de0b95df7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b692806ac0a4d27179b9f53b2544e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce409e327a33d810df8a0acfb524bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15270da2470c1f37e4191708dda4427423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b587ac0be6f205afca51769ca5f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c992577bdae0273f3ed9ef81543a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03fb73508f86b13ad7ab8c449187d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b179860f3e49974689ad0a5c5543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d568db71fc8ba8e2989c557b8a88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add267dc0785a0793dcf622c81fc31a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fbe458fd8ec7dbc4529a13e5aab63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c25f99cb721fbbfd48c054fa8060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240afd74aa0ea5ab5d71799393ef882432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7deb2bd6135180d31da439e94a01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe7199b81c914568b3820d0e7ea59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591792a832c49cdb8299033400d3acd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba507d80bbd9b24e6b036404beedf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbabe3d94233fcb8fd6f1411dfa6937437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba484adda764d869a96dad8cc86c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fed5a80d608be8f55aacb4a41730439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce1249bfd7be0ca360dab96827f57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f8e6b30aa707384f112ca251ed1c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862bd4c761405738916f87f0ef5763442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e9a2468750842b3d49de9bf7d51e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b44b8bbed13f01c0690e98444ed5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d7674e2911ce26cd23abb7baf561445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e938ef1d9ab5a4efb5fca75228da3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0219bfcc586c65a49f20f0a0c0465de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c635da8615fc1e538b92943ab38b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976baad53317195b0716ad2ba71fd263449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f38b9aaee36c5bc4f7c6847edccc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ef2e9f4620f6e79e6a387f17f30d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdad3b9aeadf20c4a0c50002a1bce9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eeb34c322a83f1a416305d95e3229453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef075a2c2b9925a4f002158fbd8497454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f360b246e8656a9839ebba294e79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c687a5365482097e6ba3e7b0b0a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371707494aaadeeeb70929440ac925457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721f04ee82f9b07f690b350ef63cb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b824fd72fc21c020e56673e4fca12f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fbaf99217522e406279fe824b22c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302febe3a74771bffbe335fae79cd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0958eee39cb55b6e99f6c61c8b10f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d690f6b62262d0bc6425ac5758d72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e39bd459230e10459ac6c32474a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc4d53a6137e8db2339a1ecb3580c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e590dd96595fed30ceea366ae32c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b30378dcdf1d7867f43fc7bd0bb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c08c103e145b73a83a793c9590fa9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29676449b60a129d051da88ec452ea7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594968a65b2f3c8326cf29f5cc7eba3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3bffa5956e6479f7e8f6bf27ffc7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e591f0cd657f5a83b7665b9de0ab4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6138bb739419bf08f912fb248d730473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6085cf7310283a4d91e0adebb9a7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a473f62104a3534f649734914a813475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b4ede2a8a95f4ef9432b3ef76900476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5a32647016d9b6eba019f3571aac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c82031b8b6c109b9bf68d337997f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c239f200074e2fc58d13ca58ad90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490f943c3f77d6bd81f9f191a45814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cfae4f2707ddbb2b6102f58fc6b25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb01070167e57566636c4b5e93503f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e2e8de2f1efadd0b939952f330d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86ba20fe9056594d8b3f12dcd0f34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24c16b1df8d4e668ccd18e3634bbac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c03aca5a36100ee54daa0834d8e8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4947770d4cebec0292631c080368a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b043bfa78103ce94133d60125a1676488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaff926ac7007e0ba578af2530c7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b03e7b57298271ca47fae841f279490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a16cab50321e4cca55a1a31a0bfba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a39d248ae17a11e946cb667547d824492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f990724d9d90ffe5a194461baed5b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45893bfbfb4f1ba92cbd4d5eca1e74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f79c64078af25b1de466e0e8edc40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1672a004a4f8ba57f9719905a37d08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf7906c1c4ea4f9d3552b7bd52e07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d42aa044ab8b79b705a68023aef720498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e59672e335e4465163a798cfef8f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd472932434defeb61a382669cb8a7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb7e3cd15c65f90bd678236102d0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b8050b4bf64ef3d9d1183842ef6d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fdce500171c455e7193bca0e592d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faae2b649b215e8ef02af9978b33bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0144df09f559361a7e34934cc43b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82a19b1fb570505c4a3b2a3f59830506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf3e9f1450421fe2510731a2962a5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5175b1c83137fc4606c7e4f56a8da03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e8af250651bd9af1c56b51ae6a57e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921ce7d689e6313b152228231134135510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c630ee8af1375acc8ba9bde00464cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310d6004ea4f277104414279697416512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b0a4a79eb3752ea993d63108e5e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2307a6d07b0e893ffa6778f7534a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1061bb8e65543e6ef06d66518736515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed484d82eb293cdb09d3545816082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abd530744705082d1b5b5a6dc240b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf334ebde4144c7a57590df172daf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485acf9653e1f4974c9614804f4c9170519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade84f68e83169e75879eb2f88c74048520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4969463cf404dd0f9674bf406863cc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44ca8b592af9db9f5caada09d891e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fa09c6423a65504cab994c832557523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08a02609e4e55027655b42aad3145524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101e5d0838f95b315df6b3740038fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82eb8ce216c68214bcd6e2d293f20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1a0c16c10cb2b61840568ddddc815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd559649286da0842d05dd5a335e9cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161ff34c3a376f55ece68ee09c1adc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796dbe07d5cc344e46fad46cb9d186c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1904c59774b9e22618aae08cbc01b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750724caef6f89d097830418a767e300532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f22d9c4a204b05dfdbe6f1417f72e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d477e6e0b0ffe532052df8e654d9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f383bd3955cc6a8b9cd1cfe2e802a2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6305ba49fd1bd1aa670582c993e73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889fe35e73424fa4c04d2aa4d7c3c25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8e8cbce4e93fd9048300c616e8bb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826e20f0a0230f5c88c71820d321dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d7817ae7664101cc150893c25476540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028148be135daaf41a007043b87a8ad0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c82cc3c32c8225eb99512a15e608a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d97e6879596596afe1a778e7b0c89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4a671d28ac19f9751b05de6808da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b868eec6f0debd87806871a992529c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa711aedaaa2c00fa56eb2f59abf776546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e1454cfbfba29d6584b9fcc91dd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef4f02ea6bb174cdca6e85378b72ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541942475885d402901ccfd72a2ecec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ced2d8d99c3fd293f21e9e995706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ae0e17797767575d573bbb50a455b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61988e8f435d504ca90c2bf86c5bb3c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20031ae8a6b38f4bfaedc1e709db799553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181669bef4b3002d4510ebc6e2fe4eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a203e9bb1d67ff535fae572e4336e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce3ae19ec115c3dabc7ecee7cadac0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab73fbc36ac218780e831dec99d127557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd84450e13ac0f5806f88f83d75e95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95108c98cb8f06765771d21c087c8e50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18cb39dae1914e8ad8e3e4db50c632560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0ea5a8ea84cc24bc6b4883d4ac92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab284f704faead945ffb65f294df814562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d26ddd9aa2529d8983e097c1452a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787aee10c36b1b45625bfd50c988c5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea17dca7aaa92c2a4cda7e8b8ba78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b93559b8e516ea7062c4461c14e19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32622a55f1a4baef706bbe63daf3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190cfd8da0258f4d4b61129e3ccc71e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f66e1c9fd1e83cb102a7f50c64f2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0350b4867a48b9b2648b97d576dbe2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3ba43e2ceaea2c18f9ec72dca22c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6c3ff1c24944fc155887475f646a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefbabebf7bbaa0e83684df0226e8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68519d0eb2e62419d6af805c7fa84c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a91490f25fe192644e5a27cad04bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1c11b791739738777c56cdaa2484576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b121da48a6e9b74de6ef7256b4a8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6b1c8989f79758aa125b6b6dba0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbfc9b54996fe84bc4aa7f09102c2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c71d30c4faee39c9226a69c1d3c49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b6d89f93e4f18beb0701e34c273f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171130caefda51069438f6cf11c6213c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abdcd7703e3aa1374cd9e55a4fabd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f58eed1b9504d5ec2866254bc587cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102f0ac964cc15564ef4be70f67b51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcfdd523189064eb8c81f9e1b38f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc9896de1036069972841a3634f703587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a88f1b3396ad34f4716a75dbf2e39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866143cca9c09a6a65102d708431e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6de0e475c5a4151deba102a75c71a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c9702932b879ae363677f860939c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be7d104aa08842b321fc63f0e91a4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a6caccd5c33909bdb88f5014e9a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce57d765856124d52d83bb7f829c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87989749f7f5a3563376939caffc771595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b217031ab7b5f058e031838f2aaed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35833197042615b31acb6187ddb2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e87b1e5f17beda895ef4a802e390598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00697ac782f28ba32d6e8361e5078436599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eedb4cb10c161a9802a8e356166057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49201f9036f511fdfef7f978a3263601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec47762f55c17899d95ca221c2186a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2ce4fa3f27158eca93b8fe83d050603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed172435948eb2a954b60ea554f7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec451fdcab1e3eb9e193c5e14847c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300debfdd4fd7ba9fd6653ae876e684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec888a8c39e3e312d36ed85eccc66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887afce9fa0237295c63a018119c83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903630496adcc1d50600ecc3f61804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a2fd240f98b0884d548e9613bd58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221d899533ded416c99830c2e1ef2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369f2b5549a67ed07ecab2bec8559c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad24c002418a8286b9bd4cb36b671f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471536a0150734c02982aeab4f85621a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5225111652c0afaed1e2315c773af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a5b16d18fcee7b3a8ecefd1bbb23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038d95de3be38d16b9437e94076632617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381974c379eea72293f37447f3e5f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103262b8d319293c7e55827999ebd53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736498a6935094962ed402b6c2ef75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ce89bf9670061fae9158d79c6850621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329299e3243fd75cb9df0c510bc4e11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125351d45f21abff7197ac2636cb73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ec3610febdcda1dbe1094caef5c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280dfdd40a1917e0d42df6b1d18830625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c26602f3b98b0de2150a3c955fb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9db7d45f3392a182107465490f61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beff7a82e936419cbc6e1d4ff329a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00b561ff5efe2f5af19696ed59859c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf02e17af23814822c81029704374630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79be9c995adffd87df7b21ea288db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135d8ceb4bc69896d14c657e2bf8156632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec2396da3cd001785176219ad519b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d457e56166c3dabe343f1491d2d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f77e5c8465f248467fbc5ab5d09a94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64df7fd46778ba48f9d1252b13b818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a343d8f3dbf3bcbeda8455243226637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5e40d3e205d94d97a4b93a5570b61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df04e11652dc893ce09f99461fc06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd53887b13520c104c2a754d0c335640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188652aea754c803fbd86618c18b5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7049e3e0ca4a325a6fac1d45ea3095642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950844b9bb96c6d4421f9055148e8c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92ee9ab8d18aef73a17c4a7c4fedd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a9dc69b07e11d9bf1fd068879382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ec53fbe32a9b39c4aa69311eabe4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328c445d6ce9a5f032219e4f329e6ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3463aff26fd10431e12ccb38ff277648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca20be587756db585774f35a99464a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f87c6b36b50038bf591b88a6c66d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e6d289eb74524e237f30b4ef4fe4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c74d69084e5e906f998ad5c95359a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b393282deec27365e7300a98cbab3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8dbfc177c9e0be72b4da089ac24a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe00f14a72aab027c2073743e1724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e85ad68e95946eb8a208a3711d50e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f060347705b636e608fe7d5764d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec6032c6d9f8c1dd00aa391291e4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec343b0057f7f5cce5299e21e1dd1fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44a8a30dae2172900014bfbab1e33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9424d9f4af8c213baeb3f6db43522661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29023922060f8451b3856181d91b361662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e5b905a358a9d3295e7a6fa829cec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a663572babd76dd0f32275843d444664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44386d6e2e8074c11dc8da5b11f6c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51660a9bbdbadb5d44ee99d61ec612666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ef6e145d25d00b2c9bec4775e22c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c29de8fb708ecda7485e60a53a9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71cbf283784c5eb4e62aa208a1d0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebad78be10462cfddbb7f183f44397670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcc654961c0459300eef403e0a35a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922181ca750d42ebe9cc800c6d4e4f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572a3b77267e2f4d0e41e82ad11f7e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf20f00739d045623432fb86654613674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bea480886d1f193411f827913f5ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5de46b2a9f22915a6001ef9aee911676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7752b3b54fb0273b6fc2019001ebac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166c4b9a0484a383a5dd10f921a92d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684b756ec5d4a2d5936228231177ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec75f9b67f8bef87c69e9d53610b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d6b7ff7646195bef0e1da36c7dba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0414007a8ad5b5e489a71191fc200682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05cae227ef667b1ae8f390e8cf99a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfc1c99a22d7c7fd41c624c48e10e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb24ddd38592da32284140b8b6ed869685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ae5b7e951433188ecd1904f26f69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312e888e8d561e767cca63e0248b71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd6c5c184f2f31b560240b4ef8813688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f33f708cbb5e576b7fc994de9e3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35498c5dce996df5ba1f0b0c283cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e030c200b977f5d1b4719463b41b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fb67e09b84bc8ba2ad6dc76c44e46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0babc3fc7d268769fadf79efbdd9d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a9ed24a88fc1681ae607e303f735694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fccc6467375cabdb016296ba62ce5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c93f0f7a05d0c7f29fc65a2035a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad503700c0f2c78231e4827f5ee85337697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76a5512bd7f0d8bde576d161850e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784164514407424f36499c39a48cb27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cfedd46fe099135b146527d3c43d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ac9c36d0980eb20426584fc96065701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74825bd0dc863f4aa2fdc0b10300f36a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c4a826074fc0a208f890bd32895e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5e3161dcfbe5653e202fc97fb170704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600652232220ca6438efb57b8eaaae2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8433d37c3197248b0888fa9c4c2f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b4c81b82eb5047c1d2702411da0a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0962af52eba3896693537c389fc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d4d6364657a084ed7c9e9c9ae379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234d48389dd841fbd427f386928176710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229960c31113a7a87676623d11f3d32d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a8e310978bcd4b6d5b812f1db847712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d63fe24ab33f7d944d6df290d5839713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f866490b3e5e9beb4a401636b1a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e021c70975f5d653116e63b03f7f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b2e5c090194018783765631eee0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef237002976dc6d85c3bbcb25e24367717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbfc3054d17d0b6e1d197ec370d6bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848695642ae2120b67f45b9588c2cdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362ea5a8591fdfacc8b642c799a4d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae91516655fe7540b9b6ebf1ac580721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb72d8eeca3d3434c258871de2926c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde27d86bf80420f88a9056c6b7f493723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3028d24986823be626ccc166ac47b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5661a419737b6a18d45b1a747fe3a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823bc63574a2095d505219bf0e8835726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac22c2e28e81c86baf6e10eba82fd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241e249b14bb3303e96f8fe8cf7459728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb454323a377a97059f817d779f0dc07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525820010d1a5f5b676b2346658e1de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4edad6391b51427f3990ada62ce46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c9312bcb3db29ea0ffcee13ea622732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261f850d0e0d7e7da85f9040e3e3b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a4c09a62c74286541e399f81222f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b768b95cb19681b622dd836fd65e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c20a0f9604933b3aeb1b5c7da0d05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81016658cb6af953ee1b451793cc01cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c33f5e9ca69f6fb62c65caaebe35f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c2703c7369a29ea14f85e419bc83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858c9fd758912fe7bebcc9e65fabf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc52b8fad11fd2c2c88860f2ada87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c4b62feba72744c12d4b5e3fc886742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5230471eb2d1c85d3f7a33960bb46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838eede3ef9d4d416d3a084ca4d85b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f7c6d48ea25cc60624d13449d306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b66c1663ba762d024dd2fbac6229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0c48686b992fed2d4b80672c5849747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b23a8d3d985d0e0851eb223a8245748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c205e6109348ca57440dc439a2c9f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2288947f483f12ba4cfae88ec2f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2cff6f23bfd3ec3c139b2882f0d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed40f9f5e3ef0cbaae836fe93692d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161d7dacff7d6f96f74d4cd11b20c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1be38e92d8332dc01a5938a1631c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5615cb539f488aa5402192d29037d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe68557095aab22b04cf224da1002756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177adbc7cd2580313bbadf0e9c38b56a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261358419f7404d3a2b714c97aacd9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723441610e869380a3a1e8a5a94019bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4db2e0aec05fa90a5a63f20bf1fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265330ee38e03030ce76c5e722890c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091550bad0253a7c5840b7f7cd1a5a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f5b66c7f4756fb19838583b62483763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9eef27e9595b958a87933448fb69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58712c6069ff1aa3fa9aed779e4c87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444e493c42da550f85c03a47d70396766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d162815c3997aef7d87f025370c4ea767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>