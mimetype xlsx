--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf9751cbd6df22b6e72e46468531d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb8828bd2fef5af949393b27975c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008cd00cc30a3bfe6479b9d818688cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f77200a9560d2658ec9eca3be42f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb8639e953ec80c4d654eba50537c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f399d918230ade5d60f6a2b09cf5fc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a3992cc080887b46ce15a2b312f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce128e61b5421226bcf0ffb9b9f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf93b1f96d48b926afeac5732e96e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5260908e4fd092e8ec065f1e34e86e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b7b84d5972d8df98e444ad8d678b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ce47dd88b8ed9c80c71baa1c247412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7f1d58ee599f0a2b473f1c7c4ac5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94ef255dac2f7ab02bee5c6a9ea7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891ac2e4f1f0486b2f8a9b628bfe53415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd53e9391d202de67fbb6fed6c280416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277d2edd0e264d1cbc4e9e02df81a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecfe400549136c1cef6c7cf2df3b4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f7ea2a3052d23b59d982888db23cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc66282a491a898ea81b09a522cd8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec823e559b299eba48305fd29bc2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915e44fc8a95a47587eb1feaebc40be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7fab125252b3e4ba368da832dbe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454732fb1b98d8fea56ceaeeccb3e6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ec614f260e39881f6f3738c9127b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf929a046a0b463dd1415a3fe7b84726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf26f30eedc9ca19c22d429098a42527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972b81abc60beaf499fdd7459a5eae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d49405557e2bc7a72870b6d465f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b21d220738e0ca84423babd9025f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea91a1c662d2eeba724f74aeefca3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010339b873767d3ed01991c521b30eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c9d171d4e8d950a204268c40814033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107281f98f6161a06fe1f556f27cf2f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c9e0ae50f671dfb6b33eec1599c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bebca8b01f1810fbded0af43d196636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc541e84d29aa369526e7ba169351f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41222404f92b79f51851fb552a1a12d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b670f27c1ba5b5d51bfb501d7d7bdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060900376246e48413b8856d92f0e7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7562b7e73959702f4989fec327a1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84fe85d5f8845922df94d1efea50342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c236d734cc3f5829ccf9bef48ef243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d110812fe602b5900d7f08123e3f4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f90d7b271ce328d9f0b2115fffb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036385672259e35994d06f0a90c13df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa70771c354fbdb4643399b3ba195247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d03c10a54aeb7826b26c0bec538e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c848d5bb0b04e7ce6b34e52be3dd5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce308a4342d3eec4541a99d8daaf46c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794db196d9c1de8ec209258f6532648951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff36dd58dbe283c8995c411d7c6f8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12d5d513fe4576d30a3de3868a8e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340500e25f805a17ab5c5a184f0e7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab2cd1694bda266713326c06d583155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09562258ab894a29fc3555b783b480656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f969891e76e2d476bf9c36df9a3227157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab5855db92c53e5ea3d7c9a5cf6b2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a1defb66569041715cd14db550e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc9e33bb1187f94979a1a1f9c8c4f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e8c59d47c4cb17a84cbee0dc396a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a24c027800f83b66710b125ffbf2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f0dc7e79f72877d25d6dfd1b9ea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d4927eac7d5020bbd4c0736fd7c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2bf5abcfaf0de09b18804664533065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94fb859c457559f6f60ee0882710366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed81c5fb478d1b4eb837178282cdbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f326a6745e92d7aad0be21ef84033268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b0f471bbd3f54a5b3e240795cf7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5141a8cda185706eccfc10dd14c7ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04620af6c2aaccd189e250f6dc3e08a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f47353492feb4cfbbca395463de1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52492aefbc7a89055f0b161bdc96ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508bde3172c751b3cb4c0af7ca4da274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbc10cb898538d99cc8aed4ea147175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b693e2aef2df8dcf2fcc829e530f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94007d94d39045aaf9c9e88ca89606377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9cb4a4a890246930da5b421b213578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc540d3681e6f8e898cc53b6252f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4ced8eebaed886c5ff0516ce534580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93959e64387d9b2eaa6c9f0e17ab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaea17ab4c5978940c20d5331ab179b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abb2e990738c602cf71a1e1dd92e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7c6941cdd033cd5f0a344e886c4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eef30ea3b427723b6c439034b29d0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcac144817ab52b785c85996db9b3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9371fd249dc52ecbb92d13a2b7cbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922096775f28e5b16ba04ce5eaee1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8f2cf6a097d3cd12b0512ead34db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7d4076d8144de4dafecadbf3c46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441656a8ac02bd46bc38234c69f3a09591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff47c4b621cd062ca447fc101c21ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d978080756dba847c88664ed1488ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663bdbb4d644976cd1c2b655ea0477e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e060f9cbec5aaf7f0b02bb932b6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d41126c50202094724bee35973ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d49223adb1e39668ca748b2f86a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b136046bbc00a54d18dc509556957cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935e8713222fdd9d62c9dc4070709399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55091716eb6b62d9622616ab9329b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d97ae1a11250e78a9a78ed448fb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07727e33e0dc4e9e8ba52ea1580a58c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e04107fd0065d652f067a4bb45d47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f1dd35455cf39dfcd854bcb903a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3f68090ac7600dd03afe9b6f9789105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b594c419c3795d349af02dbc85557b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca3e27e407ada838ff420b4a621f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde26b733cf6404de8e0deb4462ade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7666a863cb308e58381a1ea96158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0ff461778d868d6dc20a14ae9c108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77cadf9143af502d86b9794ddfb17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800d93774dfabbbb1c4207cadbf487a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295359de3c095295688369256f9f54d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ebfeee44e7a163abbfe5c8315c586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016859ead96408f09282f957c9cae6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e658fc6dc18aadae0719b8ceb76a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805975ead6dc001d29f8dbdfcbe357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20c3f64a534c9bcf75f88f2213cf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b356316f48d1e53301fccc48845cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a49cacf062a423e2f53ff8e1f5fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c98c6043f5c10e40c9ff1372abe54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566b19477ffc1f4efd1ac7ce9ec578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc437e12c023f74d9415a62ec5964123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116e1fa5048152c2d6f98ee376b5cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb52b07f0b8e422faa21e325182e72c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85ec90419c1a28518485f0ad3a752126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71479bd1106145f29d84d905de5f987127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e536f414c053372c1aa20c1271b0073128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71f0f93b26abe442d166c457b29aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8426277fd556b45bc9f08910c31b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409dc4335e253f5f83220dbd8dfcad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ea36a98282a4251b1300800e2903132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d9ea1717894115a47fa75c82b42c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084aeb437a7e2c0311f703525ba18d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440630dde8a419445cea3a8167c2abcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b58799999306d70da3cb457a8205c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4799118444ec507b2d31c5c583aeff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d077dad3f7cf9e05f7c62224c48994138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1e6dcb20c7a8d1d1eb3acc5a01c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e7052d88da835d931ef91d55e11f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d672e96d773e4dd540f52bdc277410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10710982cef97c71013d2069b0eaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14b05ae39ee37df3281b65e61d71f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5276aadb11bf842e084d38c451445144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e95234a11989400c6756ee7ec9bf8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b2b27749280e5053c846c95830399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137a4ba15d7bb6a23954e00b089a96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328633ee11cb881ac8e23f899e1f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53f16ee43dbba8f6ec9b2cd924b8bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16884baa7fa18c80690108baf9bd7c3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21877b57a75285638c13cd0b9bc6f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf517f0d6c0e45bd29ef19bcca72ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4fb646a2b19b72c6f315bf7d480e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3274a2070b40288111958b73733fdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595820acf5505af8515e2d69c1927f74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8cf6adf4fee40aff575a15179563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148630366c0b699f18428271bf968cfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b7c91a61a11f5512c29f9f10e3ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca7604a62a9416de3dfa87361782c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842138ce10e379070c0e553c5a2ae601160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab74b1d61b1b4ce54ea8bb3ce96198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134f190b506d0dd98bc24601141c39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badf17773df6cdd5acacd40aeb881b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf250aa7753ae3aceeceee5f17e791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c429e173132cdc086a0061c0228282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac482ed87db9aafd63c665682c8c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335fd5b86154758b7ea2c75ff88a115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee9b41ab0d2f2489a0fb391ac4261168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210739406a10f37d4a53f7d925449be4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a69fa9738be8da8386e19987d9163170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34c702d245ac5f29bf2af8059bb10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51081834fcdec92452c3c7245d6a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c3d74f61344c6e342e9e9409909e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f8683a8aaabc442ada2b764f16dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a5b6342c6ff3fc22e8fefa623c41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd3e55986f9eab0e2feeffca64d303176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6eb9c1330fed8c98e218faa2e508177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be764c92169c03e49033364a61528178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ef71e0bb4ea99bcff7b8f3ae211c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332abb0257fd4bfaca0ba45a6e705bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4cd809bba71e9253ea7646cd55a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5dadd7e4aa6b0f1ed1db10b54b50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b829f0def4627e6c9736f9ca1df7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a15696099956627b2cd1c833eb75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c21774876a89ff6493f1777416c71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1e265f79edd83f97bf389308e602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7b0a16aefa7ae4ad798985a7e531187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc81afd62c14667f6507c9955bbbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b35db11a0da6e74431aaab65fcaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191d3b0ff85e4f571d388c0b0c0a0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3092b9ef775aaaa564488aab350ce1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359dbe162af22c49125efaef5439dbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377105a42f3c313fc66ebb2202cfb53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af94296ce738506a1f4d7c10e7b48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb54acf2aa60779592ef34d3dfe806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273cd937de7780a29d9a6f50bffb471196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553c908e43a3e4b347a1e985a6a9da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5cfc0c788384bce2fe6d04e1487c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587521d7d4d2def9767ffd6760de7ede199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f97d924b9c7627a0b29b215039ab10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e343b66a667c9fdd2f688c67a63174201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a448591995c223690136b1c5f3c877202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef36feaf27cd2bbe206bda3ae10b766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449946ed46836318275ce7a78c1d3e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb8230f66bb943c39ed590c3eeb2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8f0c2541aca6fc77e62c44345736206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be95bcdaaee57e95e2fbbe757d266b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216efe8451e64612cc13fc5d12b5d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b5e9350bdcd4a35a061c209333f76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbcfb7ae930e1c039e9448a32673a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5808b545c8f817193544613446cf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b5390212d3304e92c0dbe1277a68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a8bebc5bf878c471a0db525b7d4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883b84b7da2a1979413ab0d4e6c1a3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4dd2b82e21c0a01e9068815a293eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051ae77aad315432415f2123c44a12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f53d6c952fb944b2a097c2627fae3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696155079e134b04d2ce1d9b080b82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecef1e33f2081400cc55f72cd31dfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f448ecdb7e6bbb830e32daacbb50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d0cff60bd32025de31260e34f300221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8915b7a8b0aeec01a034777f5e098e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e49b907ed9a80f2a4e031848e778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f2fdba00659f57017b311d8ea4d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06c0f463dd986a6fc8d4ee8001ddb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b63aa0aa351179352a51b7ef6c41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f3317a585d798d047169d11de78bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991315afa8becade0b96bad46b5192d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9b071f97e4e7c59b134d4d9fc589229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b903d9074205d000b8b8eb69ac03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5cf33ec620fdeebde80bfa4f249d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77cc904daacda2a2c21ff9d6f09a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d0edab81610fa594bf4d6606eff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cccfa36bdbfe22e90b74979376dadb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571577b4f7edf8567f25411b62d28e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699715214b2090ef2097b951bd6e13d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd59ee151a235978e8dd39935b18795237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29d0d334ec7a73c0c89cd5e7c231a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40694963ee0ccfb0a50d34f90260200f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3a686edc0102e645d50173d900c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb550037190e4e892a2e37c84a12b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ed4359ac232469bcafaf293eb567242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4580eecff90b1d805a0a52cd48f07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab65439edd0f5e6c4a5434cabede8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98061fd7d5890e15c9531e7d43db4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a6e85ba093073256909334679a44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd70ae8d90d0c7527b203bee147ff4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aea9af8f5416aa5bf893310c9b684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972e77cdfeddd4ab06066253608520249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5add2455418b7d5698f4f383a44b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60adc2f0dcb084181b845f4030299c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b61c806e1eee636194f80d6e8053252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c1f1531f1ab1b476f832074e79f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ba14f85dd1129be0c433a76ecd5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690edd188683ee22d23bebee08676a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b55a66ef683a12f3398a652bb8e33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ecde0e37579f35987082654c22e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fe38bfe56c0d08b4e99ab8dee2d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86bf68eb4ecb63b0fa545aceef5be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9fa6eda00b28dead28da187e1bce2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d5e287adc2a660551261032bc592261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661668aaf6355d06f4719e7e76b1f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8743c3504722b34cffd91d0b1739cfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878584a07057c6f5167ef9bccfa5ef1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57fbe03d68251ed7fad2cb0813e3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a4655dd898a859d6a5ae31579e55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d604e2034f5c9806578e0ddc19f364267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf957261780f7d4073ce1ef3796c1d04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbc5ba9c3f0361b07d3c49ad05958b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a08e68b575ef14ea399548335c780270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649f17d1eb208202ad6f50d57a192b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec50fe3cca721aa561cec1527cd40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0a69b099fb8d780c8a32203cb00ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3adb453cec8ba696c7321c0bc470a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2907b1839ccf07f6b5d40d50ead0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba4675399bfe8edf09fecb04d0c80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cd305d386a73798e815f50b931bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7716d4260cc8c4ff9916a0ecc169278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29af05182c8f316ba52cd6a7c25045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc540a86f20c3737f98dee29a58162a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff94d882be4fd8c7337d12a5b9d6f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed75d07a69e33facff4fd93f0aa88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b18b24139f235fb65b7409b83c655283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd512c307594e2045504a8196b30ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f762f3ffc0482b02d0ab6df929928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb146e1810d1e7cc7e795093892b915286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525621ebc5b76e9ca8692b45b645161287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec48bdd9a1db31748c12f3d0e1474f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6830f4ed33755f341f793ceef8abce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f15e293ee61b609df92e552c8e7c36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf9228994fba9179151323237e2c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983059fe97dc30324362fd9eec0194292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371b2b73be781b52457a4a4072b122293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ac7b10aa3db9adb54246b8234c096294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6221e8b0f78d3771c87325d146b5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8316a7a8b9c83bfe0ad0458a128061b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da665e0021539b9f27c48bae141a43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e92e100fbb90b450b467c9b5ec04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4246b4e572d99642ff6bd88461172c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92646a5163d297980a6cd885c7b7e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d2cf227bc3061f17e800b8b5c591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff973ac5b957de790312bbc9f1de5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de37cc42824dd93dd7086726f75c782303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb417ada4f0b2dad9a78a4759ae12b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e83388d8e4c82c45f64640282db8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc011da3c9d9332369367c0c8a65297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9176f18b9e8b0c204bf243578a74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aea9e154baadf29665cdeb30e48d64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f54b72308a02002f3c69a86779ecb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2a3c9f87f569e21b7d7fe1d4799e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ef7537444a5e76c3f891af63ccca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b2db3fd1571c7249ee18b1238acf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c4fcb3ac5e8e3f6631abee71b799313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc25b91d5262f83e95d976355cb9f20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e898fef37d214fe6bb34a2e7c02a9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348d8920a2075e110e35748faf565c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02220fec4c823ad6ca22eae4ac2dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6fe15f5f098bd855e8a0f01e01fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e7ae5377e50d1b343c7e917a34d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c42191df97db97d84b9457a27dfd80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48787593809e1aa2f2de523e7b807e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086408c333482696019f1d63c49dc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5691b270fb34742c08d3ffe2098838323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d42f5cd74ce45e637cfe0742ebe24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dc07bae6485060e910ca11051d5b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2885d8493f42d8440ecf031f95ba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048efdb75e598e12d1eb264eca0fb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e46aeed96fd1d15ed9d548e94f11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884071f0322cad077b41cc4002403ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5332f247df9c3834657af29edcba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234822d3d85af9b8c3a8e20d2784b460331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05874c4d6f6c2584458206b30e59fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b08e012b18a88eedc60998da6264333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5823dd6e99fa4c2fb5a8848fdc74a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15ecded21bb61bf92cbdedc588078335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca357699d78f58165b1e512a85b27ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f1d335dd63b6e6a7d7becc21f7eb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da12f7d5464e45149d185027d4caa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757a8edd75468271cb48f5116dd46c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d503a97395cf7e2df1cf99328eb3c62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c3fbf70c5f2f6ff1b2b122b3fe18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e3bf533f4e6b6c8ee6d5df0fca73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b59a12a3de996af67c3f0689693d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5b9b8fcd4aa68590234b52fea44e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b2c41ac04f48ea08f96e1a02bf67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafdbf8cb8fea75e3d46378ebda945a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e628ed9d29fdce0331f4cfbe1bfd7bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c13aa9edb3c7cf97536e0e70a94bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7675d45272f44b384009cbea085b734349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddf821929442d3e425ff6936cd74d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53d2c90f788d5eee2ab1e5e955d95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b9414b623f14c5cc5a1c84e7ca363352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423c4601528d0169000b1eb50dc344353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092abd4e14b736e92412c3f00076ece354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def7b7cf5da7d33b276851cb6c89134355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0356bc6c751f011e69e0ef30abff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9cb90173d03d7f0f0cb83b930412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba2e6ee02ea067423d821cac514833358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743b141a20e4fb99d05fa03cb494fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c47c144312fead8058689a0b3e906360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec174bbd6fa908723af14d11410527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e357eb8d14efd7ffd3265fd9d98fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f137244a30c4cb7b4757e8f418e99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cd9a40464912bc49bc1cf704a887a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f137e23ed9c105082959ceabf81c24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728e038805766c8cb597e57927ae64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a745e8c09c855b25eff270282bef2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75587adf5180adbb8ffef7d817a7539368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536445235018a9579108f514754edd2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f6bcb8e6bf3de14e0e528a450693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc64e56fbaed8f59c6ce8069d31f1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d09854a0ee153d3b45f60fe84264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972e902b6dccd709045c43b2454e4eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c999c699c87d42015c92af319258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1db21993a0068cf909d8f655b36c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c262df190906859145085d9078fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c445e9809212668a3559ba167d64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d67e93b88bfefb8c43842b6210d631378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3cd432fdf5a599acbe535c99f11d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58860c1610c11045169937aec83acb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf26789d026574728575e1d57656e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2de47eaf5988b310939e4e9b02f48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919eb8591e283d4eee20e73aef659bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86630d6142c66c5e39fd6417e0d47e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80591ae0331e251f5032219859ce3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c85fbad499666c3ae904579455932386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1589c519488b670be260df217f82ad2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82eb0f77ec949497d3857171b5a1b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d75146e5c35269b12ac09c1bdb57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0ee650d70b4b9f79dfe6ef2438f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3a7b517f0ce85f5976abd6fd8955391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a9c0ce34b169a762d6c88aa56738392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5191debf5e396ba5c86f523204a0d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397efbe2f527b53e110c28cff632c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658085594ae42044cdb27883ff1e2bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c92e4aaa886ff420021949b24a4d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cedd0bec6d839910b8ae396393ba51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b569f69edda8f5bea39ee02c90c4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5506e8753605fbcc71a36723a552b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3714141c21a7aef1029e00d8295c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c0a709e7d4d806b443831ffad735401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430243d1806858878a09a5369ea92b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc28101662dd66a7652ed070e2f2a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d095fbd2c5f2e81067d66c09531b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19681c83484e387319d59fa5035a092405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d244790ba43cc9895c3860861db9d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d4732ded1eff9cf35010272d339e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b29b6b46ab94e7abfcbaec03659fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dd4b44edf775f630d2cb30922e0bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86477fb047c5c8b4d329e006efabc232410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36483f951ae682f3630fedd356440f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18489645bd9c3fb8204f49e52fe4f45e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538baecfd73bdcd7cd3559b6132bf8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0937763e02b01e6edef901962f32b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69170129ad8ca07ac77b1c60c4a039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe7c00fe6c79ddc24938d21ea9770416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc19c4160c9087d1f8c508b8fdd04ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3397ffc5cf0164c68fb30dd3eb02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056c71ea771842ac1d31416822de252419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e7209eb27cfd03e2c9f39a7c78f10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d95bb1e68fdfc4bba59342b0a09bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32fcdef2ab8aa83ad89d8efb3aef1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566cd1345189d57078e7ddbb965afd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937a57aeda37d6910856605cd68c82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4a7d9f94b0d5a387ac78741ff4e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b613aa308bb63959f22fdbd0f1b36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1f90fe599a82278cd45c30689779427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff4d719373012d36846ac6155fc818428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded94abf224805c3eb923e58736752db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45203f2105fc46d9ba2b00009ca8fc15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec68d2b1392d87b856bb13a93ca7d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac4cdfd2ebb2158c0a550a08f79ec5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b08737ec94b31dd7544e34983a4dd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b7ec231738152cb62fb819f42cf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113cbacf6bbc5ef088eeb03cff8e8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395203b968717607a709a5e91c3f308436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da1a2eaab8e626a85f1b306b6e3ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5da579fcdb50ce33a3ca7a7490481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4fa204febdaf9ecdf61f88ee0b831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa7b9399bb63f16e83b748f6a554b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5802a8ebe42872d972adfd0900ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a241f631b9e3535c44145b064419442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458eb56073c0b3c453e104b4949b29c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e48b101fe6e524e7dacbc5d643298f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181af00e5735071341a1be7af04bc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd772d649c2b07290acc797601b241446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd28dd819289236a8223c0ab6003f85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec9718961f3da528ac907904e6c23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bd68fd6b42cc791b01592c22fa69f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674883e90f2b1f375835df993990424450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122be6e8a61be8fa0c547c213bbd66b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc913b4f2c1232571707544f3c71403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d0991b19a74979adb41d3b4fce796453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986bfaf3a241495f1e842736fe1f77c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218076286244e9a9adc10288d709684f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c72c01533eef3a0728cb08625373456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19718459a23a7a7bf36baa17aad0951457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb62a56abb4b2374fa4e4bdc648bbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910387590052a5642a6746c6cb6137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679bafee830b83c00ad71812ceed927460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b6ebe8e49cba72a11d18e974f0f18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac40670af0785d5f6c3a1a949956a59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c922a4130e4eeeb66ba4ee95b32b2a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e57c0488aaab0fe477def42d1518b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee5191342a221ffe1ca5b1cfe3c96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb0ab4f960539e82e1c97ba76e7b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9e8387606ef06497a0e440890e89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ec694d57a5235b84d9a231c74073468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e04d7329f24fd05f86fbf66a7f4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27049c3e2149b68ec0f1637806ba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da558a96c6a3190474e6c18d7d086181471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ac8738ebd1ad05d84eb566ab4117472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd403f511a77f1d9ea3cc00639e8cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710ec4ec40c2a89c80f23f782872c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb185adbab9b4200f2e507cb614ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0bd6ebf296619b488d5b1222e49d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f827c473f83f1b54ebf766fd7cf8a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287e732b298e21bc79c9eeae7470ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59e3e26a0f654def9fc7ea053c21c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e7a7329697dbae18a57bfaf82e22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91a7bb701e79c9823d28231c68383481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3394b7d35c35aa70abc988f3c725201482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed9e05f519e59dd82a1f1985639af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ffc30e2d252c20013d1354380fa93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668e6b24fce15db02c94f84af1391f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c801c05a27e989dd409caf8dae8b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301632bebfea3f8f3ae7dc36da5ad4d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4c364be33d51532baf51b7a7c535d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec5ae457ad39f3f54a4fdf6b5a4ab0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe488d85e1b6e09d5667438c9e936b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6733caef49513884e1a5673a656fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34ac38664ccf941b79f06760f242b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db788ac3310dc08d3a152aa25cf39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4524d9fa9b6ee1675021ea1c1316b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b246a56fedebfc208aefd4a70298495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840500bc067b687bb43aa5df5396c1c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f13c9817c941f14f3b41d27fb38c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd61909fae1d767bd87ed57290efaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1886ae1c313c120a3b54b30482b997499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460668189b0d5cc1e634e1a41f874f43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76177eac8636802ed1f2e3667a9534f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d435398d2bdf96c6411063dc29209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c935e3bc9d794b30b5b70de77c39b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a024177e3b8479c10f87032f4f0f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b65f954af53056fa44b2df0a28bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddbc430bb131b9ef808ce892b06ecd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd66fe3e43f970fddadd053e654d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85051e63a5fbce64918a7da89f8334508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126329db03894dd7da493b0d44d89175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eeb4a1c296e61ee8a4853d70c4622510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946363d1920cbab80452e4978d8dd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76251a6ab7850ec96cc84c012959854b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90169f1060f3528b85aa96ebc95097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c030aebb07c5b90e368b0dcf8a420b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22a0b6c6b84b09c5a74163a3fabbeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc59cbc8f557e7271eccf1d014475516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f197e5f4391232cfcc010d5677df4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f29c9664034b5c2ae1000764bffd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd8c06706baf36cc0e879f9037abe8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dcfb77a501493f7954bcf6624dc48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c7ffcfb470ff740b04594d568bc7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c6d096c48a9f4f40a5531b2211d63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c9b82888705c97896f18a854ef9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774823e654c04ad50e3d775ad1533a6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432796cde3c3cb139666f189d4d5300525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037e6259be36ae95a78f43d8a6f28e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f9597255538d6787c5dabf067ec69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e499f7c96335ea57ab0db44b6ce23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226afab83241b42282c1f4f5a8088bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1badd04b96010cab7eabff29896c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f8679d23896b863f46b566926a1aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637e6d1c04d74453380d0c01a9e112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c58a3afc324d315e0345a18a662d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c4f9174215ad32a6826ac109cb75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75db4975d28341675260a17ce39cd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ec9c6cf587f63cf624adcfda1761536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926e139ec358c7ac1c0b1103d03c77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab32dfffd906ad0e2c6b4931d0aae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9e7173a8e72693e1f0c9c5f7cc33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4a4b310f2a8ce37fdc712dfaeee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704702b8ab1289a984a94877249d833541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019ea6fcd4eb5aa8dcd490c816ad9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622eb4e0babfd457a99c308e4af9141543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704218d5ff7c3864c948fa61b6390bb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a8609710c747464653026df14aa3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f47d9760c60170ed665d935f3b27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b71818237ceba49f8982352e1d88b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3aca3ab342aa5c0c237a110baa051548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d994f24deb2cfb79d2ee88c8392db42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4603e637b8af04de5c91b3fe440847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b614c2abaaccc0738a3b0729cb355e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e5851b9cdd15aef4b8fe4ae98b9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9333d38380c3f3e992e88f27f173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d07e066d33da64b0f6d259f08e52e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eca7563555f571d6bb3af135a96cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d9c7315241610699136f9bf1f8bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c02a7a4e4255380cb6319694de93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2a7eb737d3d53120171ca57494a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dc67f92468e3e9f54e2c26f544cd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922ed45fbef8b7e68a3ff8bed7e5e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7928f381bc1ee6c781367e493aa6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc0d488aed2644a631852750d7e49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9b4599ea5c92728a2d31ab0d58020563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a552063e2db8db9d5d6c3a337b28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd01e7b220743dc0e1e2c797e7d37a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d2daf53307c5f59279ffaddd6a02e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6c9ade0e169cd4dcbda3b2129b36e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8664bcd41943937dd23396534d66c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aaee9d32b0ffb939d6ebce9b9bdf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f7dc931580f6ec9b91299d8006dc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c3f597cb8d854df137a48eee38551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78656f108c0a9f00a8d0d3d80269c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd712f348d6645bb5d11e53fb74274573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df29ee701ad40401ff529a450bf644574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6dee390bbc4ffed9aadec6e5cf842575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578714b2833980e4b042540994be86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b33a36cb7b053ab178a85644b0a192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00078952ec2e0c6fcfa709c42ef8369578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261489a54124ebf0f0fa4c22559b6fb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457402bda75b085dfdfde25cef5c918580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e3aa2a385c97a9450b8c7949f5d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c46eb9849c00313192b41d8468347582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f20a08179cf009d3839fbd5b91e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1913f55d8f82fbf54f0005a10c52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c37b298c565ca6afa3fa796f4cf0fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcf8d1000e197edd106353533f69f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32826b466c5ac2589aae78d70f371587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45622c8410a13aaa2c18629a3b3509d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680c46f60b07d1b623d6253dac3059589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940526e60209bf74d6b2cbbbb5f603d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414bf15e9b55cea08f1902b089ab9d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2659462a20874380f53c1a1256076592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f22863af1993954dbc59db9ac01cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b60acc0b12f0b7568ea9db60edb19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853eaeed626bcb8e39f6825d7a53886595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924eda58a92c383bd58619311461d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8011dcd7f74b35f6275c752e5cafe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25489b7b84542811f2454364b9013598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81f6aace12c5714d66fd7703aa05e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edad287f716b36d3b4fd192fe01c20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa1026d32aa437c1779a7ba98027f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d3907eb4c45fc60cb4155efc1c1e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb00ad6fe8458366b77bf2a49e579603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3824a1ddae881d8a755a9d94562c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935ae497820fd890191023380d6ba7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df77fe54d65fe1d5d0ff43ceea4698606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bc619b0a945e3e906e541bcff1a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2aedfc014e7425f23aabef70e4634608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c89a08d947e11c8e3e62e6b4ccdfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4611f81d1a9ebfe71b4b51d53bdbd5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a60dbfce4526a45e640a403f66a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa02acfcedd2978ab477cebff8f078612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40583669d26c92a8397a335adef66d1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f40f5d7cbf2b257acf35f1f8f3b89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433331b12e3b01b3e8b92fc36a05cb7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea1fd55d8b24438a50fad138b37c67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed345011967fba108494d3a5432cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee85205d63d3192ea12a269ec11197618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c03cd89b674e2c2855a44dfaec4ec5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764938aca087761c77f80245646ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaee3c06777ce81aa45ddc7dfc8695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc9aa542c84a3c966577eedc62a95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364445eead59f5256125a0873135dcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed346175b3c12a429974d3fb53b3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6272eea33f9c4e44edcd7141dc61e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b79ca14de38c20cad38d64ac5d5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65752fd313b287ad494031ac24e6d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74496a79c2b25223556b15226ede0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c465b476ac45d3651e8e35561b454c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9be9378f6c671746ac245434c6ec0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b197a8c492e3406c8eed82c118ecc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0bed828ce29afe8ccffebbc2e9bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d8cbdf0f0b68dea16d667443927c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4d90b3594110272c13d99d18e00a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9dcb840bde4941d7bd420395ab193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963095006f640f948425102641bbb9c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993e6a3fef227c08987b3ca6034639d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca203924348f25f84b8a1cca98262638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d8e9a13cac577c4dbe776c92a336639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8d0e13c9a6572d7e324b1464b866640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d7f79e660a88545ed00a8254aeac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd082d7ecb954676714987a24cd5b4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee1ad06165bfaf91c6700fdbd6360e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9b407a3a78bdd41930fb6090b970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043909ff24f0d44f4561333b8d06868645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14b6140ebaf3b5ed94a0f2f6f01e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fa77c7786847fd00b2d5f82f6805647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9120f45e0214b99a551a4112aba402648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5108933ac838b4874df66ffd5683e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b12bf0226c3ff4c78b9a445059193650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a064d096c722db065ed9c032a24cf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf440056d9eb38055ab2a937068d3d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6c2268d53e58ebe727c7f7639be7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf76ffef55b75936e8fd87b7b78684654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80817a0803306d33dc5f4ff09cca17c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059ed24ba6be5200dfa95eec4912f8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf962fb1a5fd84babc0f9d51265924657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22495aedc2da7670260b7a8e845f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8800a7fda180845cc49d7182360042659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d670f3d3ece7d575a98d70976d2d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b614fc44965c219d5023fb9f2e19da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5d2579e4abf77b81da3d1e931ea5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828aed12e26166da84dac794daa9315663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e531e3b34dd5dfd86a5604e4e7bfe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa623fa009e61211b538fdd46a7c60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69f890d5f3993a84aee4133a1d76b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feecccaf6c8984e4058f1258651bc98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8550741c2a3efa7196446bfff6584668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f6e0090c0135dab05010c818a0a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316369a2ef807c68e20803ea0b930d03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada02b9edb044e41ba92159053ea688f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f42df50a12e7aad0c8342d8dee61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9a0313432a504d4dead3ac7884b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e52c3773656ca4e961cb4748d93fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67883225f559e9c979a9108413ca39cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d67e256072fbdb2e18346e946fab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5868fb0215d681131ce049e0bf3e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929851fd45e1262279ff84134432eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa649741d121768657df2b9032ef4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb350996ff12f6c1d43b2ce410201e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824917709279687ec2ee39aa7180bc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726611fc4f87311ddb031cf596bd36f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6552f6c865a35b6d81d501585a6ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a900b2ca524134bf8f5fa7a5a0b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0a0ac7e85648df4563ec21fa7f3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3daf5c9b5397fef0a961c21d558ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f63efd8300e27a33b5e9955bbf98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0e602865b9dcac6ff50ec4cb5115688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe884428571ac32bda42c067580ae8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d4b30d0ea358f1cc05dd3f9d208c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaa27211e132554cfade18e4ad1c5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555e647e06ef46c6de5a540fd1a710692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d9cd5afb2a4926852924de781426693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f953d2805aa82e633ef527df50269b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691f2b7f74b2bf11dec17eebaa6d37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a82ca5eb9b32fdbf1e58b27d84b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb22573015bdb0dea109704888841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dcbf641d420453f0c24a5ddc9de14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7600f33c2d7574b9375c368d384a7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839688a66c78e2225b82fbb02b5da701700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68183e27b21bb13d54d33abd112659701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de852efc0f0a97c5ebea79786814eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67408d1ff4ced77d58f3c37e4d570a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7583deadf31caea72a064349f6b520a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a2e24fdbe53ed8648d8fd9c3fe96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1076fb06b7f23bdb200d50e75c71f1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc94298b7caad5d55b404876064c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3f7ce072ee36c99be9e5bd65e9e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a278da42f966c28703ccd8cc469a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794e38c9a73542524eee599912ea6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752011b2767a1ae337ae05e40802c33b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474870676c179317a9c6b12c3602d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3a27f96e17d320c4ffe0cfa40151713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a5644f79ba902618b544bc33ae7f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a99e1aa95ae0acb7d1ff140d6bdd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf00bd60e1f550e9e9a9ea9d15ab3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078164aecf1d60b9ebcd1de28c92560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ce65ab40666cccc4775d3c44861c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c22200ed785a4390e3494cdb8e7f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7aac9c6ad8850ccea178895ba047720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34294acd0c191b0baadea4674af6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958ba24c8bbce69440803130b3ae1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e539232232fb0b25eac8c9611af16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f26705d39917538072c6cdd1dbf0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de0025c9a80607b70d7cedc49460aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221edb508cf8c61a88bf8631e00e57e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a14c3225e8689b7f5615bfb27a93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7e760deaa4058164d53c638e46d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ea0f039b38fad0e81760a6570d96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cbf66905a3f5b4fb60d83d3443b9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826951b0327764ddb2714122e07be9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662529edeb5c4ba7ad0b03315ca9305732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459937a20471074baca1ec4bf626c37c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cc8bfc524da1024d59612a529bb61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151adbda2d84344b5c261484d12015735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1375971fa3d4797b2b2a13aace829736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad9cf63daf8184203bda8075aa4d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e2bbca0215b173e01b21f19a5e881738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecf5db8becce8d709070a6ad89163f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418635367bf679c64b09acda7a89ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e7922f6e1ef22bea4899ac964a40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7a7c46ffd1436c072c9a8ea0a98a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ca639c2b5caa8a6c7311f3feb329743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef6e68b875c66387f0542b4f873bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c813c375091b6da4e5663abbbc5e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c9ea7ad73727d3458a1e73dee46f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f3fc1226953e49aff1695493a611747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0890e6d5c136d0874dde7375958a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f88637fbcd0f2e9c3b725696ea7c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af850f98b97290d5ef6e931305c695e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7886465b8db3771e16142ccef64217a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c31efaf41f4ddc5282dac9606f3c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eab7e568efc1fd7062fcfc176432f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e38656d3dc9f67474177bb05b9fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bdbc0fef5430d2239897c0c198421755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b665dc74dd83823b21f3ed1da7c55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49affe1c2c404acd2e6f2d7fe8d99ca8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704af53a0e2fd9d106e4ca76aa5e02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01dcb35bbac9536a5853a11e2c0c97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328464e8b0a2a5723c5222d17eae2ac8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22f82ea597550cb1d552ffd870469761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e839cd55f6e70a72426388a1585145762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf25068b1a9515ea7b3e1d51160a2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a721ac9ce20ee3c39de66070d272a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a549522a6fa465a6275256b33904b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ded49706a9f6ce9218d3e94328f93766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2da1c43c3ea62505d76f755b68ac6c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90dacf897ef94c45a7454a9e39e8b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06014656e2dd44cae4be192066078769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f4284d6cf1ad325a3e0103b76e48770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab867d019b0b37e2804cb50f5cbe28771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f919109909830d01a75e4cb8ae9f31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bffe9898ea171876d6d954f063aa2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0093cdfebc80c449da560f5f1f5e303774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7f326da76653f9c30cef68c0998c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f8707c26c123abf3f1b84f03a052776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d03003161fd3638b742e2e89bf2c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57a2c1fdee64f8d2d210ab979e7fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e422b2450a183b5104d17b2030db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76193a34eaab8d218e7f9935a6169c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8a4d46d23b32b89e90eb5e28261c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7f35dce7ca0def17d754e9c81c42782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa4e23301a4baabe6bd763e466fd5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dab37196758ef9dbc32025e1e1d49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571edcccc4f25af562a53a08faec8bfb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721cd3f0bf2ad717372b1b92cb5774f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff87075deb8fe7b210ab1a23ab201787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d9f5e6465c65a515d4c8522f06f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e875c6ae4d2919cfbd9a97a92c4732789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc09fa79d0fb3c9b0cac2f0bc3e9c8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d939e1e95cb81bd8d0a9216e5d2bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292b39272463557b59742c805a1c5b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3b96c24c41d22e074f84550ec79f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea7d625d6ccb02a31c4a7bc6dff332794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a6bd965b3d2a96ca9d27a9d7531e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a77af14c02836fa4867b4de4750c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6170ebdca094f37c3a5f04d9ef4973797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69867e58af3e9f1ab8775d14cadc8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95fea0a37c22c13a6e6e789d4ab2d2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f9bcd06983037df7e1332c51e439800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af5f6ca8bdba3130b6bebcd314ed3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ebec88c3260e1c35ace914a9be156802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78bc7c24627c1ab8dd35b390e46cd5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb4f523e8e813e68e9da403094fe10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c770e8e773136f1d838156fb6ec4d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4513f17b8b3d81344ccf84cb60d725806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b49111669946136105b332b4c61cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc0f6b0a1e51b29f18e93f43b1aa90808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d3a084ac2a246846be1b04089563809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cdaaf59321059485125ee7ad41d04810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf1e00777305f15b51a71794eed2ac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad338f081ed0ddb89514124de66ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292e186a322c8a1259f3c41fa31584813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61fd5c8be13f23440b0f1a52c0bb8b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8affe1a63dc00b542f71d22b6111273815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eaaf64b58f5e9e8e2571661abdffa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d2475951bca4885d95424612d5d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba84d825b7810ec09d15b5aa8d5550818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c6ceec310f39236a4f485d63a612819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a200e7292fc6d9d6e7a5b7413ec575820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87769ab3a2e6573d389feb03100b3fc821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c872934da5369d49ec8ff5b1aa9d8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bcc7fb44fa9c09ec584951d5d121e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93a508f14a9d843780b839063c7bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8e8ccabdc251728a71fc3cc204e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9db2635fff79c33c022506ecddbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600922601a432db91a4d6a3556f89b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5567ef1f902f9a6af88701d584db87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048a455b0d61bed012933d414474ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d63febb2baf9a00af12bcff8b10f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4347c58af55cfb284747a83aabb3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e1d473c9485ffa463f9d4ebcde3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f03690687961fc1d6cabdb90604412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728cb2ef281b22bc00b1411c661fc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ede3756802ed2c226a43f5f10963314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc74067053d8e3492cb470d24eb01c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece6c532e68c6311c5c36be508907816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea54aaffa2ab44dea14109a847ddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce381272da96d61c8ca46fcb1b25e06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca73b3b6e7257c9b187cc2d89981b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30884fb49f633d5c9c14a5ff3c797a8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8e5d26c4526276d49453f28a238021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ea44107ed6054f0bd8f68b5c943122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379dec08dadf8891680f3798149025f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3efaa56d6fb5ca78e947203323f8f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d904882fd56a97363627d4cf441e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721b7688deb78a7ec66556d3714ca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2286f9d62814d640ab80d35a0e3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7995d4c37a3ca5e15ead734806ae428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142d48f8b20bc3e3cf3907a86bc720b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0c17b431269d32ce4220892c522830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648782d7d553a839633a142453b45e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2a5c6e1d9dabf0e841e0f579386432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecfbf1bb0ff843f4f221bc2e3b665533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9370adc0ab75a9444fc31738880534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2316ce0ddb84cf5e53d7984d767a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b0c7ee61c2b23c2e82c9e5320b3ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a342663871f5392d681bc7d79db437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eeee36b32337ae8bec404d21b282b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651bae5348f5df0bf0f1ff6edbbac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b32673cf617853bec1ce4599fa53f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c500b9c4fc5b20bf319b37378185141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7142918d7a858816c66f4eb98fb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce62b6498a7d6ed3e0c60351805c3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fea1b6fd30f1cfd842d2a0bf44a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92bb1bf2a56f353e82f64980e522045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0671a8148b761daaff521d3d531dc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898623b1171fd3f4989e4a13b379a36247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61db581b58c22013611369670f5af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e14de68b65f919522d655c0ed40e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8226de4804261c86dbe5344d05db2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eebcfefa3df83b7f65e120ad5b9b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96928e32baf5e936577cb479c29211452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e62e7bd27f50c1a5302f12944e6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8937d0b457c788a30e61a75e4cd3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98f570e59404b5bbbcb11d579caaa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff833c50d2cdcc952941e411260adcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9454e09e97e369c6326e5b6f1f8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e7d05c4b62f8f19d5ae684ac43f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbce59c378e5d2d9ac75589ba5646159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfbb890454fe509bcd67114615cc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5375ad34c806e714fb9df50827eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f169e5f0e889969469fd0fd3604c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a804d178e92d55bec84cff8994b2f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072a7e9d64284504322d66c0affdc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112732c73a30a899f3495eab5ab740f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eefdd1e51f14f517c95d4fa31dffa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea401a6e3836ae958d8c8eb6ccc821e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced75f1c81c440f5846ec09bb4d51a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbd5743bb24c2302bbffe151132ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a9e1a3d6c0a574130925c5a8b7b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009aee6ef02b48800f4019c22d498171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b43d0d27aa67f59d404fe49aa15aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b77668ef05d646127bbe525e74ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5cb3050fece83cd0731d498a2544c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f92ccd31c80e7d3d17b585d53b98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c5626177ce7f510ede2b3bd970ddd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3a9471b041227cabfa6073ff05e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af866ed552fec81f109c4a79ca0f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39657602151589f11f7365b76f9018f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc148a3231106f4d40c854822ad13c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d797e7f4a568963713d328f925c96f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18dffce76144250bd579a6d8d236a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808707adf2ba19d298e7deed9a7e2d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e9d7701ad852514e60efca3ad16ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e5179841daec44cac85529c3ebd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a663a33ce9c93af6d24df26ee62a0d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828f40d114af2aa2eb0a44ce116361487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5105d6e84f09e02636188963eb52288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450d5f8ab0dd2bee58bd499bdcde1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29bca0bea365f01739ef75e0e1b7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400027fbc79c57dc954d737a25ea5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a991496e1ba34daf65809fca168f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668fd5ab28ccaadcb3e90195cbc39093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5fb870b18e07f1918a61335dbbbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44aca95e4dc0d819cd82e35f2107a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd2996fdb5f6ed43bc81761f7045896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae3bf3bf7a1f3ab6d4216e78f373d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5899d60ad9e055d3fe594698fd0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ba066c47eb6589e9dc94944b1ac699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d1f6ae5e381c2970cc56fccf8833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0507d9226a3ad9be25c51e114e02c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7332606f04950fd2fd8b083fe9eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f3d0651bcb30b51b96414947a70c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c427479f8d89e35dc2d7df229d1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b45e2b58cf9b261dbf73205c6307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7a2ed183fdaa7dc60a366f333275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834a1250a344b3cb2a6f17ef1f6d86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0e9d919436f91b17e7b18cc13043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29c9fd3963829ea492e38ef9a37af7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f89c64ca9d8538e27cc3c6af19fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94de90eac8b00f0e6645216c320c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e99612176a34f28f366529c6e1fbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dccfda31588a724fe0d5c0199879b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae7bfbcdcb1e99b95f50cc52a438a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df75eb093105d59e2afcaaac1c906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3de78f02a35e107be2312935ea25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b8633db23ab7604e5cf6450e3502c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bfbfb2876f6dfd22586654640fdbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106368ca9a6ced03be883d76ce35688c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce0bbfeaf59fbec803c27e8a42cc8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3259ba305e19fa62852680aa307c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed186f0567d410be2cb3ddd36286cad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd65148532306324277eac98f3e08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b2368e77d77bd6fd7ecebf9d52309124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b200e1a6d1b3265e52ca9783fb50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c753b4063852dc9d0c452c8d0bf38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0636b78a3f184986541c76523c8c54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507b7da13f7890be0e16de70f63dc1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42a3627ebc7cd75c82bc220fc8df4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011151cd16e6b4c6bd863b61bd12a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716cbd27c65df9eecbd90407478b9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9de5403d576c68ce08693024a721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1fc6caa169a5b42cac9fd1b16d592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837e65e2017b9bd87bbaa469ce05e16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35added6ce542dadabe7103572752bdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f078efb8af7aa99a2c9912852c0933d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5174af0d049c7a330936f278286e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671c22147c15c0373d547337f01677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8358826b69b273a99135d4f78db13d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556916b88e6f365c1f11a539804674b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5d9dc918ca1f363ad3e0503afcbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c22d1a8db4d001e4d040d23a9fd5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52f4165ec4fb65208c0a941cafa7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d4cd1a2b2d0d95b38a4cd4952588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282e237ce30e167f85ff659392b07d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffa1e9f3951887b6c8e929ff72b0af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ecefd3c2b07173040038ccbc57a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b7da52ac81740d0858d06b59a0336148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f492a9ef223bec2c1ffae0a8cfb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e650611e69076a28161a173218ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bc84ae415df790c9499d50edb8fb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab727f55c3836b9aa316ee45f00e27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d7d156cff987cabc84f42eb8386ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed47dfc18cad017ae299ab334eab68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea41558e9b64344236bcedc7ba6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff72b19b5cdb16d71d5be7d5ca587b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe560fd4cbfd5a6dad17fdae0aaa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a9542e7a092c634d6a786e73506fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed67911e2dff4bdda701b7083e8bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443456ccf825b01cda9aa514cba700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee0c960b1d941e0cd2c99e3c388e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f987dd71355334c4fb31b1ef782302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fdd4f48c5e76b738a1a0cddd0bff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb797ea2c9388fbd48e6b52a3133a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca77bea0c929d164a8d5dc3050999165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbcd865fcd79cacbb4e1726a9d9e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210373842468e40e7839de100070419167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35cde63de7e9e7b6601031bbf08cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224113aa83f97f1b287409f42b15c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb934d831ce4ce76e72a41dcbd7a371170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7942ec3500066e5b7e0bf42cb130171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba25c0105a27258ec1727ea714251172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877fe7fc6cfaae28321461a164f091173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db9f095009e1662bab4b617124057174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d279eaf90dc788fa4a4828a883bf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546264b54b30bb59a3f78f54aad9c000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad1c0db3c731e36ce36b547e9ba7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618feb1779e86a70572c23929ab6596b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59223fc16d6c9eddffca177bd135f5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2baf3c4c94bb5320f20c2c01a129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9835d375b87225ddeaaf6ea28250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a898e6b71466d4f2885cb79a2e69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a52f6774eef51e43d6b6b3e99d993183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d83328376274ff22a6491f523d52c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc798af27a714b93fa719bef7878b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0766f582dc7ce680a09bbff97bdf2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b63112102cff5395f54e4e975586187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a690d237f2b9f7dd8ae2121ec81f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058255df6f6b97f071558e055e1e93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024159b556b8b05a85437b9a7be674d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce96c5f83af334a9fb2114d2ec9ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826f110e7833d8f4febac605077297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474843a8a4d1b943fe5ee5f0358fd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8cdef96d80a45d1e1752075353970194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb1e3d12422fd4663ed27769a921d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908e5d4fe12945afe52a25fba69f83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df64cf54edd19ba4e8804fe70bd85e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b468b950079e67cbc6d1df2984eca48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636b099c640ad2ce1190d76e472781199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc907efebe2e0627687f217257e649da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99323b652c7cd26e901e8d10dae89d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24574ca0ee5d3be7ec3b8c2381e784b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d882f14bab1fecdc1a4091659ebbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c5f7f7815465fcb69180376a4a93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377482bfd4d155fe2918764aab2b2c59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97ebaa3794a4649df8f1f909e1ca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa91dad5496a2ebe4375f1c67c6458207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b6c7fae8e1a6c64ea950518193d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f8ee75f2676081e711a9acb155f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed161ed6935c5f1a69b82be05a5d2812210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfd2c38865804599b30b8cbd356ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e56d05a9b2c716e0590888611130fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df7baa1f4452d6b2ea7ba12564acb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da904c29b275f9256281a53533e0807214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad574d58f46ba103438026cbe93d71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a14b8384c0b6e39744eac4e90020b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd74af58a6f60a4e7536352d548a90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f8fa4d5bfc2bda741098c04a6d0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b129d170d4a232c253a0d37db8178219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1e1cad734ce1760e4922986828f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573774a6cdd68484c75691befb8062221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc17eecada4b0a68c2657ff2544b407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d0522667550a50622046193fd882223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64e35e8d7b5bd6711e572b0a6270d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857015d08f630d06c85fe601a8246b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883009173e36b62b1d017c018725ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7cd29b05247e7787e4d77306b120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e320fb90a1b9ab53f2527ed0d56dfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166f23ca36b6b2edc7a3be3eb047fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7769aecdca18ff7084d5ec4ea464884230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c9d6e5108efc39a6da3ccb85562f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1dbdc4096ed94052e651b42e5a8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c0bceb7ff66ef6cf4fa6168a4208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ffbd29a043238842f4cbb33b85484234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa109ac84abdca8084e28d61ceac5ded235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b46ea3ed4164b67308a4b6564e98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597d3bc307ceef025f060c2d172808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e81003b9ddffbac88d3de6b5b3d6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0111c83b210b0779030bb2a280872b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357ef2fa89e6473930157ae12c0211240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eace06d709da1e4f4120695d1e4ebb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffa12d036ee7f3c3c89987ac6a40c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174bfdf29244beb11d6cac8d41d581243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477ebf346e7627a2ae6dd3301dff96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf1d27853d61108947d92440d01a8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c64dc8339b66c68070b9b5b9f1ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fac43ec7edbc12e7153fa63c391a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c9d3ff774b5ac82654c0fe00b81c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d218b282ed3c9371c627ef0a08ca7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26893d15abcf32f6926a32285ef1d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db820c93c660b78f5021f0226bb031251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a9cdce1fe4f579daa4c73b335497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115463ba6c08d9e5eaa1d5d312d978d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43eb74eb29e974464149634d62e11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c384d53568742a25157ee62875036e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec76130e285d089e91fcb33ff595bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d21548b57d8a2e52a2c8c77c9063257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf87bed614f288777699c9a7f6d5c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742f58194ac5e93506cd7f9e93dc48d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7a51e606b9827a7ab645912b06427260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6863d2c8e9669adf17798f77d33a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded56bfacdc9b4b9ea281388da45f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6856d2ec6b61c369c59c5ad5fafad31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590060540352ac210f50a353f32749b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff53f9e8e2750296fc58ba61ced9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42396e2b0f1a3a9e3f92284baa5ecae9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040556c65c82d5fcb71fc5ca98584c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54abab8b8dbcdbd41d901df3cc06e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3de92f498f8c49b1fca9c859fb6bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281ab6babe92069f4ca3569a212d52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c0e24fddd286d2470d42df64deef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8782579562a37bfcfe302b1d656c0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43597df09df25855cffc5875b2a5198d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea99bc77d9eccc297b76fba2815229d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc7fc48a750bc82ec7fae8f274e7c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ef84fb64d04d9e12851dcc3b35d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048423344135865220dd3c5c2a17d613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88796fd8929dec72c2050e8d4cf6dfe2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb587bfd2dc4c6e66f71d58ad37934279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4556408cbd60fc090f6777ad1b98a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800cbf16b64e0f787b5b9f285f88baa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819402eae29ef9d9f0e5040672f4ed3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c71994e2da1d04a4fb073783a0ee9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62b4eee556de888c57da04cb0c034284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b35aa01bcf59582f9289fbe103e4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94429a499883df613357e229fc05a22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dfe01667f3397a631c5f9a39fe381287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2971c32fe19a39f4b2cdfd200016638288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c39abf8892568f4b0688bcb05b1fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066dc3fc9526fc3dcfbde5988f0f3c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4ad1055fca2668f807d8f561a60a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fee7043df7d35ba3ebb7dbb16710e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8bca52dd6688618207e2376fb866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b217fb1b145747a8f24bceced91539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06378d3ad30ff760eb009ec5b3fb7ef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b315f599f3bc90fb0664c8a726e7be3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1d34793c383fa9ad2e2faf827f63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a995ba002ae1f10f3ad69f23a14f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adedad9a53afc52063a4416e37354a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f477330c8fa5ba2f79ea59121e313e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9829f61ef98bdd82c862cd84e65f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c6f306547cc79e7d102b020bdb32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00ecfc32c6aaf2934f3ccc6fd67671303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b468ef76c35addbe8b283e71a29300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c911092e918d9ba947c0e51dc00d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa207286af79b74bd29cb99b629b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3417190df1f34215c154589306f98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc220a2f05c31df9c325f067fc97f834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca44a839dada1b978cb458d4f9160309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75f518774bce609a665f1dcf2b595f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a679fa155d9bc6ab6b791a25beca1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde01f6639d337d1409ff5eb4ae7ba3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c76eeba6eab98a991a6d376736a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc25e1e323a7f23100fcdc2857b2e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec85ac27d52f2c66ba52807f7c0e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb77de15dbfe5f23a9cd6b6a47494a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c24bf2e646f7f5d4b877a7c73da1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c1ef96e35b520f1b993821747118318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ab8bad1da7162f9f46729c7567b97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9e5657e1e30405e50ef0df9c6b16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d685fdc3c17d69b4a4d158a3a2852b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94837a626c8b078a13d317ec26e0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc227b196627d87a51154190c7055ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414758e25ad5a98fe51895374d8a95d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6db561b90f8b0f60362266358f93d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f37346b2daa0d9925f1bcca7cc53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54646f2d32cdd98ad7e0b04477f7b43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31acd47c074561d0eb64644a2b3ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23b0f00187d54a7491ff15a579b3b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b295ab4aa1a6ac634d59d5b2fd14ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87319b34c9dcaeb3d648678f258cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2092ab591969621748704df5e37ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ea964f760798d7b9306776e68568333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398e1c2e2b42f2e75eab9c13140e49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ce156776cda3bd8434f4922ace80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f56dec224cbc05154b1289e4a2c82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d0439ccb729969ff0b7b8c8292a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af7114d1fbac7b95fbe303aba6f996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315acbdec89d4a3cfa25f9836361a074339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e65e960b44c4413ad166920909339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda2ac31fce8611d0cb61514cf60cef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e934db2360dee7983c45bd2318ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7dc1be46c1ec6fb727aeb7d346947343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010c70eb999e8e479d135c84aff29cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5ffe9ca57120f08a4eb0c763f255345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8cb6fbe9abac18e69408b68be82ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00fc225deb453b6734c9350e1faf4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4ba005b3746cd7415f2b7593a28d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005bc3d6ce0c26ea1aded25a9d02ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3887d5d255a039cd6505f879a3f13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbbd9c79f2c393b7add90a736b2a50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ccc23248310f0a805fa8601aef0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e611ba31651603ea459ddc7aa9c43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6dec4470f9c0f714bbf5dfd5b01a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5499ebeaa3bcf71ee8f28276ca64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49345014f30bdee5977affcf525fac5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a267f0bc9a219edc17e7bf91309d78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d9fbe5a384ad0e835ad42fd441a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af4acdd7400931feb0b4713fee47ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3e1926132085b00ed3088a5919182360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b737a1d45012d8700535eaf55b524361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8408a639c67ac3cf0fdded19a37b11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a7cca994af7668117076bbb16d3fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df571da1a265b137c3e451f397462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba85ba62ffcc8adf2f14b2c1819de7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbdee55cb69c8bd21f00e3caafc2e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43283ecdabde98b2d11b6a7d04c8880367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c504fafa75bcac9375765efbb0ddd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35043a5f5738af2d598bd1f3916265e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bffbdeebce452bbadd3f65619fff06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab23f69006546e4a80bec8d6cf1c808371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a6e6e0685dbab0f7bb9e4b401b85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966139ded30acdd376a9ed8e31ed81ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cb0298133bb827eb3d6440849607374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6095816866e58d79b8ca53a974bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a77cb1821fee8706e1e65d59068f3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6d401cf0943616908d9d27b8de6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6e0e4579d4d2213f2f4a762cd589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b3dee2f1e9ca48631425d62b16bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33653b90a15896e7ebfa9483d9d73bd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325698239cf0ea838d47cacb2a13ef3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344271c83fbe6c4ba1403e3d87691f39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e33ada9d3ad33fb7d285638bf1a0b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5d7e0ee82bbaab7c4f2a9d4196970384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc266401db489a3dee2c7ab5725056385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee66be65d88eba88ae3b0a20f0254386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0db63f309e9414dd00405b17f1dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc09cdd88449b656c22265273b035388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685e9253e5946e4998cdcf58f93db3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054484c6fc4355687d628babca64ff5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f773af720dbc1065ac3320ce9850391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec920cf0433941bd0572ab8d33eb0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6793f78240e67c6470a7c42758bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee4eed0e634d46f633f4500576403394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529661053fb1750141702e772f84b76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886572073e14b32b5eb62fab072a642396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7052a7d39d299b14fee0f596b49ba06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc3064ba2bb886f7fe98a4674105e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541e21ab5b25f55726fe731e17ec4f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626536a178bbb45ccee8872658b5dbca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81860e33615074486541855fde4b7fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21593550466b1f225da5e53e235f93c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd222202847b0cb1802d829e1d1cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c6b957bbc15d66ab90070ab8bf60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac435657dd95a19a7384dbbefaef1f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eefd54e30a3d5443a8a59bd11b208d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692f44757aeb80f8a5fe1dbf2a64de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4da2792100eceb48acefe51f1ecb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0bb2d2ef7331ceb6339f43b4dcc10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5318d2cf25377bd14a02b1a5d755e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41086a5ac9beebf453dd534fa0fb62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bf10f35c2c3d87c0e7ffbad729ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95917dfbf795e1bfddec5cd5f2c3568413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a9e07bfc1fb00899845974925f46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d633f68f6013c8c3bb42bc98a772415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47af66fbed53b23c7ec6759029d19d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2fa879ec1a4ba712931f9dc4d99b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20be032e7fe8769c469c7ddc9f3af3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234282d8a585d78da944e2568f90acf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e623d746713fc02de13df501cc984b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d42e9f4c7f7df373d27dddd8fc33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd74678a4c19c8d035c4828cda7c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa380e8dcac25766d19a38bdae9df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8dfb6c57426a77905e7b5964d3e3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aacf4a01fdeda603ebf6a8fbf43c7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2592e8b84493da729e03129f4eead1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337f57f9a2a8b905c4948a9b8f37e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebf02c7d9def498943bc4c93f01980428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cfdc98f56ec7a14cc1ae964b7e579429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa4aacf80c50864ccd97a19ac39175430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beac8a56faba6106cf8e802654dd09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456857ccc5912a0d41f27b4d80f98b7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab371e80b31c2bb99f32ee91c89e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc1571b419bfe28049b69c222c764434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c822fa83f1e7676c66c89521b7e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb772b81018afa464673d4fdd866f127436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b709cf0562acec7eef222a54070584f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4c359a4f7ed425fb345e871ec813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34e4115143d9dde5e07b1cbac72d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c4e69ff11843d70f2e49aa02499e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca3e5c48eb9e1429706de9841df05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26919439570138c206f8fb98793cbf9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca6889c178752b500fe61a014d227443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf403d8e881c6b1b1a45ac7c1db2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6cd07f034c28b88126af845ef18f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7881b7ee137e630383e624b7bffb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9d419438ae52676e1051cdcc618de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe4dc1f074eb106372c69dbc280c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bd350ca7ba83809d6f0640c38bc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07429cc1ad6feb1cbe6c38df74df8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc07f1015ffc7a54ef8651326490ccc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9be1f64e22d85ac8ba5d01d22ebd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb9f242dff15ef3eddc4f1274bd314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89293725f48f86388423ede182cc92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba106b663e4f594ecac5a4e7421b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadfd992452655b301d9f4a6ea31994456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e9dcaceae2a0c3834010cd8d942a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468692e778615ed362379f40b1da90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63de4aecb348efeb9640a7e44fc217f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d2319af0eb94dcc98125560d7f402460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9a87c959ba76eac6f36bdbdae40e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5380085b03960ba93169d2e43a417f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1e04c5be688de9fbc48e77ad3d3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd10325df3619955cef87195edd857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c25cb132a9d23988845b3783c690465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbcfd38a489d47ac8cc195483126a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159707188498d9a2905e9f0706038f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042061933a276c821ffe45381f34684f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4b7c6615b15104c92d29cabb6218469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21e5c209102aef2ff63ade02f10dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5608bafe4e9701cd5257a274839d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad77ac343a3ff8aba4dbc59f003b98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb47c7a147f077547b10b5708cd75fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec0fdb0a96167410e4da58f19f38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0e391141112c8218ffd1fafbee04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157c75d443e0128c9f199c7c4a683a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d891b0c737a17d7c7c9b216ede2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9315f998a9c499a057f3460ede78e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a06e3ad639cdc3a1967e0da38f9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d71baa1f08bdc8acbc0cbaf8667bf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebfb673aaafa470b154394784391d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539e264a737b58644c59dcc2103e2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb663680f29b97a31760e926e0c450ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e15f269ec5a74f6a4bbadd6c9ae0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88b9494bf293a28ef9ac52ce09569485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4b76a706af8f079c195c3e358917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf0dece8fd78447847a5739d486308487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4847cc8d436bc7b6cd508cddbcca45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2b5724ef7121f4897cd1fe30625f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfee353c9dab991c72ed5272f4dd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71c2d46330c2bcb5e270a207ea533d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4569958927dbce657be074d47173492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335cbd76a7ff5e9c15d8cfb8b6adb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef7683765c8a584f62b91687ca08b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97ef952fcaf4645d33d505e59c55a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f703d7d0ab22a9473977bdec72e3b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265a7704e4167b75fb44fe55eed4cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211cfb42a13d4c175d0a588b1cc55d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ba01405ec78b27ff1220f2e02717499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e1d95fa1020374452fb26424091d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81846914c6ab61c5079fde09e57c098501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c43f0ffe3d8e15b56c8f9691e50f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365ee49386a2c76a8a11d4f3e6e89b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f137664a7313583e30672312a932504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226b54731081cb03220ca13a7fcd147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7457ad81747e868e7c4cb63afdaecf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ccc77f7f5a796145f2afe70e130f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb741877a724b6ba600727349e589d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea519f12ec242994d197c15825169d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775570fd78d7168823ef41fecdce0e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebfb47efa738deb4e9b267fecaa064511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11b77f3115d8dd3c483fb353b6bae5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e27055684ca0d494a40530518f42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a040214fbf0af138666650857c3d69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e7f37c6ce38a78931348e00c80ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43575d6598002ebf7c575fac4af98e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1893396bc83c524c56e8800c5d457a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa43425f228aebc31afc3769785909518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f4fc2cd92a21153c36840e063013519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5dbde0fc1b32e31b0935e1aa0479a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9fddbb7f2d5befde0d259d9bc2ad6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958ee63f8eea0d0513e9bd56daf171b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d1f718e15ad148005d05727fe5c1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a46d03f42ed90b00b56ee7ac878b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080acf882595952ddf0de5af0dd0760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060142eeda498c0738458539b3b771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61190eaab893e29ca2c94cc49a21b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc29d58a09dd9c2d1e929ab9a1189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e3fcc715ab1903f4d4b84e344802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38b2d383e454fd94ddf804d82f4ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c4ce1ecb4b751b0aaf55c23f75fb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e639144b58c83b9712f1421a1d6750532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a996389f01dafcb05f45825e7098533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48661796aa4d6103e1660c66228d5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7a175c96384245abf21274f8c496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462238001a4e2bba310bb45b8794d2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522d46d00b2492cbde182276b6c696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c0675406720bdeb27f0ef63a2e63a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6cda15e2c0d59200a551b3abc8607539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1b53a3f4b73c3441e76b8903783ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931863626d66361d0c2b9bbba5cf139541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c1ad8da727fe6847571d0823bf91d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c41cab29a97955d2f5ac16da95f68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3113b31e406f0067e9b931eec990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3cd1134a0d568dddb6f740cc98eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3f88ce8ad09fae2e70c59b6c6125546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1fb118537465c699f10885235407547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844490027feb899afbb44d06c52343d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b74f0259b14e1047852684d85182549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5deaa89f9c44a408881dd661aa8886550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e311e14448871835bf6875b52bcce4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54aaa8f8c9c0db3feb69fd0d524eef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed446cb34365bb22f0b98caa528c38a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9ea4beb3de0f0fb4ca08768e1b6e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0face68a2728f2d0070f7f73fa3dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c76f62a0b5ea2b95cccb66b1ba60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008a76ea3011bc5b11f90e483fb6c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c892a32d1bbd69782137c4cf3757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728bf815281d296137f087ba97ba3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596da0b042a075179d30a891445d81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4231434bedffaeb819ef690de2479a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493c2a2e502af6c69d76d962964889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe713c8bbe119a443485245a724ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c09ece5894687cbe861cb6f03846564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d322fe70dc6996ba7762d18f33ca733565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0054090034a1457d32290d753585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79030b112aead2e96535c6a251a1119e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614055f78ae66e8adcef033eb86cac5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d97c801c61879d5e71b602324fc60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422eef6c83503c8da9785e379cb30c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b2173f27722817c4ce981a758642571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2e58b21e4b91d1532fafe6a0f126572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e1107025e39c07a892abbe659f9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178af99823effef91fcb38bb97fdee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac47a34a4f1a09cbeb60cf98972b892575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e365b747e260699820fa4d1458de8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455cfcd3aef786492d0d1157472ecca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d174710268e04801209f0a79f143c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f99b1015bfffa3081aa57f4406d58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95873f7db34e3f9961621af30388c93c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85e6f81927507c8c403eb99f8ed0c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245dbed4779db08723ef0b5f7bb2d5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cbd9c0db0cc67ae939c58f939e468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508efc43db48485cc8c39d560a5be9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ae4b78ac60be40c0d576eaddac29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23cc11520d8d1d3abbe81cf7218c34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f4011f0210a5eaf52fb313d447ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0f37bda56438cb278751838f94c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f934d6921f0f42f6a5e7976b76a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737fcb654bbcf46b2ca2935b11865d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abde236c3ae21eba9082905ffcf55a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d8cfb812d57db9c5b6a7f9c81787592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011e610a8cae78e1d87fa76c095d71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75accb1e592a041cc4e2adcbdbd0fb0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339beb2e2967ef6d3b2cc06a9f4e19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af164f175395b194bb8bf7291ef9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358de726b1c29d86b6d7c3f5a7346c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02aba3c27434904577ecb75311157d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a4f7f8c04eb754ced7e024e251982599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a79106bea7763d2af77a6734049c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d352643a0e20d14d3be7b3b0d8dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3206b7ae87b0ef7bf5e8693a31d63b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06ebe680cae35700e486024e138ac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4151881c6e80116b35bd791d1ef658604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa76d10022ac9249ddb986e67c88b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c521917fa147aa62eb75aa97fe9b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bedb38cd9516ff5b47b76d13cc678607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ee01d71ff5104e819c99435b5e22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a7eb33e72b84d413e69ee10f4328609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906443e70a35538bf917f1ccc873260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e930699e8b2e9ab742af3f333998611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06bb99e6a84fbcb31b0769b85a5c2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a9fc9c1e65f7609a5a77ab4632a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da6ea21ece3849a44af383391e19dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fde548626cf3b71ee297acbdce568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda4730ef4717632fa201d79f807eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d85257b63fd603c3251cf56d75322e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37002ac14c2d2da252ff0e6f36f392d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532084f62aba8eb3b15bde59f112898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9574cb40160483e7dd8ea13283cc89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dfaea1357e6e8679d35aaa661fd18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580ec6d4268d276cf7235b5bbc6f7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6113c3a529a4b72874413b8023a7b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4801f73384d54a2bc3f08cf7470a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392fbea7ceab5051d061e8bba65682625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3919bdd18a1e513ea9eff816523ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c56368cc59ac9f4ad218d1cdb07ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4822e2ac0eb0aebb9b266f0b9d37f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8442f3a4e07b7fbdee5ed27f40b3e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baededa8aca3d97da374b00b8dd67f2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f68869497e1156d31047e182b403631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107165c16d755fdf3f8f342123c1b6c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aed78a283a3f6e249541367cea447633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ae23e5f7e0cd61e91a677e8030d81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e4bc1a039564eda097f5faaa9183635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb64d3c1a05ac43ac6e0ebe5f67d997636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb368b409c888cbf2fd4dc6d7f4fa87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d34ded190d73212f2076f376037838638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d72fa14af6d55c26d3a3ba9e1895639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d83db9f9b56966a103327f83be558640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf845653dcf48476c041a74eafc36b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d5d35a747023ecd7241e067ad041642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278666aa29696569bf84580071d1ef8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28426b9adaaf14c2a014675ebd5fc46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db8a7c5f44952e97a3328c9bc9d47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae57c382aae328943824451656dac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992286809a6bdaf441f1fbb37f2280647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee831d10286a63df8532a457bff82c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669363d4f5b4e36adb339451b0a0177649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19d53e1c60c0c2ed467cc5b4d98e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f8a9f36a5273f6fb71b30b7f2d98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94b813ae21551e42411d0ef122165652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7818f5b0f76732de0e3336835e1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b3e5d666de410f3cf9d708c50060c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ac6b00430dd19821dcc99bbc4ace655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9afd758a2faf26cb2f858837396823656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc987df61693f20e3bf7d04c290eec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8109cd202af37128bd42251b103325658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2fd914b631a31c66df7f102e326c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d6b2714b0691f1f69180fdbd33e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce73bf7a9bd4ab41fe4e5903eb3010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028d6e5ab20685a45c4f58169001fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af253ac3fec7d6015634a667854e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17625f1e078a21ad264b8a6114db10bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a24b9ffcbcd23ad3df70a2a87dc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a1963a749ad3de94ef468a8855e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88a0858f2449d9d3bf9e9742f2542b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c105f05b3cf06b7893f9b66992b8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba5db66719d6eb6e5d9540f355d1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155b6c9f9b23e1431476043f67d3dac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39ad7df343c55a37135517cba447f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6214111db7cd787357b910e1c83f41e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39576dacba04f7506be1bc2bd0916ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed91c3f92bb2cb788122bd8eb2f6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937defbbc836fffe051391c4e411a77b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a772caff5d8782d48cc59d4828511de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2d4f640f0f99b26e4ffdc919314f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bdbbf460704036872d4c9e6ccaed6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb852c0414fd5d389a6cd09229384e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171065765569f235f4e13eb03ab3cc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8312e350865a9491177d1fc3e49b88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719902d33a0c9dec42feb878719d786682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d30143c0ac2ef8c87bf1751b37aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da46445e374330d0a3c6671778bb76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f550763f653d0de1509eae33be2c93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e0d54c5b2737c046148e7097a042686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314328017f6c3bb714c487ca05e7b15b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024b8c7f76681ab53bb853dc77b5d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5cf2656df5b64be6b1174b6f0819e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99f0f14bd0521a458093709f9d8ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc536ea4828e580d54464f1640a8ad6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614e6604945825e8ae5aba90b125d14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727caf6577fbf8afbe164a3acfa0437f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d059ea35b475c218220a481f4883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23219d5f3fe87a48c138e8cf1fec2524695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18212997426d29d5801cf52b60ac60a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5bc49c7f2746a531917a5278db912697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9bd0287ca84f69735f4544eef616698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e925b062db57d891e615389ac6fa053699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44b607bdcbc90df752d3e1826025ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b53d630faa74c37909bf056c005d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d234f84f1cf0a46611964ec1c259b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2740dcf81d001ce80d5bafe3995d27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5511e80fd92502c440e8fd211d523704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3fcbd46ae0a33759c5e262195f5c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb2023deafc5f3a0bb8bb81e78707706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c43a5ce22d7903cf784272a063d2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8971fef44f688ef6e30b06a59e39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d058221213b732c89fc1a8e9e32e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5e72f979efd15d98734f04c381dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fce6d67f5e4f2f6520310c3475527711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b387ae00e8eee9a78d964836efc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ade1086d4d382a1e6f67d0f3d981713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1df37fb9e04c176751037880cacc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c076c47925624a1901fa58ac4f30a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731db63f7835553a4c792eb005f5bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95514e1d3b82343e1a8e6ab477d86ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076113840fc9150fc4f3bcbdc3403ab9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8710a81f19deffba4a8dd017353d62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e6fc62ed84b6d4f7389c7976f748720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e083536abcbedabeb5d41dd50d60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e82556a05aa359a141b75aaf7c866722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde1b3fdc3cfd92fef8f900c984068723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a870b1a5669a5dad2e38e48ef689724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331aae4281d558aa9af55a27462653725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b925bfa9c44a9601b80d000dcfcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557cd9fcd6b26f79c9bb04cc73dd0b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b9a1e1b02b9cb65c0150ca7f9033728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90231aca5028fbb1a6c27d73b9323ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8babf8bb2e33740c8dc197c6089b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8e79d703788766fb2b88bb33da3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66846730c236a2364b85256cbd2393732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbec5589313e89708088d2fd7b14ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cf2d2f9c5905bd8262a7f221bd60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2754f95364ddb14f7ce47f5d856f7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2318a636095d5719de151bf18b6dff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1128d1426e6197ab329b0ffe83aac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d706cbbc2a761689cc58fc8bdd9ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279191b02058ee945ad191efcf163369739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83376bb38160aa7db78169d7f86faa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2ac75d8601d070c29137880b6663741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828258bd36d6777beb1395d2cacd5221742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3db30138f3e8538c5bfe923d0e48e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470065780bbdca58bcab9d0c5a11f92a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd3926c3a0f21243097f2113ecf1c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ec0ce75df4f042ec23aec760e63c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dde36c783261199344d54097ded24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50295a0ef9b15d3422471054d9994a19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186bdeba610a5350d924671159964de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd4e65e8eb9714aa7b118fb92afa9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f89d5fe4181d59c431fa38958ff0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bec108d10977263155f1e6316c8347752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d986d1bfd5cd1ed8447c549c28b2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88c7d60b7f0eec78cf253e150d77a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae94f16e994f6daf20ef53113d9b9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce83c1cd36d62303e678bea2d533a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d6790f1d03ba9288b77537ef3b6ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86464780d35aaa9ce93f7a5c94ead758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ce08bfab4df03c061c7ed38bc859759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8afafd480cca1ea44fb256cdfde990760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128b32abe62c5318e870ce332550db2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3366e28a2d2343ca2af0869dcd4e6a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f302d5925e0f4ca617ee527cf09e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7302fbc5f5a52a1774b39ac8329608764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72cb4565ec5e47eabc1ee9ffba303765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233b70ab7965ad84e134f4029d98c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281901941affdeb83a3fb1a7ffc359767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>