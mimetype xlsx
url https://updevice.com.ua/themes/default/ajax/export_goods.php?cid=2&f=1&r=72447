--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa1f27673ef7344eee64ecde9728c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbf45f8f38ed7711cfcbe089f69f122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa5aac928f6c65a859c325289caa893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda17223fb0a9491a6c832a8a64db3e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f11b93ced4ed864c0e480a459bcbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3bbb477af12032aa25a298ea1ca6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7427c31857f83bb26538ccbd785f057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39aed7d27516d27a4b0f33c788716f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f38689b438c91eea1a2548deef9af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a37557af7d2bcab8a156036da6fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4450c8fb0e411c8213151fac3b908c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c6821ea7baac1cf69d57b23d64fcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e1a07134d6c2760312ad1be300f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67e65dff2c66b4bb4ecb85cb0d8a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a74445d4c05c32c5ec7fe154ea49115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961734d9fdbe204fd24935e147a709516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39215302dc07e1c2d3495e702f3e437f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747585a9e25c1b9cde45f197ee4d97e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f476afa4a7dc8693d915399b0096519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32883bab6032d294daae839b9b5d5b2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5036a6797f967b13ebc62eeee31e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39271cf73e2aa5a4eaacd2e694f8021d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577a9059554654a3c4c15a118d1e2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897221f2e4f4fcadc3de4bafda5b839224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72856d33be2f891daf9927af5ee0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0657f359995e325b45306c3d5d5c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20ed36d3ce7be9849ae76ac8e89a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629a60cedf11ff3f0f6246fafe2845328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761df4c9fc522cb0ab3abc1cda8ba629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0cd4e66cf28baf23dc7e3177dc22430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c00ef018829f9bba68a3ff333efe6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a2700f113464b90fd810d9740c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcc5d760debb4f5d91997eef88dcc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e910c806b71b7a23f1acf50c045534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e86fa6b8f3492c0ec8568dedc257035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade3ef15c09f75464bfecb29762ccc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e73250650448b37d5e9263810b6b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b11fa49d898b534bf4bc960b0561b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8026d1fe074ef696f9ab4ccf6202139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e53d52a349b587c2048e9cf2fb91a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7619ed5f4032051c11ae2abbd2c9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c855648e7747b76028b8c16cdaebd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb22f276ab22db47df42f418935b3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76e6512fd3863fee637b089bb4ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481df4d6852b82ab05ce368687dc97845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3423ff22e1465e89636ee6e0fe63c6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c215c98b5a42c1f95ea70ea01557147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd364199e3b645e5f5785dd20e70bb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f09904632918297d19a208d86edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de889c02f8be76663632728562d0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47df5c1f7d36de3d23efed69c23a12351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82794d34ef134f1182bd43ab54f4dc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e8c404c493a564e02414cd17aa35d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a83f17484b657a33b0642746f30fdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59afe0cf483fde5734d11fd59e05d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a224b11b54db48519057b15b0cb2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27648a395a5c853de0ee954d16c6f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718da437a50becb77979d8b961fedf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff658a3fa430e726ef578b06d8700559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d0912324c7264f238d0e34f0c8d5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d233268600abb75e1c6a3bf8ffc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7fb0cbf0b490f6987aa7e575caa6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66703c7e132ba961f36dc92ed624e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadb97e0c8a0312dfc257bb3e0a0dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fe512829baad1b721f737d49f4a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7bab12afea3d5a468641f0dc5ca1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566192238bbbec6ebb6874987a869ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba6adaf9b9222fb94dbc12cb2dd7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eea4ab29e1dd6ee82dbf55cef72ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad728a18edba7622749abcbc1d7ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d02db8ecc44254dee7b271c146d58071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335bab77cc4dfe84a282a04379b29c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278baef57ed310940c5f61aa969d6a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697853553a4aaec097ebc460641235a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4561ddc9a09c9a2e502c2fd12077875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665fabfa7ac282cba371147320a820e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c4479d64333bd09017ce82285b7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ca04c450f47a8db9cded2774693b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092fdbf4c926017e593a1b29e4167d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8280e9eefcdbb77df67065e1317fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34cca3e8f92fcab14eb5e16893d5b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3784929121c7a85689618e236ade82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e743e91bdc72c2d749aab45cedd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83c364b85c26269e3554f19f5a57f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b55cf5862c325ef56566c1a3830e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465613dc8107223ea78c8ab9382b955f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311eed503ae41c299ac9e4413a5911987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60650581355693b77a6a97148ec4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e1535d38e788110a95f7ebdf4dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a3ce9c490791a4d518b568571b2ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d64f17f137c09d6532f3204ed23fb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f3f56d15cec68c32125a0abc157ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8cdd0617db4749fbb134a2c67c5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb42d93cd096ef66fbc0e31faada294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0d0673a4c6801f98c3bcff064cef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2965170f552cd9e041ac05c1e4da896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8d7d912695e2d074694c0619eab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371e1a21641522f7cf38a7f0b8b183298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b433293ca93920f9df9bcd10c666e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7ccafdc6e773b610a4ced10b0f14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1e8c5bba9b33b93774d8cb0d2377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc158bef431d744f053b23596174a9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e964b88abb6b6c6a95e220abf359103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72279143b4c51e7395b20ff8b63d669f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45566eb3ea824aa35aa7e2f181944b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cefe6caeeff421ce900ffa107d8f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed54400b8daddc3f5f8c40137a6e05b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1580189e4bad0c1f24ab3cfe8c4a758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fd27062c0611f12c5ac4ed71ed497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206037a624b5466e18bd3de6be3539110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35b86be9d9df5f198c78629dcfa4e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c74ac088db3831702f3efc8b704a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfc988155be7bfd2c60da82ac088c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c9c456d543f2db218a0ad3907ada114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfbe66a0fd6d94eee295756a8e684115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5f70fbdb0280eb5f1af760d50bada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a53796c53e5816f6c9aeb396e1e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2f0d14342acaceef690048de1b93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a01f01e63aa8747da4da939e217ab9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56419db962a2ecd95ceb0b806296e8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961d0ae39d0810bcd8fc579d937852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0902b6103570ae0d8f3a0e060efbed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2572b3f6077f47f6472e0e275d99a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee8f9ca066a348b2919dec16cc014124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0fcbdcc44af2cc956cee475c8c9ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154aa29617e9318068cdb16cbac6cc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77735579f17f7a341c4fa5633e550836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d066e71dee4648804817a3365f3d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a90ff682af377b7a5c1c9c9637af0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2acbe8ba2fa9e5767ba7dc48df56d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b2e49f10a1ade088a4d524bb359d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45bdbd87636ef770bed4854c9879c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1da6d98b587471355d6c51008d82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c5c8faacb573282d17442974b2f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160875b7f17d91cc6360c68f95293282135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c46a12aa5f82807f5bcd3c76ee11d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5fcb8e8fec89e011cd7bedd81edca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a3f2fb14ee585fab943d40a8a86d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d735b44c7d6727daa397213f816e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9fd5842418624d756c59afd91ab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f4a45aba001c84b8fee63c87fd691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c2adeec9c83c94c4970a3badb7c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2a1a98de17b9f0f21fa5f3f88759143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd175d77c22785cdfe9e19309b78e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c3869c4b6e39b522b1d166fd5a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c5429e247216934aa98b6b78ade91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d384123e2c0f9b47a66d59e14daa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343aa9cf2b266c33c95a75fda8fb107148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de7be87b9eef9e52a14d63316ef62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597efea6296add1186300daa6a0295b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517afc3dca13ecaf848a28041d1adb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5deb55522941076912cbb3f943ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030109d2b4a84a9a36717f62156746a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda374aab153e5c1a7c1dd3d7ab14e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bde8c10669bec206d04e6c0db0609155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f68e941efe05e77f85b597d486da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca3c7533652ea4293f442ffb984b2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3e4c7489245f96702011a1017472158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964bc8b8fc63491b37f12cf32a3e1ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d962b7cc31c876824cb42d0597d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fd2020de8cd9f17e4ff0163f5ade161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b694d2249c075362f2327c4911e38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669166c391433dffa5146a4ba4bb44cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e79d1b6ebf5a42940ee981044547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555afe62e1bf3dc126f10ddc44fa7767165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ace19244193a8742f59e917845fcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378273e2ee90d3f0e769e54c99645c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfbab42f9ff46d50a572372db28a8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4aff473a839a7d2102ec604bfd01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7c73ae45d503467b3152edfbbf93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c3f14393faf627acf96fe53567213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012111105fa6e1746b935a5150b5479172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19901430360cc88f9261e42e8f6178e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f274ec2b0700547fbdc8f66e4dc492174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb087eb90926166de6e09cebab2530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1bead7ffa24da52487af0327cc940176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e42b7290fbe6d7f1237e0ff6c85b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29e0c1000d80a32315e50db659022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6113f02a988dd17d1056058e899b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c448868ad5b4b25bdd68d2a97a42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aadbf55da04f55437a351e1e3cf454181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06546d9b3949077405e6f0cf10866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bce49db1c4627b804bb15a6570d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46a7da3f83f804f3ba406b0eaaf12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868c0768afaba27e4a1445ff2811c97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439563999dcea2a0a8ce5ecfb1b8a07f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4b94db87a2015e2f156d9f79e6fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f04bfab94cef9c5303e7155f0f87a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422bc5ee740c41f6af51ab32f13cc80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac3985090f5538d53751c968a1af50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448c81ca6c0b714ac40a73fa6d4f7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead17f9c61c77c965cc59a4bc3afe86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb30e855358c3e170bd161e761be4ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30982e52d4fbdb99314fd48412307f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149d513725483e6045be2132aacd51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff671e3b56f92cbc21cb536245c1d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e6799f4742bedd9e02d46d8a0a8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb991c15bd3a1d4502e52f64926ba9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d85ae35fb668c3cda74fe54ca1a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae57a0a08841f2f7a1f0dfbadb91b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe14661e6f9f539cfcb11fe71ab11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d7c80acf841a0df8277fded85c70f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5ae0ee51e5d4ee61ffbb4a73f435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3cbeddd2ba9f43d67aed95ae47d24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3c9b2200f1c227001f1f8aa92385e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8750b1e4f67f7019ed6533e4f8c0ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c268343e6d416d4ce66e7e143521c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19aeb77f044c71087ad62621044a25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8f38b962d8d641d832d06a2bd39a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eca871cce0ad8192b379227b72f40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cbedcb4a03adc2ee3a42797b7912f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c167f288d932e353fbfc1293a93b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268dbff34220d3fd42b9eead4571cdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8afced2b151f3a5dc17496835d4d43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972e02cb5486a6d55be5c5fc1d8228215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7abc26196a0539b92d92a0b4424f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee362a8186e5363f2ad05f024ee6903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b95eb1cf13a55fdefa91e4cefe57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1c39c9aa71f89df8fe5af1173c67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2bc3b857eb613ad0e25c8bee1ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f0258e706cc68120f7f4948b8b70a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c522db51514ec37bd1bfb3540330fd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b378ab0b88708d879fa45558447a93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a352e5a189792195def616d451307f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf36586b6f8f1475d35d9675798e1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f945cf8ed6ad29d3c0b5d6d13d5e1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432e77db9b3e2ecead7640f497a615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe655382e6711297f27116185bb2bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca362fdf180f41b083ceb6076c65f984229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd4cda93e23ae5d0427d5ff3d4b48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090ce4908be2b0dda60e64e0c30f21f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dc649ae301becd372b3048c7f4adc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f2747214757c9ac122555dc3ae1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191698d546f763cd446c8f011f7d9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad635d292c6101fc99921b53f7600235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12dd6f75f82b6e8c5a2cc1fb18e52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43f95fac21e7a0bed073d35f74763f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0721dd330629f2cbb43b7f4a785a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd26e4b5d6c0e5ab79791c59c012f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e653cf56e710e4379fe3d42daf3eb78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb9321401dc2a5febe320d8321e22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ddab313d8432a9537d168e2ecb17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924c57d0778251d2ba6e266248ec6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efdea740b198ac16736ea70760e130244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7724c39df995ca80c86c13e66edae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb35f7e45e7a4bcb7440327aa8f824f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e20370a980d32354823ee1a27234247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4393af2b714971cf3b68d84600bfdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f707c76caae0791e4fa40ec9c5d5b51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93835da6319877590f1cd930dbb04ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801862e10395f9262b74fc5ea8237887251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c874e843407823836f4d3d4a9c85c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3913c78c7e1108af8dc6cb4a034189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47410405d6879e0531c2cbe011e27c00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23bd69fe31d16c092bed383845bd0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033ceb8e6579db53f88e3c92b43dc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe914804e3308969e47831134bb0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e548ac1da3502fc06cc71d059d47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e84d9cf86163a7537e2ab633a28866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10cb801172b2e402fe323395b2c2f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecc95b034b947c5f4e6cccb5813ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf494831bb5b78f6bbb22951c5f21e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb5c9a5ecedf167a7dd2f23fa9fc12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e626ebd3a015777c13ed3538d1cdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e35c0610dc2599023e210d972d91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92af5cd7ea489160f5ccd0d63e96af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d37d71250ace904c37ae2071f81b76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5fae059c4677f11cd49c15dc76575268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b519763e3cc3c73327b37ef520c3df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2015c1478bd200d9676a429df60a29d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a082aff09325c91e4c7feac61fae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d3665ee48c3a75bd9b3846c4d47a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c7b94315c35f018e962a266d26bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48b4a6465800767a4fbbda43bab1d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246214035f16b1451c0de6b0df921be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e090bf1a3dbf1df7a39283ac234be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975a2f8b69927d466d10802fe2252b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320528b498ac755c6a98e5ee64a48b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c65417346e6a805717e0614a165c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0178b6c6a2afb93cb028ab7a728e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6807922be8a7be0d176968c676ad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b557530fb65f66b7e7cb48850e4f40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e4dc71929298483fa72d3254e8e29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9328aa394201bd3297784d1879d2f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e031e987e9348c379c9de02d008e7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbdbc3833a75bae0df7f3acf7bc7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ad5ea6dd35aa383851d6cd0277e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f238d50758e3458fe8d4a069c52259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f39af1d4613cdc5de09dde7f601f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe8623fed85e62a623f0cc7599eb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252046c019ce9350d859a30fbf1929e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e22fdfdd7cefd859c7063f4dd6ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbdd2daf5f0b3522a9534ee5aa36d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc216583ba5643a73ace50fef41850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdcc0230ba04db6ede5ae164b83240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936678fefee6813c2cd2c9bbff0c90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d6c89a2687ff591a1447c4b19ba0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1404650d69b1c88fed4c46be0a9904298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec54877f285527feecc17acfc390d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b607768ba94a77401116b8d302a2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdca3beb7648a54d8dbff3cb21bc46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6812b3b602963a3e3db0479e3b8e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d2984c98773c8fd261ea9230bf72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc30aea4699b917600d39f0a2a94019304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3661a6421e36ee63d1bbd8fc6c501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce87677e3cc4791af58053d6cb747306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606495e420e92ab68c84b81f7fb27b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec3e79ad303bc24ac93d497897533308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb9ca76d3148a38d7d4be6cd9da030309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42647bd02d84235ae785b2860197824310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a613b13e1528c0a5728b2b4cbb4d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76474ba18493311c8105e0ff67815312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad891d520692239e1ffb48c6464c566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4610412b16c6aa2e88754aae92a94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95e0fb5c58e0e05b4fb4ee30fdac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274550ff1c5a0c7b7ccba143302a35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336607ade8a02c048ef0c4e06ff7efd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b25ba4febc3f4c32ec2225953b6c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac7787ae517b851abe164956b48b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e77b8af5fdf8b143aef802b4710085320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb834668dc2d9986e7c6e3b655134321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b164c5e501f781ab999e6eb1d3fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814bc2d91fb8826b97ec457bc41ae16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f3b670cc5b2a7d5a4227938a6b770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff9e9abca185081309ce3f6344c10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03cd0c791a660f22c8dba26227b73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c412844f4d7fb7aacd538095fe80d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e07798998f1b7599548fc660ff1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549f82c8c47f836917d7cc3563bc5a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c71df593a2f1b2f60bfd7a622e2a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5db7a1ab6e503c536f4253e531a16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424285a561be2cd5c05fe6017bcfd98e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0788188552274ad672f9b4fa1cf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dfeb54bc52de514d899e901cc2719334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85861dd55fedd6648aa07149a14bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463be309406f0833afe5e0247be91be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a1dba22d02b4647c8847a729b70db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc74223465cd758e4ab0ea33244e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b182c37984127c990613d6db9038b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a03c3161534e2f5053022523eb303340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44646e5edecab8b3953795a4c54528341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf67df9a18396c78abb7cca8d25afc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a2034a23bf52a6f340fc0749591c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0501be28c70ca5495a19b6871289eea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742707358d9e7a9379405b22a362a331345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e6f293c7f3f344f6bbee2256b1a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69eba029c82f434d0598cd662e54f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0eb064494175e0e4f43378ff480a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302888803912569ed6ac5e75df64b66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08429d5244fe833e28d860d48e74b2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce804d86d7a7becf7a9020c20765b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c631a20684258a305751d8dcade3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cea0027d33ed18ea75ea4c972185e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656321b360e9d3f9c4fd84c27a240d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15a9ff966c8f07cdb70e929e0fbc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2d360ebd29849830e6a5ad150168356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559f7f375e464fd32d2c580f1f07a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd029f457a58cb19472421474a0710d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af637b789287d52cab7969ed6e517e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ca0fde020cf8f0666eecdac495a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d31a933adabb4871f272ddc88f209361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db11cbd98ecd3fe8da2eb6f36b17a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6796a447036b87850e9adff35a1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f5f868181f03198eadaf0392438b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7c26dfc672d378ee2c2c7e655c0c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88767dac18e70bcc3d4273eac747358366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c356b5e92b0caca5b4d661c40bc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0fe9187d9f333a20427a777e9307368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d52f1a0c64bd124d80f48aac6ac77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d789af43417efd85b5320ba50f8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0557524472e382eb038015fafae93f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1c97527b264bd03bc2076a3b4661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063cabe69c91bfda6029e399044df4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0649a4e54535fc48277ad94fa02ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee7d281f742941af4ec24b4832d9b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21efb731dcf99db06b520890afb24c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0099a6735771b62a7b56598de7d45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939656c869cd6ab04ff4c7782fd256b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538e702955e655870cd0079feb30d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e58f2671fbeb758ea3f3dad8160ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4347ed18978483d4fe954fa645f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9887338e48167cb4fc3b27462af0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925fe0fb4db59b28f9ddd9201ff1ff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a87f2ef0a043b62069ccc39d2e3b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11ad0a82a80c064f0634ac7dc7dd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7d75dcfc8c53456390da09e80b7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0bb628b699813125257ba0653e829387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808981e6e46fcd566f42104ee62dd140388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb1ebe9aed209771d6c205558796b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf234432349b79c12f7ada7f90a8b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb6dab3d7fd9b9bdc7a1e931b0e3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85822a75d4751fbe7c1417f55b88f8b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a81b80d187bafd217cf896dc1f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb285954e487a64927048cbca611b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d8123d32bc8f090aaedae3ff4acc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6a3a231ad9a75f012be42d0914d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3f67f1adfd4680276f632ef7b388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887221829fdd087037eb58c350b67cab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4799884631dbf88273dd2fe00ddb12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328709bee205c45b7ea2533cfc33c9f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986e491020fb3a50696c7f5c94ca6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c765afda5f27443378760bca41798402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1afe1d88681759588faf450b1e09fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7468899563dc6650a7a2bbdc303d13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509143b5a2ecdb7296ae6105b417c0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966e29337b878cc4dd46e57da9cbea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44a5d7f60b7e160f4d206780e8214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdf4a70e7d0220dba4530fe1dfc690408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9666410e32438d004851a16102d1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57ef8a770701f67a527dad3e12431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d7e06f5346e3da8d2752d2baf0a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5279c553e36bd5fabfc5a18a858d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa18b0c5ccdc27b99782538024ce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db43943379d4f0ff81bad63eed0539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db09fea3826219744b76e499154cf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460953a46112d6e65d2062eba5e1b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d25a40ee0c8d36820a37dfd086ef8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0805be6ce0b822d405c3777a91e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221826f9b2f9417937f3bc9c179a86f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcdd45b05d3eb81ebf4189ae9c702b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5266702c6b5c346792523ec90301421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c07bf242e3c77020039090d4e0c7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014f97c2d53c9275ac42473e6c7bf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a13f7bae02c898b30dd470f6956dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2486d03d8645ae76e82514a8fb3c25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b77353cdc319901b3ff42d479045b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0a5ca02a54067e342cc2df7978dc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc376e1e511d65a45e16f88f42105f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccec94e6b495587a9e0afb3e8d1378429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d90074f14e5835a672245fa59b247430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341941586806f73a5b5ff4872116def431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae379ad6b24caa627212c7bed31756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125074395950dc0fa48eca534dbcef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf7d6ab796687338ed82f6c1d9ba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519abe9b035d691b18dc76530e48ac5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a851f5809db50456704a541ada73156436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e6220673ecbf2c817687bf2242b34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376962290b3eab70e0ac9470474c732438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2aaf974c0ac23ada2979f090d35d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb089dba73a260f7b46403186ea7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eab5abf90561ffb4915e11128d1d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adc2d526926725f4174aa8d6fb5b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c7d652d012b1f846e25903744ebc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42c26875a61c087c9bec8da7a395a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca43a1b26d0d628b061ca7ed57a1301445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff2a78f244b082bc333f0db22a3a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395f97747d5b833d5a3b5b392d1d7dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8357c6aa4f6fd05db74e8507f5de60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e237a856ef4b93df14d711cfbb7f54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31252679ac1e27dd63408366c929419450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f88e65ee1f1719f6e75de40f512c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212565f4bc750ea00d9a466a4370cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a059df1901dda97f8b0cb25b4b2a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904861bdf498f20a55efae85fdf63cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545faba10f59c42122a80f6aa61872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129e5d1b3a43520f2bbb305c01266a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d52c4927ec06a3e8edf8fc8ebdd0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021367570d1b706311f42668286fb559458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5960ca755eb0dbd983e7f9fe892986f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1757cf3087440fbc6f0dfbd8e34e8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea534bec563ce67e6fa1aa544c15afc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9065fb270b3ba31026dbc141f2d89e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862da3ca57aaf0897b9353cbdb4f665463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b6950849aecd21a21ac500dac1ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d72a2ef16740c4c6efd5bc9a896d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615811fadf4096eaefdf3ffcc025fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a883b4d5dcf74618762fa29c3e11dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c30c164b2202872825870ed7d8b19d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d42d157fd67e655c4a801d54f9993469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c36912553c3b40f4b8b995a1bccb26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396a20e47de9ea817f48af1d9bf9e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f5d75c77916f5819bb15aeb36c47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef365b3547692c0da187f97ff18837c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb665c6e55804225c50a02faa2cbba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb407ef24b7bb74e480fd62721db065475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b08cdc0dc646e835fe57d6ea0605d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545954850553d6c0c7ae8d8d8b387c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f372d8b013888d3d3902e6422faa815478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7214eeb5811dc3a34ef6f111185d89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006808d57e4632d58a71ecd4946073d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d2fc29a5ccaa816c1420df2bdba46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0da6cba39fce5c95998476aa1e95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdeee78f0e522815d53e2ce797761f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02929b70ab07ef421a085168cd7684f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1c3548f350031a82164bd22fe9f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599057c27bfd936f5bc50eee7664dab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04438a235dbe4186fcb59b939545f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f51a96a2a0499f834022f71f289601488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621630d1cf2a3f0a47c56d3eddfc31d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bd13acc37cd47aa09a50c95d6d173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768cf654d9de94efd0392f25cfd65b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531365c19f269b563039a6b7a22f4b49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3dc68c8124f69c2a19be880a6a7c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e290c459be038da8f261322982d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e26816e8aee96dc7ce131235b550495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd307f8946629fe2edc476f212df259496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d279d7144f56cf5cf393fc928d7eee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf981cf4ed3a658527d41f2c5bab18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498f815c08f9bf09eb30d3f207e5b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04df636ed567560e993ff97a589196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa6b45782179e0a538a23cc2ee2b88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0897f974adbdc27698451bebb7d7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618546d4f57bd6099204ddd9f3de47db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da66701bfc22e09f3645f3245ba662504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1f39fbc82cb08e3f0a3e902934f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0fba57b628b76aa24b47501be90a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a70ac1b548a1f178d180cad19a30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e1c463e775c5e3877fafe6c82a066508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd47465316b8e90aebcaf560865c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5735c8e256f78b370d00d8479c5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9b3ef895e997ef8b3c92782bd3fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2173e5ffd5bcc97bd5ffafd62ba8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb5b9b3b02758b0fdbc89b2d75ecc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249962fb2de3ee5a33120427c4bf0e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b61745e3abc7a6785400982223011515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7dfdbd4a4780a4dc8aa7fa112138d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a7254f57b9b4bfc0d8ce52ccc26c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c9c35b9b0fbbef7aede40752a8d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9f6fc48ba2776b653327b34193d14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21dde1d2c6c4f3a5917947ce0680ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8642389941d64674cbb4a48cfb28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61adb4ec68097686a5c7076759f9b89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd151a2e09d9b8becabea2b466bfbaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941efee099b180c4b4ebdefdc9181d36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ce980a9ff216d5eb7c041783583f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971ec7c5bb681f1efed7f743259046526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424361a9b8890b77760a8807a72eba63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d4e7520a60cb64e506a4955bc9772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729938841fd21418d7e2c686ba9ef4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd14d81b0ead0542cac6ecbe1b3242530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba66906e57aa7f659bab355455ac4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393da8eafbdfcbc380d9dacd96c9b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556569abc758fc5cfdfdbe7c519b6b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9af946bd2d9d308b88f54744a9c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f3c582710b03f9cb676a3a652bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c230770fb31d0f916895460a61041536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee8634ef31426141e7bb11b0256ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5eb113ab52be7218a7ef6597af11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7352a928e6dd1c6a6f1412864638539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279ecabb7106d8b262f8dc8cdf749d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0d80b1a45a08f54e0e774962e9be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6c1426d01e5e4d39fde1ce19235b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fdf6b29870abc5978db3963774671543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e23972b0fafbcb3067ca324a632a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d59ce93ed23a83666ab2463efced545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a905f352bc229989410fc1eed1f10b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7340511ebcf4aa52659501e725760be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639206587514e9cb93737925ec2dad8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb6bb425e5606373c07886210ad0b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefb99a3ced21f2d7e1f54b12d574af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1f834207c5f3e74003c34da1c615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0afbb433ea7630c4f7dc92d840785552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259286d83e5aa383fb1d6fe32038a306553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a12b66f68fd54905f07a7bb53683a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4735e8532b584fa472c0e420236da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576388173ee7943fe72b4b226a3c4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb1cc4619296a6e81189caf947313557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2caef683cfd263461ae078ef478ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b52d31cc44f04d9fe75b25d248936559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d367431f7a6a51ec21b64e04a2986e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798421f8ba77b7054f21f867f53991561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6a3671ceaf18858fbff0d68317cf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d87c171530401e631918fd05a034ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a2a8894d08009567e8d02915df90c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5a77b3dbf296517fb89b1ab51e0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385fc482addd08840eabae1850f335b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512135a4a813599722681793ae40f79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b6632cb06474a56cc5c0dc68d0f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70646f9b9169510e7aa3fa0e47901530569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18321327d0475251bbc5b69902f9caa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a041ad6547930483ac149065e69c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16971e7b9fe4aff34eeaae1a4eccf9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d31b7aed4e4fa50ec2f8e35d8e7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb77a53a331c1c7e98edee72e2e9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da822a6be76aeb7f5aed8496b0e3dd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ade5b20cd9a9e2e8a666c394524d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e5d50dc4b67692a22c7f5af2f8d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcfeb6e14f44e5016a611e5291283a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9067d763f64bfa152f16cf749a2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e2f11ce423586bbb254bea6c32eb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f67a1cd66466177f1b236de9d455a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7185a4a6976aab7a34444198d238e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dde32dbefb3d84c41755cfde490da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e370780149331c989020a31b4f91ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19bc8f9aa9fab3c0703af73346216585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9385e005749107b8603871a556ccd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e919ebcbbcd7ef2fee64e5ce14c165587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80954d89d557f4146d6ff9aaec7f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5a9f754ab7de31a1756be39fcbe5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a73bee891977924087d15afe429d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c72bb44ce69aae3961a04a53d9ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea064ca2ac5fa86d4e269aec8b8ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47264a63de63015987bebefb81d9b451593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca363a91c4e2997c83942590c85fec9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842069cf2ed84043eb4c1836bd9fb70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f8c811d24ecc9cac69f6ec49be05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72795c8c1e72ccdefdfe9ddd856cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3101338ce189b0feea047fc80e78508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee2d2409e09da599d3d7e915672d2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21142da8582b72eea488e4bdca86b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7476e02b0724c067938c05e0a5d23a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7605d11f072c13d9579f901d836a20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f7a1f00cda1ac3c416f015f42a05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ed8a6ed13a1e64ab33f76c21f1b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde1bae8f4c41cc262344ceaf8aee6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2da3ed23ee0d30cc345640d563b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f91e6829ddc2e22835aa56f24fa6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4594ff552c68a7121734aa32e6cff3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4fd50ec1bfb17995dd8632c3a81b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e641279aaeddf34b19d98e6ad14f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa1bf5b9ab8526750a85d5002414e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f828a6d527e775702e31294405134612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78625a416f8b4b00ce4b7f1b5120046613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b2630c584c1ded7620c80ec24fbaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d9618bd2817d013079b455e5d5ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ec973e40c83c620bdb66a7fd17b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048038dc67b216aed415bee8bed7c11c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5a8f80d40bb8915ad072a4fd0a14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd52edc55cfec727a7d7471bb122a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b0b3217bd0ead842902227041a468620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1802516d68aa8f67763529ef22a5012621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef179594c076c1555f6a1bef8fc9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21596368b55c4d4c18953d0fab7eb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04db2527ebc1c09c2bbe863aaadca5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b01bf7a5373af0c77a9e2d3b9f9b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd56f23281336efcfda65c62fd0d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6991312ab3c7cf0486c51415212df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4572572336125a3cccb57b19620946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d124baf053d4be57763fddf4322f162629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc4c11320f7ad77c2c67fb18f268a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c5eb4fba728f84203f52f223b8f7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a29c869a16288429a5fe90f630a3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7113510f753a611ed5700b708edf9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c30f8a44371ebf70f014ea1c82b5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b609d9843890087d2b72747af33e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71eeea75f23bcbfa4461fd5bcd405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0d80a7a0b646efc2997eb8eeb2f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67a7e97671b892e70e48b02a3e29e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66fac925ae7b78a247e6f7d78a3cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee90d246150d886abd7bca3a521288640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398566f487f8272859fb9ebbad1b7e7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709bc7b794244b8b518027f4b478b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa2449566f76b96befd1a33fbe4686643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd801babf9c19ff89cf8b7b9fab2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746af5ffd4d7ac12c9603b8dcee4f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e619e8fe139a85061b4a398496d66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3343c3eaa74396473b9447385123647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf64341fc8266814a511b03991ada648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5737086f9f6a36104fcda06c3a1a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b3ec29930805f49a414b437e8523650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69335dc89cd6891ef38c530683b757c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af2992549f16f29d6181395f675497652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff99db5544ce0e100c803a2cb56dfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19e322292def4bd0c577ef4b4d0c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ee0d04db2186515a20fd898f947d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f9810bbdc44e2f221685b35f3b20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5538519dfc3d65d259f5181204ad6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166756eb5aa5a922a719113bdd820a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77366df2f45dc4787b2ad9bf9fc78d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5a00766400e8ac7dc8a9ae35698f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20dbbbd05c280f135032a920b8bf8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d55e987b53ca7c46dfd88669449a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a8ab5467edb138d2e7c3175fd252663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ea4311af1e86344d5f8eccc0384a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da10f478888b66adf58f7b6de4b41c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e762f92802725e69df6d2a2f7f287b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e14d10e131ffffd566c9f45bda82eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf307a45799e34b2c06e488b95046d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd786ab28ea459d1e27db916ed8d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc699075bff3e6ca35b8ffde4ba61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb098dd3bf7404be26a9abd7282f7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1227ee93561b50bb16ab48e541733672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404991e6d81c64882fab19df90cbade0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93b6d2f31d1429ac003a75a0ffd42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f70cecae25a6431d905a3a7219451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab6382524c02a3d79d1ddfa591f43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26cff2bf6ee14f776121b283d3d61f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae70777713ec220a78cea86d1d3a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa2c8c45c3b537f1070bff37efd9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c7edc713d8c015c7a98c559e393e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff270851f161c3e29c58b1e334b7aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bbb0f665ccc1f6180dcc138e56361682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be60bd0d00f9333e5b798a9d92d693683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973d8108818a8f665c179c0b90860a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25ac28cc0feb9140e18a1802c06dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30147b65d03112f23e946de120c385686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc05fa1f247ecfc531d5b0bffce6f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd338fc8919b67c4fa0e7ef6ca2ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59106c9bba44b1f1e05a35d432d34c58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97cc091232546bf8dd19bf3feb6589690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531a7e8462380b8a0f088bf79a741c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6388fab06b71be7982648b7de33e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f379f65307025e54b56d14cfc3ddcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567b974f9d5cd6df49f746e8431b96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146a87346dcc0ccb6b5920d6d707eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f77fd1120ecf026d3b9f8eb50756696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca682925cbffd2180a6073e01c2efde1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed7587e1c06d842b46187c6b81ff9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9165cf784962ba4072cc389dc71680699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff148df116cd875d77c1dcf38c8a717700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c6c006ac4d3dfa4052408b7794966701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b28ca8cf3fe205e72c7716e8840ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d8c06cd232d8fa521b0a9a8d5091703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa2e1aae7281fddb498c1bed2d384704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d6f363c39154dc3896204dbaf411705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499ef7558ff7c72956816875e83d0b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8771741aafa54d1b139769bcc8df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733396cc154ac69dcc68f64242b9015708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336075eb443054ff9ff85ebcda88bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a71c0d63aa717a7df04ab61cf1545710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d832f986c946af1240bddd101ce4d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad170d9292300d5d138b4b343d297941712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aac72edf4c575f945377abf0d129d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df8a63b3865ffd9b6b09c0c1ada24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff466f4373d9a2cd255a220079dba682715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217402d10505687412e8ee5d008a57fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411034f8f8e3ed79a14ba2cf3f6003b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293be9150f98caf639ac5b6f070f355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3d0b3669df7af1fa2f5d826372a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a4a23a88a7fb5ae28903179180243720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534d8d615b2079080082dc33b819c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9443f346751f47d8071f3c1972a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3b1d43b4a5e71478b569855bebdd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241ffc501f0cd008d6541f8c8ba4cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c6e2cb4447f1443e5b4c2cc859afe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa69a282ea8e6cfdb5ce7f6b0114c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63747b5dcd2c5a584a296481d16a04fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853249ac71ad44acd593f1e5dca0698728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82614900b07c5b7969f8de8d6249fd21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138274f4863f1ff299308285e841d40d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d348b28587432b03991791c070a0321731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe2d3dab043b6aad819c7071616c04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b3648da7774bcf39750407d9d924733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024cd7ebf9649bd07117aab4ef2870734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546084c966130e329edefc3e1b8c0e21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aabfb19a3925041945ea66d234d3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc0177412edb3f89e50e63d40fb2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121489b7f8ec06102fd32681cb18e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cbfd120aeca7dd1085205857b5a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13dc2a792cdbc19d6e92b42b633643740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269944b9aae29788ba53ee6bc8f4e547741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d8cfa856ebc5106583a44c80e85e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f41651622a585bcbef94db654464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99124a3d931e93055d61c779fe2a1d54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ed97efd093ca0fd5c6553b0b7ee9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2e66d1ec2480b5b060e062bb657b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408665ca01280ffd8db6bad30be6c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae865e39ff862ac9ec00501f5b5d2fe4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84ce3a7eef2f4e5a733cf78dc8d1e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb64c7771ee16e4dc7a032e7164c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13804a7165df8cfaf67626be85cfa00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702deb9e49545245e8dbbab8a9a45e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ed340d2ef9e2736a74693511d7ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715a399920011cf3fca37c0487cc29b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc9bf67ceec2659496ab06680cc72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba602306e577229e57c3d6043f97f68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749eb2916a92cf28a4a9ebd2e3c803757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebf878c59b491530e402cae348638e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09321faa7881d04f69c35963998c5342759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a9f2928d4f807c95a89c74536fcdc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce585238d19feb1a4244f8f6dd5d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ab6b60a0da4e27b88ba69edf7ae2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed267f82998e533002c86bd946712b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05870ad59f4617c403fb8c3038f66774764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8786801df8c463632729678e1c5a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9416369fa47f3571ed60cfc671293a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1441312af1053bf44b6a940ccb12767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a34541aff1746832807b801c2e50d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86ab80cb882ff7cc73dfb2fe48141769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61026c0c6b0dea0f16a0f80acf7a5d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f8a4b6c03e256e7bd81d4afeadd96771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9c78c76a22fa5ddd1434b57fe0dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4361fbca5f2e972ff026ab10be0fe7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66659e371b7546739a14336bebafcff8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b85a5adfa8151a2dbb8478660a4b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2492e8cadf566c782852a50e5aed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67690e9fd90a1b167d22d27f8e46e54a777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbdde880f0ce30d57a225ec363417c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdbeb49cda15517b0254d1b6b08e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a4bc6f32b2eba415b2a2cb016fff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988badee632877ed6f32fad3c62f5514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd7431aef4b065147557a450165ecc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a786b28e9b582dd82283f38b16ba4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671bd24ceed117a61d9b023406b9ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03810a9e625bc17ac5b2ede6f73e1d3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcbb8bdc64d0596d46c6acba93d7389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fd246f0bc92ae86a80f8006ca52910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b611a7a3e978852b0f5cf2539d5ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de36dc5c6ef9ddf3aa47e30b1d6d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bfd827ce40426362c4aa3f2b512e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caed98e2f32b30e5c8cf5639c6605814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97c1ceaadd540bfd6c65eb26f22ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d237477ab8e0fa11a0e5d5cf3581716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b75f02e42eb950e439bd672e0fb4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe55b03e231a5c45e54b0882e6851118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba3630b7c4ab18bde1b90ee1fb58a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724818966a4982e77fef448074d9f85120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b2b2af3cd932657ddc361a93b31621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024d895785fb41e5a2571053cf8490722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadfcdbfb2457554ae1dfa1d58b08e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf1e8f69035fcc13ac49c1d8ad60c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ca653f5c467c77e8aae994b136d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954bfca78bd51bc67f394f23b18d12426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371be18ab7d222cd499c7e0282647627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55abb68077ca3119af922995a62bfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d3b8b27084533d502b194c1d9df3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1305aa62bd9167757f1360df469fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996663bbab858a84bafc62b52299f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e153de7a1baa511bfdb810174d4b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f25c81f594c09701f216660789c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c12f65addc63c2079f9a4b5a6057b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c659449f9c91fe29ecff5f53ba16435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b7f3c00c6673b88defd218c443ab436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19ece712b407e083b5d36983e0112237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb493c406efd1f636701a2954ed4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d5607594266829b848a1437e49b5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfae131093ba83bf17631e217e3c7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b57feff76b348bac8c29d2c9c86241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250becea76d7d88d257a6e8d07f818a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0b29485887db77cdf8857cb030bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309d5349f965dc6d7365d6fb82e25744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa717e70d5d74b516ab5eeaed32dad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75e5c764b3b77ff3d5758c02c385e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb8c0d86a4b89bea55ab379769f0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb8f6ccfb9eb17ec467613ce6e80c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a889b23eb7381e46cd38ed9e4295e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac43d87a602a0c1967b356e7bcd0b7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee433d5476370b4c4da481d331ef35f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294aa77017911820a1eba9ef1ff508352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb6861407bb799ad441dc21483d8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc372d208b40eaff126fa508a006654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8bcdb401e342e178246d242c63df455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a38653f824e2df5d55246010d95256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176694e99b52b79ed39aebbd2d47afe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93b3084e2b1e5b5329e638c4b1296e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548788818eec4a284958bca5e7b31ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85089281c0e645a511949f9887ca3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436ab4558b9d52a46642997e6b9b5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee996ce2cf9d7084713798190f7b5a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c2328e7fbdfb4eaa9aca4c160401663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5f8d5917b0a2d24d5b1b661dc50564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df1b02d5a367a0c947babc5ce1f7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9ad2e011cae9b252fa43c1b0ff4dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3caf777a32dc50ef81be8d2daefb3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de62d8b0a528d5d7e748dfb4b5bbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31ef2ead31981b7f74d70c6c5b24969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3fd35daba2c6da4da938f77620a3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7bd4358b18b63611f6629b866481a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4db870a3b50bfc58f08f0486892b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61483ac4e31b345cfa0b754bcbad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384a53feb5fe821893da24986bd1bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee962e951a5bcad835c08aa1a4ace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab668bc51198e113ed449b3207b48676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d410519ed7a04c913d5b47f76eda777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb92a7253a9fe2a2ce789188a58b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a00c0f0b304de7c6e66e3665a90079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0d78bb944de527629c69f3a4498580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436fc18da691dd92660298ff018d30c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acae0f38c1f18503f088bc2d9ce2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17473e9a3a81e1a9fdfc7688ec9b002a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd41ce94ee031174f34633648ed26084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308f0c7eff9a64a486cd4f09ab19eed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7253f4cb86cbde84f173226d3c8d6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51c685a7566da88d96575392b3e6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78817090d60f89a7f6ee715a4625688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2b34770f0c21ab38a344e3ca084f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be1aab7f1d75a4e8b29cacf34cdf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922bd4882c5d35c09589d674a30e6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8a1d67fa447f726a651fd1e06e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4f565d69952ff77644225f0c32cf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d300456af3df79be26f887ac7afb9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6e767379e666d30549800459253f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653d0949ca96559a38804222e2569a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f9dbc149c4ce11ea97ce00017f9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0754ee6d605a66a8b70d686be0e42098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45747d1211aee5055ba1973d9b045599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c876e9ea123b95588c56a34ede6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe19487699f4eb773cde655268cd89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408a6d9d30d17621331f5b29aefdb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a277d36e60ebfa8732c3d4b12cf1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebd8b38483afcb8236cc62256db178104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b363d729f9d518aba80b28f14f878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e7698ea7873b3aca055d6694b411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc8042501435101ace26b8e33c234107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9703a6d6ebf0764bb4b1a30c9e6744108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54d9240ec48ae8c88070230e72feb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2d71ac4aada42a64a65931e04bfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958438d1831366da02bac21a65ef20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65bca0259737b09d5f509e14d9167112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b9d9bff7e624c59715b66642c130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a04c504bde251f77a1161dafaddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f598496fba995a06bb62900b4f9470d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573a2313d12256e4fbc7d9d2f6f1af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d0be1f1b654f7a2fff934f189eb22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bfc6f2bbd827697cb3ace2be05852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3418e77cd9d6f8a407a78927c9bf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c29ef940f7849f7404d01395665ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5e0b49ceaa0c13f0eed0dbefc0be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9654f07971ff6d8f61544608b9c47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f000feb5a41f158b216f62b0c3c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61191cc94da6677bd9f57ae84a0fa53d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe4d2b9995d440af445c5d42970fda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2270e7dd652f9f322654e0395ec26a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334770e6e411a98a867dfd94eb0f702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95283a301d16599e98d67b255e2307128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6105fc05a2b5bfb252ab538b75fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abf97e0cf55ce188e2b50003e10d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d7ea62142868f2bcf8e0c2fbcbe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b65133c452b7b0b6b9051019805f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08698d82a24b7fdd198d875140a423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37512d038adf73702d2deb87a4d52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c89ce82ff613ec1ee219c4d03f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa1a27001d3da322a30ee4de37dd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31cd55c852d01ce29cad4df7c8d3a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90125dc5212dbe9e8c7f9af329833f4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b652bb1b36f07e14c678acd4c9d3aa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e9556b90f442e137e9fc85da3f6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fdbaabd49b612bc863a69eae37ac3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d854379a3df6cec65905b3f56f07cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c812a33fe177a4596c14cf73dfac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566e501f83fe2fbce0cb386e92dbeff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f9d784da4527d48a5bfb5bc8c349145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963bfa1ea0618d0075a783c7c3225c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841db041320c0fb9bfbff2493e63e02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c578b5d5f23893f523e5d536c6ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3107f1fd50a63b8116cc051b7ce3793149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82155c5c3d760cfb1b5da50a3a90f22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d4fc4cb49023f321ab239906708e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccdf5b7b28cfe3be9034506cc39ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9edf5471b617f071b8d6570194f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67bd1c0096b9e0db3062f235c8829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79d1cc76d70d32bf04988db2248d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426738f8fe6cecbc94fb3907e059ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e170b604c0d3c103ebc71bddbdceb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d74f8f9b1e1fa563379c9c2a17928158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f0cb25707addd5567f01332b81b17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2402bc3b08b9485d9dc5f031a1bb06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235fdabc24164b8760a15309ea480b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f6689c192b00c6b7c874b769cab33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7449067ee1d517114dba2156f7fb92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa7db06bc1b748ca461891abf0b553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e0fde910eef103e30dda96cd7d71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4185e9d51716c3072139361dc875271166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7456ac7670910c01d8658fe551f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd77dcece2fd693f5a17b09c8ff9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a322fd10e7af1f2e27c93e3632a774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a70ac02e0dcb143385898e0f15531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5539c634f13e2bce81c3429cda894171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01f1d84e9ed1ad7b08825b1fdfd59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b423a84c9429a60584b849317bcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aa5bd4ba7f16604a00bfab596e518174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2080a7400c5284cf26289e6036887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728dfe967616b6a38fbcce70821577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6a56613afb6806dac4bb2191a1fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b8d038e1b32facbe7a402be9168d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e63cbd1542da61146c41b47c5c09eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ce4d90edc5de784abb08afeb637a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f60fe94b264cb2b3715205a8df84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326fe5cca3d89a671d6e77ca3e5ecaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48251dad6f4b78ad3acd346049907418183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b175543350ad3b61a80d10993e43fc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba4ec6639106f5febddc8c0f3c5ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532fe5727c9b64926190ef361859be8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d5a7d5022656d190f5568932cf0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b993213fed4b6af08cf91d46e73c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd668cbb36861967823c8a24dedf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c714d99e0cbf0f5a418503e224af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532a02d9a140b14bf3223d7d5fbd4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7876f048b7561fa53f9afb74c5f9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74801812dbaa3a9fe575e18057303f3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc70dddcc46ef4e4892868b2399f1cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ea52fd915e948b8f55cd9e124c4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce1c9bfb3a4e9bdac642fb9130e969196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485094223688294b7beb6b1673653f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca242f1c211cbca682a196f49255d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58115c6e8bc4d64c7be9f7ebf99ee853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf394dba7ac2a3e69122b56df4bc96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd105960896fa1553c0cfd0953fc7e42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce776cfaf4e1d49b6e5224f7c26910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c3c853beae6fb30f6cbd20adf2be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c878d01c6cb2b8f28b043bcb9312204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f63f4652f8b8e07cd73e0a1639fdd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e302cd8d24ae851f00202196bc2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46ac8b58b8a19db4d9676573549009207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256d0c2eec5a0b39d0741258861f6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a10751afffb236fb4419ff21d65c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410418553ce9ac0bacc3bc50c04348210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649f822a3bf992f83fe0e8bc229bfca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79892afc9f351c0e27813b263ea1bc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b40c787660c6bf1d3c7c06427456c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631e36d8d33f9cbca814f93c27172f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354dd36a977eb1fd10438db5a2e1d8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c24ad12fff5009dca72f6c6cb597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e538a7cdc5515594bda84ab8b134217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338e60701a1212a17d0380c0a5b2df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5285365eee8ce5f16c858332068e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c15b4694a574f5e17468f41edbcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add817ef7f0106af96c71151fa4745a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a292bdb7db549093ffb14e2757ed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09742c469349a4e86f013b12c414105a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05dca6d4acab5a42415b86e3dd8683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83f5c683de60bd053ca4b5f3f5dea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede77d40d3fc7fc4ee90ed41c295a5e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe34d79b6fb3f32598c73a13afc95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c466f923917250a065a3fcff5611a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdcf010c714e7cbbaa4d45b1ffa18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb687ab34e2f9bfe6cf9d62fe597281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1a5e83e315a756d4f223ed66d57b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056973ed5a2878fe91972da6d135d7d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdab9076538f5966a0a49117c7c3fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbe203c1dea834db2746e9261bed7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e3f6a8b57ee3fd8bcb0398bdfef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714cf6eed9dd25bd42ed28a3844950c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8342c10d863921aa28ce0dfa6b66a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f164315475000647f4bfeacf5157e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d49491163eddf5892b0de3ded0947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7257559e74c1d0c4e2d300b78bf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142e38aa27100bb11fe4ed32eddf0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641d147c7378bdef6225e94b749f35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab629cc283c8b4aafea129827f6ed1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81253e4733ab8f376746172e2d0a34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a79712ba0d04379ce9abf772ebef5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac337ad36f2ac3a93e7846e943670b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f9396be71af3489b584c782d18b92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c03d7a9093904e42dc0aa0667819a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cde13bd4ce084590ee5e10313cc80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6574b41c7dc69a5a2f2e083281065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff48fc784f1cd936d9af53058543c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f9571b642af6663f5f354c238bd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2bdef5b97b32629de4c02a4cba98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac3ad0689aa94d8d142d1f560aba6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5e1c8e5c116070b15a4738dec535255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a67fce1780d72f51cc9d80c952a71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a86dfefaf0ca6b49dca247bbfcc74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f5ec4722ba5d8ed0994133f04dac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66ae2099f6fce061650c13c579725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e424aef2b9994b81bb81f0a4ca810b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adde6fc27f992d06e86aa9c7c59c1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac3f606c63713fdcd55bd4190e9fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287b54aea822801cc6dc7102337181b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb958347c4be1690eeec61572c59ef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fdbe20e76ab2c7db9d30d754c93b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d13ba008836b32c4e4825222aebf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0e08618e0885cc75fdffd3130c47c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6c9844c7be327664cb092ef2e911268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07fb6dd937b49d3231df0447805768269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9e1152cad018ad0cce4a3ee9a395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f428f0e135a55b44c56a5c933a3ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fa629ce5424f61f5799d523df76b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c964556292b26b7cb0ba1fb0b7f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede18b714dd59523fd8ed9be40d0edd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd8c1a04f05fb6662018d79052a4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca57b032769173d3d80490c18e528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e9c21ceb3161e2a6180978de63b19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f229e4f2c96eb2e1b209a917d759278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3157bc983e25d386361b644039a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167385cae0f4f43e8233bf6d9b615da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f440bc62d68de73f84ebd68a019b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a196eb80c04a33794578bd54b33221282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5afcd39a5030e720247386bb15fa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159832ddfe268f48624d24d05f56052d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e714eb278b011d8a69b43e6c642c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f36c7a015dfb898032e74bb1d24c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a95857bc5156c4d3ea96ae5b4e4a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc96dbb335d3b5fe007ec264a258fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006583762239babe64851d6ac21f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdef21333ead377f582a7f2f9eaee51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c34e4c5610ffef1beb5722824095d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff72b64db5359c5f831545d4bb08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307d0715fcc5fa08fafe7c19a34e8e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46114378fee553dacbd994eeda0131294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453cc234e653d36f9b7d22e27a893f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd347b6a083ac5ab316494943ae320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add6395bf5a6064e69fbf64fa5c0cb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa27fe6212586fcbf38f5cf4f71a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3946d8adec56b6dd591965e0bf38ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25b7ef8ae394c30c09aa2e98909ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0771ee82844663aab12a62d0e0ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b98c612ba4ceaf1d6d781ae59f7dd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b099e00e3f218841b9df052c20af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3276d67c9300b1d277deaacac114304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a2b2d4f5e0608d7453072233308d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e800b3c44f632f081bf7ed714f95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cf1987a3ebd3961d1a33de776c8da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e8cc731a6a9602c6f7ff47e66723308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891a4e16b4940bd57ae2526e44ce77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e9b61314b99635829cbb577df1bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298fd83fe8a200f8ccbc2d27c80cab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb6f8094a659c5d9e8d7fa67af9be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ce651e63b46bb30fa3ab2b2e8800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8511ccb72c71fbaf0d4bab04ca3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba47bd9a3eb7fa8516437ced773c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ca07d23cc82df48d6c73e5b1ee4ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385dad547537ceb29a37761aafe184317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d6f6132d435f4d539e47e489449b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de0ee369d550d37ae27d1cf02f8c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb5222b0c5fc5b9e2dab35e900db6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9e7a5af59be8f8a1be7184fcc520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5fc3f510d113cc46d5893a6822633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169363a6b0e32e5f742f81db012ca1fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1072b628dc6634a3a7a1c543b4043324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec723162f8df2650b39dc8626d349e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b02e589ce809801300bfe61caf23b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e261ab9c2a5277fa06058dfa9f10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d9cbac6af21655206f12704f2f8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a2e85e72d9bef448404a384969471329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bc5a6b939848487f9db3ca387cbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6379daa7ed10966e37543ce47ca6014331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b322a2ec32e7580037d8469a20b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe62a3770e8f45ae4018cbab2f0a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479aed26f863ed3172d73dd11f9526334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82195fcf732d8797542889591a3d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716e5e195f224242f76d45cb0730b49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d02b103c192e88add35e85f0e5108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e6e5d5ca9b5df85ee7e20f9553b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4216edd11b7b54ab8c194931fcfe3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ccdd218a720fed70f41391dbd2c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b04e28dd2a3de70f39fd2f4ae87b66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f43cea476ee27b03ca9bcfa81924c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8b981fa24b1fd50e77a3eef469e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f7aa9876d264e312ad29a932e0eb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa6797fffedc4ac93b512a8340287345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e1e58757f8a51fc0c4cebc7304d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000944cd61ae34a7ac1404925edec7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a18275a5260c9d4010723b06ee4f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf799458e4259e9fd479746116168f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298af5e242fb190a1dcd5a0d876444350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc464ae27f7f3bfed971e4ce76314351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027786629853641bf8e4cda7cb3328352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ae63845d7afe4897b2ae4d2c5680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12514019f69f8882dbe792745797b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3f854f1990a39179d4a1aed63e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae7da4a9ad89fe2b55fc2fc013568a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816483dac10621bc8513026025ef1e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2fb922cb5c176d3728de76a9f836c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ddb46c812ced9fa5af1b12ed9b3b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e45f6e6d31f574511b187a0c25ef20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453041d298723b29e8e3a0e1300704c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f2e38cc5a0014eb94147839da146362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313caf7d53a00206356cad0beecfda0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3742a0b2832ed06e12bf15a1113b95f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf338744162545f5c95dcfdafd68f079365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8fd380f5b5f20ae982a878f4c18c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7ca37d73a5caee71d325a0290bbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe534c53576f95dfda96cf4ecdb68c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f305af85132e059b22b8a973e0c21c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9cad34101c55a8f48087b8ee17277370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f379ed40f47f705b19bce23576cd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ae1ad478bc958680b1b0cb4caf4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea3f0f3e25a8b23873283a6d58707373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94837a2e0c3824c561146a40d754c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d949c4e370e959620f3cc52a2cff7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c144441128d6b45d781a37bf4735376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2b65b28a54c853372a362251145ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14e58a30c8d3799385e3da8726e3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4756a6fc49f08822651a4c0b521b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fba9ef099ffa3dac0900b9bbb6e8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc688f9f5d892228232af505a6ec8cee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd6c44df3cd2e66fd5681fe07f916382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570b4bf9960cf314556e35dc576c64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135616537e8727732104ba45342f0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ccfb349c0e1103072b0671865b99e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c225d7e8ed8a17727e47ec75079f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231069bb0593394c8a0041f02e801f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4f3206e7174f9d6fa970506e3542388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92080e605977d485f240dcfeb8c7511389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6930c6342dbb0f680bbe3a6922799f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4572048d2b955b8fe8bb5e758ea9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925bf520a3da70e3088ed91d583c515392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d101d38fd8e9ddfc32eca3e24a3a49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a284e510692736dd06f9bd182617394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adab7691931acbb5148d6fd0b866d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12ae7e2a71e23cc81a6b87046f20f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280acad7799607c10f0142ff42a567397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d58577eb3b17688a68803035cb361398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc5aca0b38982ab26cf38a1a01cf48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e106f3adabf151b4006f2ffe52ee1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e756e4812590cfac30032b3023f653d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debcde701069c831063afacb925ae41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa726681dce351c35dd3022410233b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c88afb69793680ddb0811fe36149d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4e366d4ce1ec476ce189633b05b50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c7dc3047a646c3d6f19726d320c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e765ab36d1c1a0d4b329b048c2b3fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f1a9b6217600b1ec4f31e59c29c82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f2974097a336b623b8eb4a3fd6268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ab52756e8cc597e6922c0fb86e03e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad464070bf35d5f0fade83dc4b814d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b9094e8352a81f6070c9b7e20d9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ee89ea6005b2ca7fc92aa8f79d943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00938bfbaaab39b6f2e3b95388b031414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153c64ef3449831876524cbe0b01f4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016042aad8eb35f3c64d62680d944aea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca700b0d7e8b734472fe099fe732346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5fb38f73995e44aba00bf7941cbfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03b442af7f3cef6e5f254a375d1fe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c06ad3d38e77b396cbff77bd0763c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791dee1b5253e06d7377c8fc847d2cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a757b6cfb14427827bcf16c99ab496422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f8ec7a55d4fd8cdaba8414c914230423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c1694565c5b1d8e0eb6bc8d40bc92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a7e5e4b668acb267c69f978ac5226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6595afe0297a265e051385dc6052b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938998f76714c52acb20dc4dd9c63a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b501391f28cec3e5004ce7a26e22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922f78bfdff880f6399f3be4b3cacf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94af780a8c64a063ed0294432ab7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a5a61046b8cd9fa5a37fb03e1d30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424647a5fe97dc7f4b9728199aef7c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e955f26126fc44779c942fd30a6735433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb4c43ddca1ad7f1a4f184bf381fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4f9b43520db46fb9de34a40694212435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ad3ba0628e22739cbdb63f79b47c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a439d8806ee326600924cc97454a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c637715cddfee7022a07f60352a25f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9af5472634d3b3f13df2069c78d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655569e5822a9b97c3a4765ae3b18f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725a0eb3ae2d9ddf385eccc3f425075441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0912656ac502117e8a192294d001442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95d8c1eed0ab5811fe8a8232185a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f6cb297a7d7f8a5751c806c7ab6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb1058b8e4d0df18960a1c2b74d8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fa30f9023eb146c2a9c038d12a1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d73f53231eaf210abb2910d52f2df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19bcab966d3e0c36bdb2ac70b820e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cb121a6c70709dc9daf97ff9846f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924b053a4480990bdadd4345c2696e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55c866bd5973360a3d15548e2dcb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d0f15db4e63962c9b9779e362ab2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5d014ad127d8e5bf92c8b00faed3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b320946b77d7c1d7a6f9e19f1b0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43dc8ceb5291a5491b85ba2dc452e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb1a47d4298ca100f005a5cd3d0db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494110d2d26e0fb0c100b18245f767457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948707b1b66e1c4778e7b94911c1c25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101221faf471482b19a64a87a44e60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fee210afbff844fde5e20f18ca5a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e769e3b5b3ba2174400a574383d73a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337514c06e840ed9adc0f8c9293ef2ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0935836061f0db292ba109c5718e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a36b96e73971106159473d0b4a309464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac976ebdb7f3c58b792fc6f89e6558465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6a44fbb126302f0533605443787a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e915fea8ed0ee13442e72d9ec73e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a16482c1738892badc0f1e92ab1f35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d14b752cacd42d618ce557ca371e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0601052790b0f63d6f4167bbaefbb2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232fb978b7a89839c0bc6ef1c85dbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c217224e8399fab2322db157b3b1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bbae3b4c0e856d688e339d85517d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98065f2c4d73f700528efe1ad0078fa2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68449ce3b9ce72c40c03c11ef3b21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec1115718bc347d3510a024e2f482476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402265d04faadfe1faa879caf137eac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a33b420ca491f5c4daaac5002d83f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e161547d8da481c94d14dc8a583eff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd37a8d55b068c99518b55e4cc617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4509473101d571c109f6bd092fe0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb052feff14fa2257c116e0e37fd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a080441444a4ab171adfa3eb4c18e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d988a7b128dbefe6e8c6a3c10501a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea2a662b5b6bba5c4fb866a7155e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7501b36c9772287e9d4832f240e607486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b51786d9e9e97071ceafd3f5cd67c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ce1a3500766c82d7bb9ce1d055be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd637b7bb8efd25fe62e4f6cb4c5084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a174f767eb0ae95a447f6b79e5a3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32e8857903c94b0c5bef736d77612491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2762eb32234db2579e0db3d33c6ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e29ce16d1ba48eeac1f257cc71540493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763bdd00f84d35c5ccf60e54947960494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691948ab58fbd88485d2f2a4dd0e50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96801f6a62119737102d3a1141023189496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875a060a4cdad9d1574afa78d35a88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee60639b6f9d6e67fea3b60ad1b39f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e237a832db4fccb29aa84f3aa479499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5f04b3ab04b34e0c99bf675a8a51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ee808c72e0547d4378921956f5c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e419f24df2b1cf014c0fc97fc33a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464968488c6e834cb154a7e689c9af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd69ed3f44fec262a7cf5f413159d7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e5c3984768859d775c1a98fa89df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2048f5a8de77efad3fed4fb648161f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82db210ea2d7401bb90cfb2cfc624f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaed2bcdb59b8e4a64f20eee675e64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa3bd5b3d8442b5c2f50061c23b70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480cfa2bf557da98cc40db3024b936f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77cd0d49f5a3de8f968e5e2214102511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521a9c28c82fe5405fefd2982c3fdf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5463749c0935b317caf3bd9a9af019513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df66e7b5fbce9995a7fd9578c48e5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd70469fe1e9e3d33f65e215c810946515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052816f703f763cf80dace6fb3aa59e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bf8e5df51c60bd94e7b83932a979c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f290cae24052f8f3a5af5397696a87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc006951afae077222552769d3f1389e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06d6c189e688bdfb044ad0ca66bca6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f288714093c7789c3e376c28ae2af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd5833eeac1ad5f6bcf6b9f470218522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00565f7daa40334fecf3b31938fc835523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c660971f546331d4263ed82aa7448ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095173e4aaf40ae5e88ac24ba6e81191525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4642ce89dc156c618892fd60e44ad6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dec442f7094f12f210b0743d15553527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438971b6e06763246b506c1f88d51d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4ddf97fd8b60dad2715acd6ac5922529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5b137bcc696777053ce57392d643530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9bb4e31e98aed456871eb3594818531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b2e6b2f01c58b77ec61552844776532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97918196ec827b1e53a6259069d62100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed698ac2944cc1ad9ab3289cd7c64c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e3bac5930acab07abd202855a042535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6691e12c17ed4355f9ea2e06d2dc77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f873fb024007e970fdd227ee2635127537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03bb433504099542665ade571428c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450af08b49999ebfbcef44763015e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d81378149d987f5f4584fcc959c1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f7fb953b7b02f94579efb5d899858541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2daa35cce84f6aa8ac7dbe5327e31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da09231a421834c4d5d957e565af49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b86cf861febe904d89f713186c96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff91f054ef7e244162e18fa2debcb9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60cb833bafcb3f02819b4dd660e0a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c47e0734674be68c9c5022af12ea5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c68b2f7230d3d736a006d7c0d1bb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5596d83bd53a2a9313360985cbe0041549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45694c43381c370e27dbbb273be5b9be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd325d6a4e06da612d28494ecd00c0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95062b18a4823df5e453d0b309e94afa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582e57d6287e2997ed0dba0fda2463553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ebc1e115adb69b0d7e95171bf9c9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433fc26abba2d8b125ca9b72a241b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b11cd69afc8e6b9c17973741b4a64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ea30574b94b3df22c499156180947557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2638ad3b7027e5e02ce2db429b8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229677f394b05f5589f7c81669c3444559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f2fd3dec0f1cf8e6cc540a28317f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd4f10b45efa8cb3876eb4bfa3852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4458d49c79091c76070ce4ba5a76903562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba70766b29ad0785f77f56615e6f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f208a465056fc6827b284f2e9a0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f21a47600f65f94b0126fffac61e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65863c9142900df37e31a136450b0d38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4667a6881cc776b5b5a7ca3c9972d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25ae623088913af1748553d0b315d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e9c21ae3025de6e2fcf373d578335569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d022ef9c58061e56b1bbf3ce16e5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d826eb51a8d21d2e22d61e852107571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21121064e853f3a41adf9b51394a2bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69856702a39494af13429c84d4d7792573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed207ac3c17c37705f354c44a1566f92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772127b8ec3c5dc20caf415af25bd50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521673eb2c7d40e94e64f133b81693576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ad8b8f45a37fdacf931b68c6bea4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6f543c4dc0a6352f40e0dee77b9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99787fe28f4691851b046f9441646db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0f01089e3a0f2aa485e863dc7252a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30c23e56fb41715061914268ce3c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f52e15b683710588581375ea7919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306335e24b58dfcc686aba1b3e975f5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aedd002b9bc629aef54dee1fedec3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a4922aea511933b179360ef28923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6923321ffb912c3583fd29b4a5ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d70a4bc062300f6ec6d92471f6aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011f0da21b8c640ac1a043e10abcfd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188323f3238881c896138cb9a12f402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996412b76486b23fcf87313a5a935eae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39b8e97a3468a084b948b99e6987c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f56cdb3ebf6fd3b566ba92dfbd8e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1f4882c5ea067240bc57a7345cc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b5160bcf53625813912002ec2dc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520261d86f739333696d1949acff5a70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a892770af942f355e049c8fa5d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d025575a9ebd50dbfaa9de2b470617597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0fcae65a9680f7d59f04adae1e252598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed533e251dce7f99add341f1490b75b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a6cb2b77e5fd18fdef79339556090600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5972602b94934236e1468998694257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14689241d58f8185d67353363762890a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab0d76d57b55845f3ba44c2fd23bbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c851b9a742b7b2fc4a5addb6621128a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009070e9c2964762aa8a4138770d17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63383667131bf066e0a5f7ea73deb135606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cae6a77fe65dd1e8914c44e98ea49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cf66d1a5c1d84564d1b98a55c0c1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f368e82679b56ed19d23fbc980f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fc3621d617748c5535ad74e8913a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea898e1031d2065089ae1b162ef444c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53106eb47fc1e54eb5e5d6787f249a2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef6e16de1048f4e48ffd70143be3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5280d7d827aee08e167fce916c1e29c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ff9d3be1874a182fefd8f0f7a341615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e845d88b9d021cae5dfcf228596766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759fabc8a650d510e0d13755c50c5b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37074d4808040fd2e20e1380700ce4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157445bb1e95719a3f25ab3f08d7753619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b4bb3c389a89ba3ea584bc5a84d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638650c40a9ac59b537c636eda8cedc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f1b0cbbc91a9d07306d1f7eacdbc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c825e5d2b28f0cfc2e6035a582be887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ac9844f6625395fea43842096933624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1204b28f5fa3e54026242058ca5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3b08a54a85d58434a58c4f757d22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c44ffa9cd70d9678473f33b2cafe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd140262d58cc0c26ffc980097017628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819557d4a3bae5127029b5b76dcf0a40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a4a28f458b3490f672511fbbd28e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a056b187fffb5993b3b7178e2cff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d75e3de91143decfd69f76b1022ad4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf7035cb31e8c52b24b931d4fd28e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988556ce59c20ea5964b301e509974f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba13b37db8ae70751538024a6a1587635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c75c7d47361b2a6190262faf3f01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc0dfca2f3d5bea276435c801a522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae590ac988f69f191d3ddf0a7fde7db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec338da7325b82b842d4e36a6c4bf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df414a6137265ca6553f937fede48205640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2f2369f9c74900fdfebe34481eb39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdb6d67479a1b9d702f485d19d3c69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30342d39b71c2081ac3af68c3f635b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc873e32bb50bbc3edb9dd3f8eaa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c35cacd53b0955b6364d2ae4d511645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf009032dc87482866210a9ebd9269646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b68160f2da2af776f4e42ca02e172647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803bfc5c45573ee6755c2b747f63bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a3f3e9a9990e929172740e6a0734649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e471940541030d9543879f8806a80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0dae6d668744b2ca58a2bcf903646651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8208268d147fc08333725bfbc5da9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce9b4e07b490eb1c2b32c394ec8c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9937cdf234f9befcdb7a335c4e10ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a83ddd69f07869d9a46948b644b220655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c59ffbc37d16c8f3a459968a9e0b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f62c6feec2ef7328a936298429ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f53315bc5911854b63698a46b6e95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362f4e8262235dae3dc87fb03429ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4bf066c03858f9709aa2e6bb7dfe7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb95dfa4c6d2dce43cb03a0651d2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb9104ed85f666c2b7d0c9b1592c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0994bbad37f4e84f1b09db2d3d290663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004ad75185fe7afc1512216594f6ac1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b9cc098aa410656abee9c0057eac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d0cdd79920368e05f9f48ff3ef8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f51c60a54b8a6de8af8d48f4ffa01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c470d47aa0555104173c99ff5a8ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d6ca5975da86386d0d9dcbcb8c46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d22dbe059e8ad4a10922d52bbdc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c700bb67bce4864a7b4ab1ceb28b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1b9f322034101910d005c4fab293672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f433b4361801dfe4dda7d5156b7a0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52279d55f993cc87ff5f4c76eda1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da1a1ad33357cb09813f99d3d9a24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47202315840a3dcb582ba61d35fd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d6b4b534b7f7eb4accf15efa88f2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c7010303f48408b26d323b83c05b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffcc2aa1030a35d2cf5d1576fc0d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b72a1c4caf249be82c0f4d37e2686680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efe09107391eb5632df4c79a13700681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d16dac123f0159b0c3be8138d6c7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8b9bdc280b0c1462055e6e2c6ce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850565188dfd2cdb305bc6e13952ab6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67d9d1ebedb67e702e2211c8a271f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230af5ae2179fc22a6c87d91e156f72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c514c02d55fd6c3e5eacca9a23f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac4cb08fac533562d627b36af79f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679741bb7fdc09b835d7bc9a6b9950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7cc52c2458af3c36e7d30ada4fd5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c68a2fc8ba2b5dbb1d42f57218c93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d248af8e04f3b7678fe0154cd83cbd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a1a888067fce338e5fe00deed5e4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7c82201970852a95cba3e779637b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125a5820e1f5a21238abf39bbcc57a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ed6ccf1ea95c709e1e4edd3f56c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01948ef934648247b1d522cda1ea514697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476fb2b829b280a784ef4b8d5fe320698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7577109fff9c22508715296f0c51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6c67888d3888ccd78dca15110d19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f7489ba119e27e2ba14a0349b5a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc269433e6e1d6dc1cb26cd8aaa027702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882b9ef7d9b87a153e6c0934a43dad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1a831b4d2a045ece06ca8b7a9f2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed22eb63852a550b007b9f1bc5ebe5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4ed73234d7bcf7b7af46b19ce85cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba156d327420538301a3279142da0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa4da72213078715b6eede1758439708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23f97b0edf8c3581d0105ad1e6f5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5024da165ab2967006cd5d6bd5387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287381d70c71d39059a470165bb5d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fdf6c9e38fe37fd063abb75c90c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768680ee61a17988f07ed9d6c32a2d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ceee9d4be0eb4a4821955e018dd72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f45d0ca0936b1fbb28ab01ce8dfc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb44017651a365f02a8ff5d9161a09c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cebcfdb803318c165f83c5d471ba6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7637255e3beeae2f4e8f3d859361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428b8b88fc53c62b88265446ff816c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80da0b199ce384c7212b5ce78fa705720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbee779483f224d0da225e95b6a8a8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe62664f26ef7999de7970b264875722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb07e37c6800ea04f52c1e8d8eecf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b298945aca5175e567c8d5b83d86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41e336f4c5599b52ccc8f20d9e76a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a496f791a9e6a68ebe750cdc042db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eecc99f0bbb727e3347670442457f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184af927b3fd22a6f9b8e3368d92785728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad567a0cbf9d77e53419dadcff60d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f902d5a5ea9d5ac8c278cd3ada905730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af7a4fdba456326befe6a83ce16bfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f2216058bdd9ae8d6f8b98f095da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61294efbf8d21038e49b9d2bdfe2b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dc0cf56fe0bc08175b4211c08c724734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5debfe9008a28911fa4cc147b985735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe8d4a161aa915b1d093a1183abb35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a117fd65c2ee08bbcd17ba9c1e832f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149c020476ba3e4fc164a79590759c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fedc022f182ee5a3b33e4885151c4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f628ca66c92c7090dfc1a838e1cb47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87ae03c5a156c3dc3ccd7e8c877f8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2d592da679c28bd530bd61185212742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331470cc75dbc17fc9e7cdee3f8cd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1bae838a316b9c36d32df872376e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c4a576efc72b775cb1dc8c856d2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc691582873d9051a41b2ad6de6da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246559d3bb718a49bcfdec759b09dfee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71465edad03032a1bc772ca9e58eec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48be43ad3b393fcc8417d59d0aebdf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d8a0bf0ac171a1b3a81da583c7129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659cf85e6089659e150fdcb91203f3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d05295f87bc4a3957f2f024c4841752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef1fba76058220a4a2b7c08a45a14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e1424eca96719b376b7ab23dac833754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979c1a9b04d0521d2177afd59537c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccf6a57103e88056dede5b6f98cc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6334f4cf8adf735c7c28e199d48e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667ca1cf9b237c10c78b5b9c40b729758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ebe1ddbab93e65eff5d84e6754afa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a443001292f3d9bbca7f3c43c213b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d3bfa30b6c6569eafda88762c66c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313626adfb13239cd521bafba23d4a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bf57e14a1194ff236b4221ca6ff9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f2810d1215192d04059eae6a919ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f74a16a7ee100cbfe7985ebde759765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e6232be0c2a5137384b005734513766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09b8dcb0a3d43d39effb7d7c2a329767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c3586be122d23cce851aaea7df1b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a2ad94e229f3a77b1946bd1a251c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63c593e7f5621c92745a3865451df2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519dfaf60ee0a3e6e91d3656b6e07c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4f04f7b461f88d1e6fa4715c1017772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e213f6024fc68852dc684ec15f7c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2fcbc2bf263d92b2c7ffdfcaeb186774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3e8a93ed4765e410bf66fc03213f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbcec2f091b4d82e7acb41e055ac3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48732cb318202c13d67da43c3b16b777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>