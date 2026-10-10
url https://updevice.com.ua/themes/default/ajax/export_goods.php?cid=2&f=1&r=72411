--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b801cffc985785ccbf7fc588e475061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76307cabe62ddf92a43ecbb2eebc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7277b962995f27898999ba9a56ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06d2663945ad7c2132282c6ca783804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d51dedcd5db79b4c8eb5a173f66355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d24e7b49710d0e95695b4646f5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935927ae20bc9e9e26ecb084edcaaa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b908d1c1814b3ed292c1de1f6818128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaf924a4bf90c1143f41528ac9f4c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e3222e6a7a86c8eabbd626d45989010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d39467e2ebf52590f82a6813443d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3de3aeb16b328a05288bce6f779f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014beacad8709be29cfe9f02be86490e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683218ac62fb05d4ed097cfe7f0fbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed40152043ecebbbcce03e18e9259715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4885e2eb23e05d15f71f438aea7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89ea1c6404726a6c8a4d85e12a31d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6755978fd28ff4a4f02b4be21b7b1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c5436365874d24c3d2b2dce28c0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b6b3d1cd659bbfc8c620e38f59ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28f2c56f2fb1c019401ae61f60e2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e9e4d74cd4c1bce41c5d2b3e5d0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1308b367b76aa17d7a4e14a3b894923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed47f975fa2a3bf0124b1a2016b83a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7d59dfea4bf6a742782f59fcaf8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b4451fb9b6be93fdc5bbb3c719e9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5a60278b36c056cb43da65e5533227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8893af7d6acfd2de85cac57d186df528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b101bde3a83da0965de04c9be021229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ecf81729d1d3b1d933c09710f9b3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd279dd2fa40c51b8162ba6f3630cef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba8bdfba2c3d9dcd0162ddadbb506532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd8369499bc36e3c886a57139410833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015311d207252ab84df39fb8d3a1652b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122afb5e4e52bab2e2df1b27074d81135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9f09adcc10d31d9b01f92b9742b5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d22ad6c18d005d62386804aed7de0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0461221b30ed47e6882ea299c1db238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80904abcf2041ed25a26fadf9bd3fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b49dcfed2c876fe8321ebccb409140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb7bd21bc9efaa83f3d04b2195d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26c72160569767ee2c33312e34a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc031cd527360437571eec0d29e8d63c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a8875e84ae8488bc0d97cb8bfc5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a64afc6089e51beeb76e678ad6cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920b85ccf296114d0dbcb399c4265c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f1f4c1a44bd5d79172a58fa1a51047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb4f57ca167dfba7f5bbd84a4f60548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3b423ef1936ed28c5d8f35790ceaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624ef92f7a1f3ad624f6810c5a9a9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7b4ceedc8cabbe1947024766347a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e9aaa146bbd6d092f145885d189652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45e68033a0a8f6d57b4be538fc6a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bbbfac98f4f449c90c526cf61d72454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e0189e6749e23e94f5617409397f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250cf3e554669e72cd4d7c9913f727f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652dc451e7a39116313a2a3e83c87757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e434fc8b376dff10a7c96b834bf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163755b2b750af80a37d87ca6ea46b9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58e996c686dc1b6472bb3ab88ca2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790cfa7518d6ee7bab02520851f8c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aee1e85a0e7ade4cb3a93101b4cf1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce2c2b01372018bda0f307b958e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4ced43cc60c8a6dfe63dd2cfca7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98f843064828431bec894b1b16127365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914afd5143882ff85ef4a2986a88bf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d81cea464d276f422dd729ae733367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c114ee07520f1675b3fefd1b1cef6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97a565d90babe1e5c9a173ed7e6d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1809588aa0ca0a4a8d95b502f8a9ec270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd71187e9aee961fe912eb90da0d74a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87b56d09f1f71e2fe412aee2f3e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf9235a5ed19356dc48741110135c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4547109f3b99cfbf3c20e874376d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe44ba0ea31b944018dfbc52bbfaa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eabf151d91867e47fd6f37f72ec80976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c005fd27144b78f62f4019a81140777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867ea67381c6d2dd19a76e47a5e644d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e2cbd837c4dbb72344520bae318d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88426073a4acfea295923d3d4bca6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b58f7ce8aac8f2f1536cd1b48ff781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8bcdda4b6eac6bbd9af8715b170182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b01a4a8e0b1e08a3da60973ac0e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a5b310cfcf97b1be8896d2c5cec484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f72a586db291de3750ae0dcab28d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1842b15cff7b0b79017616e6a2ad4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd6304e8de8c7d65255d8e50fcf5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe75715ab141f4a19ab2483983ab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8097da55d9e4e52098d9512f42f7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b5d21206975e0f61ee676e613b6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddcd8b2b2731edf5cc2a49c836305091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c122e4e8b3d800359b4207aebecd6fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed19fb0dbbeabc9de35b598a0ea6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e39723e4681d52fb55863ba6df755194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c717544abd0fc932b6e6f3a2385205795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e65477fb3d228a3dd9decd8afffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3f785c4417f22e5d37cb95e0047197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0b08c5142b02134ec68d3664429298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091206aeec04b3d355afc8f7f2bfca5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7932b6351c5e51317937801e15189f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e6c080b1b002363d42060f8f87c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c39e2d17ed46db7eed030339fcf79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d491616fe2ec5d2c409265c07f71e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0528ec4216baaca54400361951fe37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ac33182401560e18b405ad13378e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803228e12cc9f3dbcc04c7358e076c6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d1fb3e69c8b6620be0ad44be177ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e6cd54a10bb0691b08db6c3c628f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b885f21e1caee85e6f78c73b6230c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee158265371fa58cee2aeb02bb4970110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b735dcb1b964e3dbb137177cee6274111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726db8b33f36436821d51115b3686dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6daca55fc847a93a3842c4584f218113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec4b7a497ae112f98b0d733ebbb3a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37ef096bbee33660c221dc38eef99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80c1b9ee0290e079b52da6f380b6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac933f90e0f0f822d6f6cfd732494c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce96705cf91916dc36db69f9ca008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a80382a6f6ed69a3f5ce27033b1a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2da61aa109487c15ddbcf379a5e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d037f4ffaee4d43abe9c6ef16dd25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bcb1fa8ccfc794c8acc9c6b8197f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d61244dbfd1eb3dccebc67b5b06790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bbf68bc45c637f12873b6ccdb91dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392d99e23aeb0028f1a3a57bda1a3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab11609e84d78a11719938f42bedbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbb7a69d5569ca89c2aed299a18ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2390b9439914053c51149275780fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419da6acbe9d8aea72ebdb65fcef557129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d63cdaf150a7520e201c126eb3276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22ec221884372fc986a1c0fb4b288131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1405c9ea9ed996a2718b3373cdaebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27f0e85517b14d8f788b5e97d80ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2865e299cde23967c72bab9428fde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee517cdd76adafd4dc291a15978607135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3720895a053bd4997a93bef89f4383136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201ef469c7fad2cde758dd1a6cff4b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e3aaa65b7e66b044bcd7bc50e07e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68084f2d445f2dff69408994393de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb472cd3d5267f21b116e965bbe71a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82e24a604b10cfe24314df62b69d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86468e7d803c16235e5b6ca6d790a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaca02dc99de598b3a9e6f536f13ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd848394c763f2bc8033fb95fe035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076944c6037f0230492bcbc734ca8cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf42af8ad9c90bd6b6c0a163229296146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519799fa435b9b173db7bbc7a96d3a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940446f65fadf37d2fcfe61a750f8529148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eddf7a861b2775423af85a72c9b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad7f54c47692548048b6d20f6cc20c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec915031a389c6d485631ba977aca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500d1e8907e5746bdeb1eb2ba3e308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae789188824b52f72145011270389714153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9311cd30c98d5024bfd31a0d117b5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaa5d737633c36d233f63784aaf7e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288fcc6608e3d34165e329f8a40dc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda1a97b0a0e3f6bc0cbb7f5e71651157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc31f4f0206e83895a714fb96f59b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba397d64b1dae21d3fdb097ff8fabe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d983984f0b3694d8c68610f07d11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b3f883b21fa8b79c7ffb63d81a8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d67c22bf89f5c778561175433b145162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f274fbad90b477428daed654c9d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c9e7c83cc661ee8f8b75357dc0f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c521b7d23cc30c2c76fb9d62cf188165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca57c2e1897c52a999c4410059312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e88a3807bf13ddb073d6f67463273167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893455f475990bc274492482a6db554168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1841240a3c889290999bca5acb086169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc4ce226723699166653f3fea4cf6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c682af0fb6f3651def7f5daadce12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614c2b91e36a9634f32aaa9deeb8d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39b65c9456df4c982ef88d7990e5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb139a309f6b90521335be4cfff0e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c61b63a068e3d5340051588e50dab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e812ecd77edab75799f7614a3b475c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037e9e5c9e92867cc083d473aeb8c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e23e3d8d6d44eec807d8f1ceb9e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9e2459e8b04d94fff26f1de0067d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f28405fe8a8d44f159baf7efdadd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932b0ed3dda40b4707ed386de5214f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c39229e008e793758efbb8e38223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd107b17e4170d26bf1d80d6870ba942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927fcd6b382af547178122ce2820a5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3a0b494f5a6dd25774b3d8d9c0c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e496699435fbbb5b25ba257750c8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9712d4e89ca68a11e7eac93992f91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681ac3ad0ddbbea4a7caa7a46ce687188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ce69c9d28510868792be9f246eff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c61bcb929edca3f91a5ff039e4bc10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd0a7eaafe23e67935ebf5135b8917191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6faa0f1a4d442839dd8d0c10b90024192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc262b9c4d7f985428a1182ac1045193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7aadff996b26f24035b8f5851948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3a5aea0a484ff3468659c3a7a2d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154f21a7f28c678801d604be8a79f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16454f5dbd30d12a94bd48ef61767092197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa611a3709a79b22720ae4a340b4c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb124d392c21dd88563b238489a7b47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d67fd50efcda5272af63cff7c990e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff1dec63e72ecb57597e7a195e74d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122537fcd96492600889df4629398ad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8e128fb71214297ab324ed5899d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf15813afee6db5f01fd113daab61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0d1291b268a8c1af9753cc9c57be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706268ec2262192ff4ad974f99caea4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd5b54365d9635a8f9145ec0b770f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a8a0f7632cf4e41c96c51b24f4fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b696b0c0c804c049aa35bc73d01ccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83a208f6b51499b87eb5b4e223eb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143bedd711090ab66f529c1ac0e22c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c746ee71206d40aff3c7a72cb544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e70654b39ba24a092179034e13019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a7b6607baa20251b1832235f0d544214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b0e2de07d0cefe96fc5c48d5cc5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6236fe56fb7a6cabcd4c3948616cb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0c50a372d141a879ec9428e67c6f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05ad63d1994aa85b4b32ab7952dfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa7b9d154a39b061abbb200b0a4943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b42677abaed41312c3f37f2e161f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e247be56450fee5cd672012d5cc7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca14cf09062b0eeb83e510dda7175222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c773bdee9be21a90bb1da870a1ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe817c011e71a5ace12af793980c02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6bedc2f7ca808422cdeec56f9fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b234a66cb5e052c8b0d3c58817b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9943415578c13e381ed043ed95d944227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24da61df6d3732bb33ba889ca6d390228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53787df06a56ae90e3a064a8ebade544229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57613206e524dc1bd472e7f93ccc99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf366776dcb5641a36bfcaa4fcd42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3ac77cf4a3f1e08467f002dd3ddc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ff9b705fe8d444fcb6990673df61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353de1753a3a542b6d6ce72aa606c45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9216ab80f8bce8a6692856ad236040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f9d7442202654490857c5d50fb70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d1716c6d2c7f5934a913cfe88116237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01f6d31a4f4f65980186db75e21355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d66f15e0e264660cafb2f683f82a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7097a59dc4bbaf504882150ec7c18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae88c76b6e69bd85f4fa31b726285af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a7b160d5a79a78c30283e2b7942b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87927bf569c4d78e1703ac3487ae8bfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3251cd36fb71c7fee406157f5b2cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff592ffaae024f3916cd7454e6366fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b67b916e49756c0b02d58861682ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1768196be64beb775dafaaffd1308247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38587be3b4cc1294cf5b176c66d1b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72cea4608deb6ecef13a7d7c168064249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03078bfa104977e6c167f5e0bdc2a44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0320965a08e058837def566c24791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befed8c783e56634a36cd64b91bc674252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8aa4329281c4c5376549de82ab1e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d632a4520455264ebfc2ec6e38c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5013233767a2c3683b2af1efcc6a44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da72a43a3b8f780b5cbeb2dffb573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd7fec4c100f5c9f9601f26ae80afc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b1ba7ba0c3dcb9683d3b898271986258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4809736d290d5b5ccbe15d427710a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d502afc095bb0591cb6564ecf67f54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5de20feb594dc93d63aa3568ec36b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cfbbe3d5ba626fd28eeec5df60f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcfe16de01059972a7bfbf956bfd3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd89792d895b56445d020ea1bb8e0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35adc2615ad7840926b656e20e74d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c6119df12d73c9ace8b4ded81ff0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075db7d41dce5d11ecfc2308563bf80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c819cc638b5264d8f4bbaedb7adfe5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc71d4902cb1b01d674bb7c15022f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652349a2bde7205677b1b71f4d38e50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989dc2039ea312b38bd3d8775234a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88cf3aaa38cc5cd995b92fc643f8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a1aae54b84cd3f69631c95b9f8e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e01025c462fa7160956bd28aaa3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9c6f0683b2ff1a8523761db5f7c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda656514c11e0d6dd394c22d26e80b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3939eb1ec33f1848753519acbe87e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfea993009cd9f967501e830551783278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc738bb16b814a0aae85b740c73d9766279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e18a41616ef270e08a1382f2a509280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a36e0611bf7a8fbc945b83b8ada1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e535da39af1ab90eede8a9f0499095282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c8438a3dfe95318bd17db54bb7f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc243d2d258664005d5a602bb2349284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d775e13728d3e27b558ab5870bb72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e746329617055fd259ea6fa41ad22b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412337d44f6300c962ed4691911226287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f1196468c582a0f277eb400b8300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e4cbbc47487059cf384f66e14db5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc289f5414a41c8c2f4e5a2d0b429b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e1ea61eb8d473594891c7ebdafde5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede3863cbfee18733af05ee96000928292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fdfa67b960b75e3b8663d4c9ff9c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ad2e7064e062e6e003bed5c63afcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881fd9738deadb90c5e813f020c549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8690667be02bd7c8b18bb5a45667296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94855fd31f762fa3e9511cd61acdb6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda48768617bada4f11ff494f8144f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd748c537171cb47819f55781b3ca6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70519ed3294bc935989a3961639fd165300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0a38fe64b83b3415052c36398741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c66ee5e99e5d2c8b42135647f2cd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26cf7890d4a394bca908ebd2759046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e924dcd6a6b5d63cf64dad9f56ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd84e917eb5ffd9ae357f17451e49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc4e7d2f92bb11237d12180bcf8cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2881e27c7ae6dd4baaaeb1bcf484d1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93976a06e6fa3da3a8322667ede3eb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253815cc6011974e881e1a73b8b1da09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276db41f4f17a6d8bd5617c833b9e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448c9a1d663fd4f395b64b16c60c4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc090daee59218f000670c5eab117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54695a801d0dbd083fabf108fec5d94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f18a685563ac093507b458d288d96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc4ede5cc41f68fd51daef662c3ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43005ed8f02a6397d59a5c06adefd0a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08640d550c52982a14e9d9d5bfb81a79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317f22c8e21ea77e6077ef08aab832318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ddaa5c6bb2a896d073fbcd8ec70f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e4af71eaef387f4430ca5414b689320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7299c5eeacc3e9fb65a39ad07696f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868513d88a36fe88864d783e2496db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6dc4885d411f17360804dc007e678323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af610083a3b504fcc2074f2590370324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3311c707d9197f2158330b8f23b64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bfe687c676676d2414173810e8ad9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd819ce967adf207eefef3d8dcca3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279a1da4971fec7544e030505f6f17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab43883f20158d295147b79526fe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5f01cfc6166f50c460b102e361b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dddc3249e5ec6642e54be83ad16cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64870a66aecf2f7cb500a9c5129db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcad369faac10124922d4ec8fb1746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd65ec91b8c7ab6fcc9cee97750bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701fed55b3704a30d6423ec19dcf814335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760be7ed71cb53fd6ca26431ffdc292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba30091fb303628adda4fe8b98a08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8f2daacc8eed19c08e580d5ba088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0af32fdcfc8329223095fcd7d41d84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d42f2e39be7dabde286b26107fc535340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d399e160905c081d5d6054a22948e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6349bee9cd6263d0ee093e3e16706c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455f2b2a0799c76bf5ca4149b04ecd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc039dd2de7917b566e7307563a973344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dc8b694336d0564b50a3c0c0cc899345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d517bc8610e717f1c2ca793194e023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952f6d53f62cb4d4ffa6e5b836c1eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea2d68f2c93b91221ef338aab5f4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d1faaec73feea9c72ed3da3e22a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb2d49740ed9d78f458d4373253c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df36b67bbcf92c642a402f49ea544e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2dbe124136defdfc388c0c6997a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86f48d421b7e300bca457e32f9a10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a66f1f36f323e81da69c80d80dc03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237276ab6abf85c97ba2c120ea2173a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a59b8bc2ba89bf518d125a0bba6ba6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e4761751d03783d8e1f97c0c7e41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bdf6b5d767ca03dcc9b3496cb53e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea5c02d1ca814bd163dd0881c28cc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16b425994fdb5d5e365cf3c13b8a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774886ca6fd996ef5e3d6b3d4a6c876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f08a1b2b3c81436bbe40cc9c9d47d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b957926f1a1fa4fb960c733d6f4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594741170d3e763ce3c7babd51b2439d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa4c8e8f9cb9a78958e887cb4fbbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b716fa829536be2bda2a83a7b5d11e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d76f434d6cf0b9e342eb8cb07b351b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97170d36f9197277dbc914c936195368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d534aec42c3d3038a388b8d540b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ffb54029bc6e5ee57eeef1d7b5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63555a4333108ee0a9a83631efb8525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a656841f564f9e15a3112b0efba6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34439e2dd003bcd2d1d288594b0642e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1bf7ce5c7612644855140e6e8836f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da77ae9e761cc16be5648ad0fb838375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484acdedcbfb51d4abca82c59e96505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de8c205067e3a9d24bcaf48576fad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e976a8a84ddc5f095a4479b261992e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc844b2784873268c5fbd9e1da481379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1101e111ef3789cf0c66f0fc1fb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983cd1cdb054985fb0ddb4baa58094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f969f25fd76d5f0ebc1489b8bfcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120ec0429f0e460e7438d2316e77cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c09923de25674db05db4d5c8643e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15b862df656fa0128d01f4e970754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cef75ce9aba425d52de1db3863ae2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ba287ff7f84506bb36520529d5e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dff9d57382faf0410418beda56b0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346bba37687ba51669ec84b441a3979389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a65a2171bc408c995c4ef52bf6a7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed18aff41f6ba919591e723fd31d67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6144b1602b20c7adee507aa2ab4a701392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da677120eabd6a160e1775d71d45cea8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e991810100cde8fcdd4beab90f076f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74daf47fd2202e71be7d6925fc749b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9736636864d82759bee3563d67d4d8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ce9ef9a59034e8f1dd180446b2cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9eb088195890afad31d582bdeb4c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3495ae410b25466d6a63dd078c3e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f5583972a8eacfccc9101f1ce7ba7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9cc26de87beadef8adbaf65531df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aea629f3c4aee35752e5eccc40ae9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f95883933239efa5529b5bcc2dead403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915375386b0ad2decf11815aa6b21014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f389c18109a6ac4ddaf94aab7fe0f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5ecc29e7e890afb016fa5ecfe473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a0219829aa5138f082c89b1bec41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d26bdb388c48995355b738f94b486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376792c6254cfef60bf07bf161bef1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e1eddf9908dfb23e78aefd73341e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe235434bf0b4f88e84a15a49ce2cc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0547fc9ab40a64423a9ebca9805b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa619767cc2a38b57029adf8bebce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e989ff74478d1dfb1454038131d6a59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853a6fac398b79b22317a8d774f2cd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0081fedfc0a08fcc466cff50d227dfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c48d3ef08e2e7b84ca10f0b363417417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b4e8a87f90a7a7b3e34cf9dc9b3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6fc0bd5573b1020ed1d00f370235d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b2cce5d76060ee5e74a6c495463d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439dc6fb265a69516f54222f6920b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eadfa92db4bed4a264b648cb35000422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b7691edeba74ee357ff90a31a8e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549f94430c06d2edcd91b6f74c04da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92191d63c8a3679b8da3e90dce71f498425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee224ef4433b1cc6e53ca39820f83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde826addfe8bb4dbcbad1375bf703427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd3b72f3bc054768d682fc1d903d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326ba4272454cbd149d96da67df9ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91dad40511e8fad1f88d4617963de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c1c2da74aec18937fa8dbb7c4a1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e083bd935721e60155a2a98160f58d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e00457fdaecb0e4d288d1e27e14bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cc58134ec6b62f818392eb83a701434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cdf4be1c46e47ecccc4788b4da47d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d736c4d5c7e89b256fa788c6eec8b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862495b89617b898b1a772b62ef23c8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac123cffce455d76c167a9de546b3a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c1a0633738e942f9963359781487439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b8d8f0d1edc9cd1f5476bdd37d662440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca132fc4ae00eab9e6a3ca38576390441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da2a9b0da5fdef6448b9eb3b1ad7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35f51b4936c50db80263dd70c8694443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915100ff2335e2be7470de2693e8d95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8336232d2d4e0890c745700e47b75f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23a80151a78f47b5a14ba41f5340ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c58cf918feae2eb5080deb92b77b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f21f7cdae906526f788efd1488a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf55e69450312baf33f8ab210d6d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1ae0e0860c12d8b5005c626b1d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d94f5bf42aba31919dfd3eb369a3fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b656436ad5b4deb29d69405cfa331b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d076f180e4014ce1dd7c1cccff96a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f99799009b3f69e992e3fe134662e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fc894bd9bdcd8b71e0bbdca5b07c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491303d698149625c7bd7c6997dbb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3f1c42c3727b8ec3cc4618bf32492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182943232267c87dc593b57fa94912f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc5c1dfbfb635ecaaa1aeaa079f5fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a5f79b688105db4292606edb7946460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef8532f672f995588f0a3916c723d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323c8e6915bae9125e94391300096c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7decbabd040a28995dfaa591a26bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c7323dbc9da8fcdf6486fd8753ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e583f4b2408c38f5ed4c31662d271465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67932c220d0898ae35ee05b851eb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841525ce39b247d65ce5f18ec7a9f81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c8e1e4fb8ba95ab840a555f479cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e477061d9393612d2e0f36bf9cd2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5589e85cf40172ac745b2e9f8fa2668470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5046c581e85ae18eb7e4ff88bc53971471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af9f0b3b7950b501dca082b4669b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2cbbb608a83a9ab49a4d51516914e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fec77feaad2013213704ded83ea35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c204581aac74e6a7fcfa203ef3addd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f26c63c09ba7a5340a733b14822b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c1cc4f9a3721b56769a20e872f45b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14364d0198d7d94f35f155f311bac2ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9293afd74eb53396d593e7f80555479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6795e274fe76ddb46044c5c088bdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a3bc025cd638e98b3cd02c7a01d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212ea30ac058c76faecfb20769d6b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916b2ff69cc3cbaf79ba4cf339362f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e804425fae51f37b47da3ee2686b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783c28ef305d260d8527a2955763e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227faf85d40ca34ca6b1d3828428b2d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c56b1c076ca2bffb23acdd5c1993487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7dd8796127ce9d37aab3bfb2e86dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec765da433271937ec2b817f5bd34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c35ed5156fd22edbfb65c1b19e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1673ee71fbbd5daf2201707f6a2387491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c3f2b38534d3f4f87006c24267b60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36bf9b99e5019b89edc438f3a6b126493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91571a49a3b801cb5121649a9784f47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be18a3cd171186be2bdbb3939387056495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b619932eef2eabe8aec6d37ebcc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75baac11693b76666fb484bcee6246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f157f572d063e44d2f8a040a8cd7647498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011a0313dd690921d80ab6b6e1c5331499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421618bfece990ada80bede37d4b1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7943cf19cadc9457d95c6c1f5907e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d759ef25de7f7aed3e3bb1ba4dc5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4252386456889c0561753a57bd0b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2075dd2434e9e6ac95e78ac05098cfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9ffcf20814c8b30894bb1f8b5862505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544786f901864d2666a24616979f2a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e1c3b4872e7d07c932f51f6c28c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38900fb4d2ca5a838c166fa4774e6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4543fac1b61d5081f8445abae1496509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c47e1a74f0404b88e1936e3f3ce1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b4c44b806dfc26d734dacc3d8f6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c83539fa51aa7961dea61f8d0eaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b691169178eec07ff4fdc4243664513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8a7b81fb27c8db78548de306f062514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9735ec274e7db25ed228658b6290515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e373e07c496d60ba2145c73dfb4a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7094886896d634ca6880fdcebf0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be8cc3153ef937a92b6b709d05aba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf5e9a8f2b3c8c96f8f6802025ecc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6270ad15aff4800b4cbc21360b13d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21c083085a5538aaab5d780d113c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfca0644e2e6d0a62d92773dd4b374522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786968a8dfd8ef0316cb29da860425e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994532426ca5c4156b15fe5f4b05a382524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f8d57867a347f7f91e5a24ba5d892525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa3c2ef43d087932d50faac67836c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea179ecf10ee3e0aae616cea04c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab29e96afa38a306f99ebe39bafc7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3036ae0f4a6c6d944d84f15a364e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d22d01d6d1a5c511d4a17381b012530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0db6885770a4328bc01ce7444bdeef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f3c89ee5a71f37e6b624f923165a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e273dccbdba1a0a2d90b4f66fb73ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde315c4b75201afc46d05f9d8e87f5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9f48429c729d128a6654f2a573cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5c97a524ecf5de8ef56df0856338536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f291fee8a2813f5aa8fb4ee47659b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c219064082160835f18cbf7e62f5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666e5c296756d04ae9b00453760648d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670befd21910d232e835815a6ac7ee25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726324ec60ca9a9e5cd93834cc7a1bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db49e9a6327ed8dcae739eeab53405542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd21762144ad2c122dc77954f6648b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23f5b94c809637888fef3954cf2d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde03221c9845cb0fddb94c22c78989a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28702886cc4c3abcc6e8caff60d8ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f1659923406dc4a6b1b658efc7405547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30cbe23f1f8188bfc2e14c585c173548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429dde63191d15e8ce3fb977dc429b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916932ab3573da45ea1d7595f38d11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bebd35dd2461e3a985aee30f61213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f3e28cdf351717d3cf08442a27c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61298a0a6e18778b9d1be6c2027570553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ccb5e4a45150b3c484ba273098598554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e638f44d45116cc8a12966795edfb23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76501a1da1256794fdc4adb0c5d0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f37b10cd1cf5b9cab82391098056557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d746fce17e3fb092f17a2cb4d5a0fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a4217d644a4440cc537d555d2f1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b944c3014a77a2c61a097e7e9e7bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f73f7a35cb68d762adafb5b59d331d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ce9f3a2010ac66b6990faf742012562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d2a4acab4f10e66ebe943709bd47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ba946e6440c00c5efb8c24995111564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2361080b04b44fe8763eb68bac32cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce4d15dd125eef8eff5ee98a2dd0df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc0ec007361cc0b09971c4bcb0eec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db8be5758dbe0a4fcef59a9c4e20be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67e19bbb993c67c6471d1ac0ca17b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab071d7bc6c11556bef4eaecc74f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858659f6d0bc7709453c8d2f9093206f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36f347df7b6eb246f66951784d2ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc51bcba708a781a0b7a96c15b046573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d71f26cf49c96db31220bb588931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890f87040e01f90ceb8a88f5c088f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1cee54e8e1cfdef26a2288cd5662f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3963b56bde79723ed78694988fb10c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f15111d36e07b38f7f102bc054f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2cf55c846966461ccbfe801528003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f1b78e8dabb1c7b84135ea6ef847580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab0418fc72d4e0983655a5a5eb9ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e892b949cb3428d495f0c8623c6b10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913c9d037b800fd98bdcbce5073ca9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca7c404484790682f06d78f31ff2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef6dec7c43dbf286be0c76b0c349c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8d003b3d0bef8b785a1afa3a5222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf319c1e54ea61627d2904daf91d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd97818c2b5b6d54c483c1d7e110d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cacfaf3bbd09d1144f8f588d2f223589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec5845dfc6f9fa10fcf80c2daa901590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9c0d9e33cd238a7898998df5d3c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845d2e8112f14d3c31cc8ae5cc6d75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51e6b3cb06a9892dff7d4f51aec8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285998c34e9551b76317393b267602a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb45945bac8a54114e33f366c5cfdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c86196a1e7dfbf699328b1d27f743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ecb49d21e928615c93270faea9ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89493ad7607747134d1e5ae01e56ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c449f5f5f17a8a418a83147422a72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33594d66a947d48e406387bda7a4671600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe0d9d6c7c2a4a69e26102221c14e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfa6c3aba100f76a5a03777b983d35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977223bca96a3785036a7c82041de4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a7ba20bd9b5946f335e496f8ab34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdebcd6a558f571b5cb70fcf029f9c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ce53e815689f543930b78fddcbcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b27595c0a400d5ae0bf666999aff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977060b4ac61f725236e25bc6bc9af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759cad6eec7612610d2d7a011ad7c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f94da0b254ded87a3c8c6d57a5351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b4d7343f7c63da1bcbcdf41db637611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0760adbe67ed40865d609b6e9c4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53944959b6d4048d6fab52d6b6db961613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9a42d998d28c4db824d0f65b6699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3689697a2ddbac1f49ecf87647aab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70cd4da5fde3f2ba1ab143afad53a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee6144fd32914f21eec0fd952bb7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d03f265088cc3b2800df3c3ecdca4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e429866406f853e38f45c98458cdfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbe76553fc994cba55214ce86a380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a22c53efa1a17469f166a90eda531621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59893d23fc9de3b24b32ee28238a00d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b9a9606acc036721c4183c818acb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0751493547fda80c4bc94cbd95b7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ff2e1d5fd293e50defdaf721336b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13943de13ee4eda236efbeb8f5bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbaf23c96fe06d8558e8cfb925377c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c945378612b29648009d70b218b1bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded758f51eef1efe8fcaec25a0abd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1ed6e972a210d6fce01a21da3b79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6debdae11dc7cc415f1abda64c43b76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410651cd10f1d9d7be8a50f602fef5db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422b374094167c16d7916cf3680d9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7d46b6c0d5c6e31b11ebdf54b0519634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e133a7863f8dba05b923999ac4884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a471e443c0bec4f82481279c6ad3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb0584ba1f2b13d196464901ba59d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38599a6cc8ad659c437f54d1323b835638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2ee3bed9299969830f6a184b0390639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054497c7113137f8d01f0d3994e722640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d5cdd73b31e33bafaa39e9a48b60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d528f6c8d53d1e307776a1a6c0d62d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d3df9bf4c1b300fcb99815345c2d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee4588e3ed5787cf22279f049cb3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768769af728e6df4d0ce8d503cf787645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3f6a3c7721d7aeaffb0b9dd16912646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b454534122515a3a48b30cbc2a2980647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac85fa100ae9c2d7828135949c2a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101b10158ea6cf28850a94ad03afa2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8ae841f1542b35b45a58b0c3af1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63b9cb11345c1034829b678cff601651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649af9a20dd705076375160a777ddaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c38aed8459602c7cd0b478d889f01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98584cea729657304919de87d4a558d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19eb891dc9febe29abeee7cc24ebfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bcc41255130f0ebc559276de7aa9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d0d0ff3e396b880b0c236c17420d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a986eea380629be6cde5cac3e9347d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca162ca51ada994474b16e4eec406659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220e108c4af571ddcbf7703be6eca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e938a23fa08eb99fd1573023d77292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f722562815d6ce9b90c8b03c17c898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3993b01844a08d140e888244325e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b808b93ebfd6f2219aa2fe086358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee2c8cf14a04dcd7c4d1da1828300665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61da36ace97b5ead03527da644d69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b918840f1ba8977b1820d8fe7534a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fbf157b1896b2a3618f5252440b91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3508ff5a359a6b9d31bbfb8c8abfbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbfc34b39dd1688592588884d1995670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4b1116e34b66e6240363563f3b6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d74275c70f0fd8d0823971bbb809672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df6fc26d81f3fe1c00e7b0a88386c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8ec87a7b60e40939269106e82b24d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318600f5544688347f50ca90087348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d547e9a3981b8cd69bd099aea96a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a83a77842d3722a92019d66a55ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0f4a57e618ebbfdae34feceb747e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145aaef918efd6503872a345594c122679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc54a6ef07184da0d31945b98de71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb63330589136167172239dab7e7a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496496ea8b884502898c16fc119cd6c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c4d4a37daf99bceb1a146b139626683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6a3ff74be1108aed41fbaa1c6dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e1e50815edf33d929ca43905eacb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c5b53dbc11238dee8c32a3394ece6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5decc0f7a292e68aa2ec04cc114bde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266120408b997f6ceee8e44a2582ecb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8582d676aa66ed1dcb584389073a37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134302cf6fb7c27a052e5ebaded8bfe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6215e097366f3bf4fafc02b15bb2d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c57bc126870fe68243435c780ecae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4756756cabfd85faca192f4a8a8e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e1a3f71f832611cd27c80080f029694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff59f435f017075bfa184e45382517695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9b81804b7a2e4d5aea8c8306e178696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7af4956f5958329841e67a7af0991697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a078cab95244829b1118c614b576f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ba3bb423df8f57e80222c92ae4b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9df6817f31a2a068969c0530a96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514db2ede362aa592d5b80de492b4ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840e64facdeb9fe4f267beb1e302f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b503280ca8cb1af83b6e0b1bf49142703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a11f8913d99d5210f6dec653d3cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0694877ab300c29b9867940d135b76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2038c3b0962f182ad49fede44b024c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4dd8c23e26beec54266111c08750e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda9b14f5bc299b8253a321c2f7c3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064d0fffb67e0f82482d66c864a4cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4235bb76f8433d1b7669f762f9bc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394aac0e5cc034219f2e05d96e71b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fff483ebef91998374a154fcfded6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135962cecf29a1c43a6361e09190d512713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a9e1df444545afd3dc4bdfdce721714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1996f0ea4194f09e9acd718fb6a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cff61ac3f1dbe9f29400d4ae54a05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a65bf1170a05d40c1cfc2af708750717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b950e03f9ae0293cbb41d22fe08340718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d0d94ae5e8c24d7d3ff4d5ad2c3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3418cecd0407fb4f9341868104e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971a6f6815e4e15a891e7e41d33255721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c812864c64c46f13b568ff12ddb0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b7d5aeb8400f2dc22cf7d727c7b92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160461a5c196e114ca60f7408f29c53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18eb28bcfd8e9fcbed4f2a035ce1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a30e559ee2a329bbcd9c7c7cdefa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545b9cb471162be2ad304fb5fa54966727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175d9c2f9e397746c69af607685f74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df26aba361e07be3b8a4a829f1a2b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf491b78263a6b57d17627ca5d8f510730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7db18fdab032c4270d86f027e0c01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541794e840f575685aa0af56889d14a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560208b7b5d3c3e402b51dc4c50c33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877d9ca3c2769902395a4929c182bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d623a06b589de75abee90d58e3d75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e00a0d711f375a1d26cfb9aeca0d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98c27205383c8920672de462d3214737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b52ada4707d68f994ed875bf7552b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5accfa29305fc8a5e3f9b2141f332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20417789385875abe2fd4004790f825740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c8e7ba0834791931ea8c18c791ea7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6210792caba5f5c28224c7082e5662742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fff363ba6aad33630b2d2ff684a68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e155d51fdc475cc913fc27ffb4ce51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4208f23432b96435ae02ea4dbdee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576686f4ba12f84d95e224c567e18f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ce9f7105b20b55cd74202b495034747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c84a18f828c159c7581234186903748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce99a645cb4f3edd34b36051c1747749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efca130c573d7639cb18e02ba1e95d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5953ade6a300c7da41552f77fdbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6080269eb68ff32b60c45db49e53c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cdfc144e2bed7401210f859649956753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677142e863c846cfea9f0133eede7d55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c327c6abbd6aa8e73aab95d477b61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a27617a81857723f85913bed707e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149b6012577370b0adc1cc6672b93e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427181c3e27cbb5257639f46816a50b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e42553d44e6dc5deeb56006a0e37a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b5e0c6d6f758156ae5fa9903dd96760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0622e08b75acfe259f2a04019c37d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875241c18dd5f6891c1da23ad86560762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68bca0c23f25a394893d284fd964c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7015e5d5540c789be4b757af9fb0e4e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d774dd328140a4ac6714a64e48418765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47392f8fcc1b9fc6be0924f0ff353766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc621d2176d003ddc290046fd939f53767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a1afd52f66428cc645d0e7d849bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301983701ea4d816fb2d0c8d63b3cf2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b964ba64d5afca9ad651f560314be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051361814d0c7555a187d2008a9879db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e72763720483bdd0bb85cb6524e8e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c33d65f5ef89d87aab19aa790625e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a77d534bdba4d616faa5dccc9de5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ed0ac1928ad7bcbbe2d0d745657e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d725930771a6bdad141338bcb4b19776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ef48325dbf06dc472172bc7a09439777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25865a05e9a61e1ca67843f8e8c5fee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8117e22ef4080a52c01247122bfe6e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5147b41fa9257b0354a27522d775780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5bcb613257cd44b324e7f8acb1f0c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a694b21083dfc3c57cb8bb6c2832782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9821db456458bad313ad236de9f6b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8853c35fab49ce8543f9dbaec7f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0e86928af655137e0fb0aa055a6a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a06ef9e7bff6d963748cf09763de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad4943ac95dedf32aabbb74ad7d85787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626929ca3a858d4447ac17bbcbd76521788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366650301caecf5c62191d7a27fe17789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1f0086dc48db1332aced82173500790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd773954405e8b3d00b5b8a6ccdb594791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c99e1ce4fb6900c9323aed08756f78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ec268a9a260fe14b9c771de186ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775910f20a16e0060d3d7624d222e0e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3fe7b47607dbff8e8fe1e7aad470795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa002f4bb81666bb52594b40898947b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d31ffaed1be88d4f0e82b72c173b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224a48b8f6f11e5d65b40956c7a43ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae6ce6f5461704801f4f56f9fe8347799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f471aaafd5db88ea136a5e929659a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991f11bdcf3f353dedbdc510f0a1be9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987f59b8f76dc14a63d8246d169dd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22713b5cc05313fbed692777636106a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d71e01d101838cc8cd93a23b3bcd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa56f63c24f3161e6c9637a0b4bed62805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25d93530188180fa7485906f00883d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621490707d96615f7b8e8c31320fda0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f740149df74fad3f4fd3a1fe572e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a6ce975ec374c0a9725a0b94344b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659db472f5ea5e2690d78a7322154e22810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749cc006f6590afbea4bce8459c93c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115144f8d709017fae1833105251647812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbdda36d2bf37c5279a4e8198143a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9285fd19555c4fdd9681687f3a0f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeddf59375e356e24cddc41bb58d70d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad11fb024502848fee46632e43e0b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0c2ebd62cbc8c66d0a6f3198acbe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b8843c7fe3957d843e73285dd8d8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf4e87d5ed035c08a9f2e64a98f1f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1fcb2d42964804541ebf980d410b4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d43c5588d98684311115ba6480408821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d7658e9940a80acbf8fa91501aea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c696a33560dd3827f42aac8ac55b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5161a5372ddb7c36b4b2d545048b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f9b15c710a3047c676464a529c784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b89fac45082299834d42ccc6dcf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf950100c09eaccad1c99c4fda72656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6701ac4c1d047f41120892651c8cba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44a3173b7da446a300027dd9d39d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60ffc798af4a50db747e7714ee8839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1fbe1268587cb2568bdd7da06a02a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04103333a0af566527cd43cd40bc2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1504c9c6f0e38cb89bd8dc9dcaee5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433266739dacc681aab52aa64af2860413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b271b6cfeb56a6874ff1cc20f228b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad4449498389c5961b50d98dcc46915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d70f427e97470431efe5340c01ab416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42313760c08732d1ef109a0f69feaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb67d0e1f41733899b0692ed72a89318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60593cced45da94ec667311a5175db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e8e64b0de17e8085159047321a0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df81ea4cb5547992c3367558f3ba021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48e5ae9431f34013158d366a0d3e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d19d16cdc8200b9e59177909a9a5f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae989f1bd64ce4971fffde74eb79f9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68bea1a00d8c3b811af55cbd34c12025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4a5537a091e454ea23364d3837f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c45fba405fd666ebd76fc9bbb576af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c70e1ff5d21ea9b105f0f6182d5c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6428efedcca30ae650fada225e8d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ebecab3a8760dfbd66d592ff3b6b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f913546eb120185d6cbb4a3ce5e3ce031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93351398bfdc157eadd1db18fe9c76332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913653a4794d0f57115c25005c690fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c45e8c2b576b5a3917baf21e7f7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117fb47998e96aeba0f868942bb6b0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7cc9f60bb6b62844b4173e716e03b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b91b93d2a2fb51562bdc3f02b917337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4665f3d7ca330105e89d3d10967438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b7dcf0155dd3c8d61ab9733fc61c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d561c8a9e5a6c2787874ec2db00d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406a7bec197b877c2def6ce658c78c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76412b0394a57ccc865dc078e39b1c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6b4b03c271a27099c5c0d15be34043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf978026353d0487ef5f5cdf74aa61244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb9ffd4d8ed74841877c6349dc32945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dca3f77bb9284bd51ff3031faa07c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cfdc101bde4b6655eb8e4503d41d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbdda7a2404fa1e9b23da2a6fbbb6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c0c0355ff0e24e877526614fdefba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c70815c6a7cb13b73b9e42c6cdce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c95b27129ffc3e58a9543aba57d9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644678ee1c67eb6115c29d756a9fd14552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f0013ed7cd58ee6598aa08809049453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d13722c70d8add0edb8b3aa5a092154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547e11a9f588a266d634bc1d18513955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f2bbf57b05f22c5b0eed607f8f9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614559679e4f1e7335cf37bb2dc06db057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345bd66ef677d1e80b8f91e3a2f8efa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fb0b3f8d1e883ebd1e57d4dcbf2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685e982474f68dcb76b29be369a71c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44946cc5332572f63c15d5f4359e4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca6fd5a074fbbe84878f068d922c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e188103f25a549099193071239fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef2c09205de67c168fdc3510dae3bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373bb7f860cacda948d70f20eef90f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8aa475339e3a58418f9d5a9fb9a6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ed3719e19cc6c007deba17267056167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5c1999d07e22758b26f4cfabfcbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db926f785955d2127ec2e3bcc6f77369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13b98e28a5c374ce6fcc59754a0f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe60e601d7fc768fc6bc6e74a51af571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276099f91b72cfb912da6ae324b39172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d3bbb7e4cb0e3465d0a0be90a46ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3aa0874d2259d960704a056ce0eea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bcf280052a7a7688700c830d9661d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63174ddc5e19ec6ec7aa84d952ca6ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e6a70d2cfb6f823784a144925f4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f2bbcc15528748f11070cd04e36778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05628a1c4dc5eeec7ceff7988778c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f6b732603bd83b2961fd70c6bc9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b400e3b406450aa94e1143b036b4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcba622a4f3b204c15ef221f407d8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4683eca50bc5236729edae6f307583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a95c83c2b94bd8fbb4d171fed34f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b581cf156c87404a916ae493a5dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcd527f3269520653dc3a140fdcb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8e38e7fb9b927c62370de6c7b5ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba1bae4acc4c62c02442c9c1bef9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede039a2aa83a5c6cfe6aeb044a96589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9a26a672bf9653b72342aac52f8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44a7a04ea41b81ff924ef77d901e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2057e99b44b7be76f21466ab2f4c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66ea98a2d04e548cbb01ff0781e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaeefa4f7e0f9b501cc1c79015959a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020ce1f4814cb37f2b7656dd95f53495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140021a5f9249fec57461be6e2856096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04ea69d75b32865abd21caff0ffbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c512d3b11a9b4820c906b5dc389d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51ef746711b54056a189502bc3d3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8248472d70e758ded633e6680906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d17feabf873ad1d97d2929a055ac9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba27bc46cd9d27e364d9fb1fb358d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f546e31f703a8f12b39bdcbd8089f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a01aa801493e2dba32bb6aeb1fda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd93e599f3b584998a63801d507ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ea41dcbf1f64a6ed8decff2eff42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c321c5a067e8d6e1d8b2c60acb8b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0163be26cbb04755cc45297a715d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318153435730a1c46c2afe9f0f6b2424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb68414dad43f95ffd779592bba20f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab1fcc38c58baa2b5587b38d6240b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa3f5ab6970c2407d5d76143e651f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafeffbfbe08bb4a74bf52a42865f5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caabfeb6a98ce0df35f8aa2ff81a7e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe07ea8bb03923bd40ccaab43fe147e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfd91ba6becec8ba8a00559622f1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebca5d2ab1f5da57dc6fbc5b153004117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee1b82d9ee27c906f23459cbe83f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc6d57aa83ae3927ae93ac70380a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb999cddd4cf7aac04d82be51780e2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002bc0ff720fca5ae0509850679a156121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337183c6324ddaccdaf76a0dbbd8bbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083f28e819545e780f7094bcdbc72dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747888223570762ac0c14e3273139ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f3bec6e170097dc0a9e1f4408de1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129eb416a4444b04b2673e3d7c2965126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229baa8c0075a42aee4ad4842f7e8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877d260d13fb8df0fd6dfffb2adb52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1800da3f6ba05448b5f8241bf3ac78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c54353e060b6da265441d39afe52a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe83ae3b51cb7f5a774887c2ca6669131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92e139f514736d05cc8123308cd387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bfab79193fa22a1a3c36fb6159d52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7504cb1743a77f7a33a77eb342e79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d9aeec298dbc1fad89f58284c5a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013da7827235ef07fab0446547efaf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a1c778faaa1c3ef9f267bb5a70560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb453b045d9f15ac4b233f3cafeae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2fac87e97d7c96da0f305c1d5682139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876b18f7279af13683e2fa01f4772e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5500a5b577f1b5eff7425315ec852b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d935a6d2a3f61d152f76901a481da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e20c59405c3a98635221fb58ca9e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47fb651a4d36968b08d35f4c591f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217ab797ae1facf006704df359b9b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ea4728f5e5d3e6199c594d302f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcee24e9341308c92bde63bca5f19d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801571fde53ceb5238aff79f9979f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b649bb32c1cb3691a7678d28ace21b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e219d3a6558e692fe2cecc504b52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418e52694d31d0acc80736aa12df45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410f2941b92bdc8366a220c75feda7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea34571e6ac497d80acedddb91ee9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d0953344d31cbba5556981436f9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607934ac15aac2ec64f7e9c17b4ad9bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f3ceb280f779700ee562f2bccea0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d30f4b19343b97e3fef20e67a8c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c1d84a39c751ec70eb7a918779a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95782a7c087c99f7327ae9e957712159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6659d7d7d74e282efb62520eaa533160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9488c6db5be9b2eb195677c9ec3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeeeddce9c10b6cbf7236d56fe5c12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050dd361b2754db032ecaa5b0f7259c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf03e2c723ed62fa8cc355700588a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb663cd66b7c532f93ae2d6746e1762165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3873da6d8c80b21615be58c90098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1420b5019e3a2ceba9487fbeccba44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00f37433cd374fe8a91d5a715a46e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241795c833067df1c198611ebd8288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b43e882a28da059bf82b42f9797f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043f8803757517f0adf72ba6ee172e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bea6011e2ba19f7f23416302e8c89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e788dd69a1e19793dbdc7ce5a78b2a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c428060ede36e3d03b9b99e7638a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a5da0fc78e06c2753be91aa66675175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bc9a1988b049eb38b36174e5485f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1edbc6beb887114a803c23fe6f84f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e7c3ee9ed5dbc570b3731d83a4bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1a0ba011940983661e269aedc97a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02fa9006188d8b94b714da19bcf7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe63b85ce9fced6a54e1960fb715fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508745579c09aa8080b4bde9ace5ae3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc239cd5d3424af1ae54aedaa1cf94c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acce1a8c9d492b9e89b4cc8f036a20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcad96664716da538d994474b01fbf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591fdfae827fd147f52da3bccce5a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef19133341abcbda6c88f0c8de254d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec2178ea2ab3affe5f67ed0b63881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0834a9d62a53fd7ec8bc687d1d4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35e6893de11708b6431f3f93cb3a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5ca540207e32038efc2101b72388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b48e4d5012f720a130ac4b2705c7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819985dac45ebe97d0bffd09676cff0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bbb7e992bf5d14af83406d99361f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174cdcbc37e00178576f26b1c05db2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55298eb00417866f36b9b9db2c3b22f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e173339ef185f291109572324168e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72fa58233c045f08e492517b9237f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10808af3509142c127c8fa6dfa2558f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f266e46b5c4fcb3ee8cf6db0a9e9d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56ff9b5a1e6f0f06d8e2a5ed43542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb9253dfd9a72727f595cadbf14ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6285d67e603f437814eae8957e98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790abe1e487118a249334ce6c7e3cb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4f9f4d8e4b814fffcaed12b1f258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097927d01374fe74f493c557b64ee9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482531f5d374d84fbd13669baf8cc215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e810dc9e45a8fb3bfdb627b2a0cd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6520b3a761a627c1aa3598ee188d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e837a9d6d76a41f66637c5f63476210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21690ca5005302cc6cf574e12b2933211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69097be87e2bc5eb9a7bff9031a29ed7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db09f6c88cb15a06909b56f0ccc6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159a47ccd34d5688e863218a2c3005214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff6d20cfbfa12a084c2d731cd0f01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93dcdd88a25cb177812abcd838156d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca21c58e69c1253e73163bc3b9d9bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210374aa9fe3a905cae2c7bc44f1743218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2f531fb0eadcd6cf313bde3faae2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b328a9618efae7288b7e3eda1491b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fdf44a951ac796a12d47add0c1a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d25edcc890334472aa5f928d1b34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c65ba71a50c0ac96c710016cf844f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadf7cb8605f5af165df5d6b58d0cce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818903b334a4d92f0acda3917c5cd4b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6446b6fec806b11980db324ff4ee52f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4052a5684ce0016d6daeb9c25822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edb0d2c2ee35d7b2816380f7101c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370997060dbab82d4a33194af6a4422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b18f80f76b19646c278df9a5ff45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1032b1f55688bff0e7d0d46b66fa27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf82e4b26322ca14e45de2fe18cf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afcc180dcfccba612aa8427ac54cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a2162f3bfec4d4c3a03df88f75b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363502cba9b4494aa04642e2bf363ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb2e7dd0f65232d3dfc6051d08c31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214dbb570bb287e52d6045a0160014e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c713d8a6519d597dcc523f13cfaec0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30c39380ea88dd56cc5320e2f86a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac708f84649e7debae1f0011d814a8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b44d78814a0d57fede31fd19d68f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ad09dfb98a391873bba91945905e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4878b577d0b9810cd1d6b3b2104f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cc8221b87ec480fc3d1d2679cb35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112cda18862ff4c0226a099d1adf32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3804d0b6df44ba2db2827dd096029246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e229ed10838cc2825183a384bdaa28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f9ce1ded38c324c418472a7efa34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381351700f38cea28352bf5f94b67ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c197084a410394cf047436d6e0d45e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c18e6d5159dfcc2d2d7b4006a81d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464b1e4ad14a623ac477c1b971a6f33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d764a5d340523dcb7085ebc7824b518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc35d5e4391e83b8cd98a3ccbcfbedc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d6eda6338c0be9e90a69cf9e3c7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99442f3ee77db267ce189495d2721a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf52de695c567f46242dd4d34576631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c721eb890450100f44c92341dcc49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705c1281f4e53b103f624985dac9d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc89c9a957cb4f25f8beeb27dbc65ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fb818e8c6984cea8b240e066ef6e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd174344ef7ae2230a67ca020785f69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281ccbb814139b786a9915f3852961263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce827aa1856faa6149d710b07d1f1b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee5e2d21ec8d41b20e6104f2d980d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84252bc8bda3fc0d4a78c8f0b141e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c2bd7dee033fd1980bf68cd17add5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30c48dd72b8d755a231528b3913b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be8c90d3577d4d51efbdab1548f7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eeeb01b917a4476850d127cdcbf52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c61dbaf525fe3ba9ce8440be50adb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf59acbba865b3618270b602843dfe7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223347413ad1b6544e24eaeb246fddc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de8d0bf806c6a39d050b38dffaa99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c36351cbc9adcbfd230bda2bf5c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3beb6cfb5ff6db55fa8668ae9da6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe1014d36dbb764112db7310df830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ba11bf1e291782cb1ce204288ecee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd312f073a7d323a3039459718fa120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2671045838756f3f81b65b61c92444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5cb926f5737d3c02387e283f81ca5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78283827796a504d9bad76f7811ee711282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84280656d9049664566263f98e30fd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f120f2bd9f3f9fb7bb92e44dbae0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c23418905aeb4f4e4feccd9477212285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdc07c96219453fd3a51e606b51e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a837a94eb88fae2c9205d011899d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47184d81a0720d487698ea54d7aa6a1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4915bf390907388bad926b159656ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a17b2b54e2790043c56fcda3bdc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376c5447e7cabf068d50819c808e74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584314fe2a9eb7a4f38c31a43463d4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82538560db6bc47c9129f7c6a3d2d6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a2330ceee046682f0679ec1cc80e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02448805d1f99b7086b698c35c08e6b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2e415c844e1807e8f4d62c33e21e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d05569dbe29ed7fed39f884de5dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae98e8baea94ca46a457b81a6332ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600e51a3f40d78bc12e3b44f98ec59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771250d32b4a73fae18660d310bc36e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04992d871d71e5a8e93c5d4315b21bb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd38148a760c66fba4e8efa41489d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8507e0a9143d89781b18cb6d5100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aca532677816f5610a2e1b8df6058304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b636d5d8c0af428430712a21d40e44e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9e9e00f80ec75af738bc2095d115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518af9efa25db09455ac398b6f0f84c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e531e0db3c600dcb022cbc6f051b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f878deb624ea1a194ae6a21e51aae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e060ab2552b9e2703d365c056c29b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6989ff42969d0f83755bfca09d217b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589c986aefeebafb47a8ed0043b006312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e97709148b6e291c5d55b9e9790d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914f4d802f3ea29d166f39c1dd12d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336a454c2ffb378da90764f1048752315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba243d10f399ce21ced7c3506c6a08d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62266ab2b8e143a26b0b24b770f5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5379e0af02589c3aae504625f0fd32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c82a1bdee4551036a1a3148b52daf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c8f1f9141c5ad40c142c4d98ee1c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59f16951cfab21a0d6fedb276e73b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8396f69adc4134220f9a34a6842660b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e958be4657c8224862a7aef8d2a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d76b1b59bfedc37a7a88e2f93d39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121569cbc7c8a70b0fb8ab7182987b19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b28c741420d20e3b2b639f134f302326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9459a112336f04b2416d90c5b5635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432c94817acf90b2c7d648fd8776e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1656e16050da4d448ccac79faf1e64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95531af3c61b9afcb4d9fc6911efd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d126f2bcda920314df85c8bb10b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6794ca686fae03fb26d31f0f8ae53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac1532148f84f6453e007e0c7f6a03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27e3abc5a44826ea054dce544702e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c59c5a6742dad7d528d967de7bfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea576869d0e45002dd9cfbcd1f265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6728d4254086527f6345a8a31abbc52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bcd755e19550b1136eb699f061c35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b04a19a55df6d5389aa7994f88cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7006afc467e97d8b1f25c8ccd206140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9de03e602de5bb3b09efc7a456dab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db3a7b3538caa8e83ae245239048c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add40f925594cb2992a6f22ddfc7322343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e12f21c132a352bd5fcda6cdea6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d00b7c0fee4d0d47ad16df50f113d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d34ebf4a4bb9561117c67ae009a70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c688475d1e9f9a5023fd8daa89fd8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c75ac2b6d3ca4df3d12afde515377f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7be72561c199c6997e741225d27df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007bcc8bde4b31a9dc66f9056d185e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f261c07b88b200049b96c0604545f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8403ba97a4ba5370333ee54f433933352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73c542fbfdc05d08a8301fa4e24db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c59e1fbd6437ae01d61e4006b2adf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d078788414bb4ce8350b4da9a7c893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32f7b465f4cc5e237c0bb002f210d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194435ca570c7030b32368d85b8a82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3cc97af4117a7cb96302b14296b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4be5683f54fe1c413850564bf3f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3c3b020432a3bc91e30ed4d4a714360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b8dd7e6fa68aad5faa6b52cd03a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137470fe7fc74eab52b2d8ccb8854a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3b4c0109423a0f7d4639a84f45a51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6b6cd015e5424652a89d4b81b6764364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06e95eb836ecac9897bc35bd65959d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b21e90f86435b8218a91866902514c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d11160b5174ed7847ce41f6706f05e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4164d852e0081586eaf7116a6b4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a65df3a0c2e330ed4706b5cef943e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe94e7b855fda384ce1c5484f5e993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e774923c7bddd640c7fdf0c41284e7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28244a508046925ddea0cb8ead2c500372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09250dad3e50d81f7f195cc93a67fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce17ef87dcf8e6945a2c57a8f574040374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5e49be2258f37e14ce5a5655b32f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6426c88bf0630abce8708aab6426290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1c71257aa8c98279efd89ffb011f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ed868fba60caf03da362e34106fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475da006991fcf08bc9371c51e38839379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8547ecfd48dcb2df056af2396fd2cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4bed236e4c24a87940c41111710ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98938f50768656cf16ade2536e31cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f22f51169f7fdc1f1042cffbbfb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14926718ceb2a9550636b11baf4ab5d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd768e5aec6f73a191a2a5349493751385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aac7fd1f1e9224707bc791bb01ed5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3f6850e1463d9d765e10fb5cb45c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db722956374ac20f2577ff1e652c56fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5822c8a91dd2652873886fd70d719389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a20cf2cb534cdd167e8528ecb624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6b622c5a93cfb5bb7c62c4d34731391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb07c31677fb568e88542729c364dd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4019f6eef2e6353c8442bf774a515393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b547889a72f9a2b1f2675b28df8f49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a65561a461d624f2e2b717e4df7164395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126e72d6476767b69348ba0c7c2bfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427946c11fe3a4e4d5d0f3ac845b95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2aa2fbf9a661cf5690f37abc20e42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeea3bd599b727583a679e0b89bf34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d886e49962931de66ecd70755fff6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc372f1d9fe540ec4194f2fce11b17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987ec577a1a60a732894e48c67611b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906dbf4fe825e885153166141c39c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcdbd0ec64d43bfeb67cd37b9359ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d55855d9850006163425b99fc4b51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c275bbb6334b86bdda1beb21b514b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a1950b48f6bf1baf8af13d65cd60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f3726b6834c8e73e38055e2a666f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a7d16de1a6603471196da974b189409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426fab211e05e6b017e17c6a65ad09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8949ab3849e50f77023aa90bcb60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e81a8b97eac2eb8ae636b23faadef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d42d76e754ae4a8f2a1eb034ab55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf66aa7bd755a0cc85098ccd35b73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595748a621f3b04b75d4a6894554e1ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f354a16d83ab39d3a5eebce09ed647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd304fff7f2f37b6d07c3f0351462887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88e895b3a76af3cf76ddbf6be7b80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b9c811def47df92a2ef4a346b4a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0158669414a00f3785b21415c0812c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8fc15c2e6dc3d3ea7f29ed1b5789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4acbf26b29273e8aeab4f58f011f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef87424c2aa3b71e038c2c6c2b557e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d0814f00b720c5278d1abbbb3ad31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed2fbd3ad55fd31d136bdc5e32d79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0448b0bf58d7dca1fae91b713cf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a335ade225973657045ea850ef716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28ac2569011e2af663b9c52c83d24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031fef37814076e4e5bfb8342ee9e3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d5cef0453f72c343ffb3992286d73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f39afbacf90cd1c01ff5de0f6a0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d465384dd0c74817e21578146665eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e4b89cd33d126c0abe95a827ca9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbb576d447c34d5f2d5f2e58c2840434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701ecea66c4c3033851faea6613a23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae4e7e5dd7a2232fac2c769aa81f5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0278eeb9930731650ca480b909a758a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d5187cbe1df5eaf5b642e0f565b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbe02d409a6c2e813efae4bfdb42e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf4f3961627c2c590555e45a77b2eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69b9ed424796ede152990da96e0a75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4effe90663c31fa264eac9483a08755442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d2009935e0015dedd2832669bf40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd41367b5b89b61deb4b5075cc410e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c830e42d580456501c212ab1b126445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1222c67338f73fd92814da664c3eb54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982fca95ae7d7e6b15c349519322653447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e120a65cc1f963b50c182be83b856448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4cf4a53219f5649d5930b87b6b58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1bdae3f92c367603f8c20648bdc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b606b5a2f2c8b091f1f98e9f0bb3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9147a9ef7dd7d3cae592b33ea943b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ad0b507ecd471c94f656febe6f10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef55c924199c143a7bcc7247ddeab5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a3ecfeb1c9692fe1eef1e95d24ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad8e50cb95b4bb36ba5c9f28a3cd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9019271fe3e8312bd73ae081c3c80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac66fdafbb55ac18e05a6a7e24d1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f21d23b90b75673cd02a4627e55e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a55d4e742de75d5bc1e99f104b332460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48e3de18577c408c52a57ca2a0976d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f45a5259b6cc739576505995799d69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff2230092aade0a1f0f0c671f02c2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f38982f414299e01cf50276b6fe5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557f58a0e8f5a3b7c6e4634077a1ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d77e1abc7278ac03ed1d9b0869dd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b875407510d26a6f661357f169f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c9e377d72ab115f3ba1801f115b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28572b65f471c5a97f938b09a2f8c5c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69ffa485671cf0718c93838830516470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb080c813f78294d46ba6bdd74cdec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e9da3784db11e80e9d822e3fbbfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc88c009531a502b6a8e31be4dffb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1698ea0c64949b15fa908a6876c84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb80844475271dd609f07cfb5552e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced0e05767db05bd45ce5ebba0dc8bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a71a0def21671741be219a8913cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19aa7cad6a5cc049b60af1de3b1d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909390a85315a58cdf6b2f2f446fcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16195024c33491069990d32bf9b2d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ba59080dc915f200390c1bc4dcc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18825f42560d19f7f633493a8de1091482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822878debae380ebc5a7136fd8cfacc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525d31ebd8a8c969e234ea032a846e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7b4435f68e995582130b11f1edd76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3263447e48e83ba8606c07c038f8b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d55a268df8342614c63493736af71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3e0f1a0c30b603b506267ede4639488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd0225a7bdf6805aae1eb6969e6b16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62471864808b909438ef8bb350ab5901490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf0fbd4c0d211a525e6af9b50ef68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181f84edf2fb97158faf1b483ee761c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196c85b18d2d4c10a07cd513ac5893493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5895691beaf27810374c4195b9fd9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82879fa8d1e71171091ae34f88c3d80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff387b698527e70e54f685f7afc5c66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a61dab2f5e09929b498f5ac263a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf06913f7b07c067dc80986805ecce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23b362d316a12b0419a0e688d80d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237976841f612b75638c406d721e50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688361fb028575c7c08cc947d4ca90f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e61c41f507efe56ec8f82b328c97f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed747edc2883b3a346b6c9cf11b35c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79f0f9fce350833bd8bfbb5252213504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e71f071d5cfacbcd86b4f9de74e88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832ded7cba5e76b1ab737aef72ae69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f83073fe54db8161661b9b4aa197e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd06aef1f49d8dfd090f36e840a82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ac480c57223dc3ee75837e56955b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a61d1fbabbfe079bb90dcf1c541e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaac84013b90aecb96370ca99d56b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb79ab5e5bf834a4fb026644491f63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a411cc44b0ab038a7f8e1a63d0585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31fae30b630090576873687525d0cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c8b645a64bde1fd7ede55df8ef66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6329139605449fec3a9b11c8452b2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0a104ca683a846e32ee253602896c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69e48e1b16103b36add0198316539518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550e0e9d0250726603af007ecb3d2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6054b525c77b1ecdbcd24aea2b9027d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e1972aeb6ea39c15cfcd2179867c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9e644b1d73e267e66335c8e854d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca7899542e3816c95b93514a455e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d8dd70bd0e87dfb2377c4b88a4d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad5fc6aa804e7e10066865bf26b15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929af89a62650d800a3346cdcad3bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ea078ddefc5667c968b7d2973d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826ca9234a812feca778248fddca8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bfa49435ea4205f8ed9bba70cc06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4ee3daf6b67f9911b58ef373e3351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a93c8072667d5367bf8ad71745528531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0a54e85e68e84b1b180c04e579a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953e8eecc0b83dea50e1fec0f429b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53c626f482ec4561f3a069acabb08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb16e84fd7b457984794d0a9d3a02b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac7da1bb5491b186f130920c0baa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0793e56d7c23ceadac15f3996c93d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bbda69701d770d01a8b81af36e890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf772ce6557b89b6c028b56c6e3232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d89c8a70d30b79123389a64abf3b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416f9ad33e9a40fcb7460f335a3d54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1870dc6cc9dcf8689baa443e8da2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a682fd124ac4b0f764f3aedb8687a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ef9ab9321c4acc5ffb8f25a11d2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f23e42bace83973d289c0a42c6bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62519b7616df432ff04d38f8bd6ed81f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0e6656b8b920f47d9aa79a7314fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a129bfc8141ade51587d196755d81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5757b7bb7007c2d03f37a2f8f1bb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38907f77e78ce8e52c7a4d73e564640550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c07d2cb6ac2e237a9dc9ce469067551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caae7d38b610d454b2bca31ef8c20d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243ac70324db2d3c208a2f50fe64a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6e32e161a07005085c708a8a6a51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953086c7388290d488b65213baf610c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c09c01e015a06bcbcfe148a0c9d5ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1c7b94d919234bb546483a5e5f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4167c2ffdd564025a153600f03ca13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993a40cf5a7bb8c59751a28ba5cc56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb3c108523ac21f95308bb68f38b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf347ceff76a84970373a246545e48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e835a350b998c3bd8a1bd3445ac1f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af634d5938e5e1b82dfe1858f283e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed65a3ac7e008fbaa8ec69dea872b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca88f8d8f33cc012ce77b563db0ec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838d990108807501754c650c2969ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f77a76d2c50764c7eb1367ca32c35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928867270f5714a46454cca9ebc595568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaee9a2768801e00e1f9519e890eb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4e3502e860cfdd480d12f187d68a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa88e1644ddd80db2b6bfc53638c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b05ca7272c1de8785a6aadb56dcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894819ae3a75691902fbf9a415eb3f54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f8b975e60177397829fcd13e9bea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016502a824b423cff88db5eaf2554a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48903a9e105ceec30cfa511ca3129195576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe61b7e9eafd21d860c1d0e54fa5d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6def996340db0082d1c9a87163ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613b0fd82ca4c89db63d161ee54535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9c7c4bff5010bf9c2d053752f247580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068e4a3336656f98c43010b29a5501581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabe4ee18120f0e7db84d7cbe8b294582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a4f96506456b06b6262503811a05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0702062982cb3dc61176593051685584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b5a8e9032099d280c669fda08f96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5710c1d7b7a11403dc42ebfd150c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938623d100940337c1efd585f08996587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef61293f62f22778673774349f0e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151915b05947a8659a49d93872566c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d67e56ae8eae32133ad315d2388a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c6adcffd1d15eb1319bc33cfa045d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8eb41bdf275703c53732ef78fce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c9c7c91ecfc58189b26d7e078b64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6cd18f4699a7157638e58137b15b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa307e1f2505b92d8f5643957f58597595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d8990d87e4133a325c6b7196182d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0da3928386ff679689ecb140faca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785786c89a980702a68451502e78770e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac005c78e0204f49856ebd06bcefe78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3920819b2a23a8a102eec2640fc982600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc14dff0a98eb64c4a85a72799434601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ac2ba2d0735190937d2bb3b2d40f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac9b484427a4db4db48b5d917f74d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77f5b7a7f2663c2d97b63808f0102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516322aa6cc3838ac80f7c8d16b7ec6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe238696e83f2e59bcfad9f11a350f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835423d12718eaa07e7e89d7db69c472607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af76440ed9e40c3cbda5b24d5f32e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a28ba1528fddb3da11c9ddccbeca6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587197d1e3fc4fbcf4fb3629c55e172610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5841a07b9a7d413b70d2f691ec121611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ba79e15b22bea1b484ca645c4dd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9481ed95136659cbc130efa2c999ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2337bdb89b9e46a2462bee91c67389614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25988a43da93e5332cd7c9f54e13c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b786ddd5b63fc4ee6b90b0e46dfad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d36d75e0da22d87c9f06fc0b9316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca04595c5dd295b9932929cf81e6ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c761971710fcab92c7f53819c4f8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1dcdbafe3889321049d896770d16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816544579e1a3b133a521c841725ca8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c5d644153920d02a501ae69e7977622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0bbe1cd5e8b357ae23c6ecb824e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59e9aa46f38d5e3811ad0e9e47ba7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ccbfc7a8d08c106b4b0fac99d9106625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b660e0688a2718446a1b10300e2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee766f49e2fecc5321bd3f216839d48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cf735ffd1e1b6667867f4b7d86ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d43483a309ca5262121150f3bb3636629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f59029507472744f2237750ffff59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b596c180f7400e8170f47ecf2805a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb5a00f054534ee4fef19e5f627097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a9ab1e0c5f5407206ec0ff6d0d76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd929c6e3768f21bfe65a9c57f25829634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d18f7b9c11afe101876061fbd38a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd9c3245d0627ef8878946a8c4074636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95d3ed18a2be71fcdd05a5e434219637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ddfb08f028882bdeddde233045a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18837dde51ab7e2efc709ee5d13f11c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a71d4dd8ef65f92b2533e350ebf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5453827f21d88b39411eea1914cf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5d0974259d4f45ca3e1e5159b3c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a581f89c19a79b668754843fda60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec85a5aaf8bb289becc36a51ee1d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5df3f411a71143dc39069355cd30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dffe6199b03ffdac3f8f77c2c7f51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345614d5ac7c116170006b83a467c6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98670789bdbeb02bc018247294656781648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9f60afc32e70167623e9081e3c4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349173770c63db44ff2458d96a45333650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484148a824ae54883184571a74e4c492651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e23c69c22ee35b4e30ad31a09894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84be9ef4a43432aa037519906fceb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3116129390cb65cd635081669e98e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bcb3424243e58ffba760e71093335655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb56ea2394442f26ad62cb5e3d16f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab55e85aa9ea0e2455a16d6f63a05e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30121429de85d12902bc3e9d7cf5f813658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ada762fc2a0cc71ed9f19eb0f09d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754736daf6c3c6357736d4efb69e7c0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd09e58f0bcb6a189d2bf0743d9f76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb287f837e92c0cf89d18ee018d091662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ad5921e7ac8f77c74808cfd919b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c8a46396ebbef551785ba33ebf38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9c96e081a1b37a598065da8fe48e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8aaeba4469bee03f78af7bc552084666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41115e86a5e1a39745b34cb4427f01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c8a07f16164aabae2ac9cab0d771c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af222cb990b84e349c84e30e32d42c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76a5b70a668c960871915fcf5cd29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fed763f711b1f8507c6702e318ae8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b98411721fc27dd1eb9e3a8457ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c4979a9cfa7f75e2cdb0ab1b8520673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78388fe98af8e9f3845a915eb1057d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c6b7725a504d6eaea59292ef4a41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653addb2f6273f51eb3b97e8c4ee698676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f185aada142bb2446d1cc9ab5a04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3a3357a63e1604663ea7b4e93e6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe89ac403521a0101676c49edcfc90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d394f87c2b8da0673c37e75c4da39c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a502f3770fb9fbe47d70de7e9d21b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832529285962048c3cf8a249a9d7f66c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea24800ddad09c98d5bd0f7712a8aea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5030000f5e1757c582c32e95d0d65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfc3c3dd0e54d8376060b99c638b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb8bcb1961781de89a951abc3e292e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873a2ad1af5f5a21bad264745939b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc2be00bef4a967e50d102949a7f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327accd045d527c90c7b986210d42e23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209381bd38a4e3d37de248befd81261a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947dc0197cda8b9ecd3c64cca2bbdce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f3c2991b479d5187954f7c5ce3d5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f979a95d45e475699c696fba35776693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb051c2497d3c7e429927dbb128a405694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0d49a8c604e88a4ef2310dc9bb98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd3d794018d893fd3f7e160caa0683696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688848a23c058bb76cfac5579f1de0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2715ebf56a19fda744055c7a7c4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba0f206d6eddeb1929b86051df3a08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf246bbb0f1c311c4004f345c956ea0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b378a4aa0f3f7a70196d1b345670701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632836a2378fb17cc07567a4900b87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f34a151c9cd68ab9f2b226d2e5958703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55d06942505711b4ef73b2c18fb0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174168ce8e2907bdde82127f19f543b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f44118e0817b3b0a518c703bd88e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6337cd64bb5b2f1dbc3b818da274b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566baef8027b3181b178219e6e0c34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c85f9c05d119a2eff7c241e43000be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120238fd3938356d0222b662d81861cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d19464e2fb87fa09132ca777e2067711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652fed5831852b6a7ed4fbacab184c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf60676b360c495f668da39d9aa6fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690976b5ae5766da270ecb60836806b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d05de2a6d60d1bfe12a582bd511a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0c30c480b5e3e317f27362e34416716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46455a223246410a5ab9752d364d3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfa7e5fd695090a0f8ae43a43b4b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d3153c0659f67d56c067401e6b06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34e5679f52ef02aaa7bbbace01525720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c66fa4027f76f7f4ad0325dbf7d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdc64a47b2a7c8ee9fb15f7fdafaef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2d72a3b46d5317c5a89d057579f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcf06a44dffcfc676e7c75b99ce53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c43d1ca7f4462647c304ae8b006a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032052576f9277d13b0b278ddf02c218726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59487ee7019616fc4ada08d6d97c57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6b232bddc2a5db161d9efb1072ed2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54ad9d905f12891f24b550a43d8c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d51764eb53594f68ad6407ab4488730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288163923deb4fd1ffaf62bb694b893731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3ebf1fc92862273ab3f5ee2c1b5cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54759577ed9a2372bce1b0eff9315733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a0bead07b60258356b746cf3140c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac949149fb440a39fa918e34222a61b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf1e5070836fce0efdbe58a340427736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7dbba274edd57dc7eabcb037dc5e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3735553586aa5a68a65b78f74a7f63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b43b6e1517382b18cd0c051a6e27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fedde3376bfeccbc10b99a7a783308740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123f2fc0f9429bd752de75aff4fa0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac853abf22097bb0f748a6a3b629b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef66397541d6991356907de074ddb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde117dbf690e943d296b42354c7151744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11abffc00823b4aa5983c967129fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26c48b96624a07c7ca1646585a9cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5396679e5db5e93f620e2b54fff53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0b1b0ee26e2b74d82f95d86c4869748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e8b8ca5cc6cbcf3bc2c6eeeee22e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4465c597b66b08cd24c48b5adae3e3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ece6f5fa27726b74e17e5f36cda3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a16a825fc7a20f41f91e91d4a01b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4101b969357a18b7c3bfc989ca53493753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0defdf3d9c6ab2730386fc5093fb4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91f5de962de98cf1d17bef2b50554755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c45470ef1804bfbd1ff509af42cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e04f52057399c2474bf5f54dbe83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b5f26058f5cf2441c2b863bd66d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92442adb05efffd3243e33a4f05800759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b92e3780e8e70d34fb6a58c48d159760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c51d484e0f5177b28d206a657bd5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb79c691c0a696b6915fd8590bb1a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe880dba09dea7d68c6104102aaf880763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293e92514463aced25226883a463ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6800f3a64a3658f8900daf87fccefe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd1c4418c552dd066c258a41f626d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ec3fd35ac9d54aea968ea02e8d74c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>