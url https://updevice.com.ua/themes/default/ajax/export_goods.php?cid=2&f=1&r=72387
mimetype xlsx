--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31755fc0038b1eabcd193e160876531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ed4a6be6fab7adc65d8b75bb61d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a6dfd5d976ca09f3df2d16f3d0153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf6bfe0c8030c68359cb1e36dc5c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe28c4126ced8b10b1dd57e7129d4665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091c0bcdfc45cf7787925ccaa0c2296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6daea7fd4c1462ed9eb8d8970b4e1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4b3112499bc09eb5bff36fdbc5ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d79b8f3bc8a33af467a7037d9aea299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ce9a84dded3a4d587be565f91f3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1f87e34122b426d7fb737f6e8b6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba137b2c20ae4004e0943e660c07008c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536727c13290b63a5e606e61a27afa3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d302dd22ac3aa033adf0b12f66b83014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767699ed1b775d2a96bb22795ed7c0a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb111fc6b0a52ef5e49c017155b1e1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b4ff569f8a1b42d8b37295289069f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24678f60e55104e768f788e96078f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b341dbbf5b7ca6331dd9c4e85efaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f214743c721346d699f8ab939cf2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ea383995e45a24658ad94f15ed9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b8d80712329e58259fb25da03db222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f643805edaa75df7efdd646908b98723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd7fdc1f3641540b38fca88220dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc6e76bf0b9204168aaebe11fa7bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1492bc0a09478ae60a71927ad08b5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159af38ebe4083f14def2a51f31c3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263797b928b207e16ce0501f41b56e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9cbb091e8ccf60e1eb02f9b7413529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1f090c6dcff129ebf1165238302e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3605f60f6b044517bd866745ada631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576a8a68ae4c3b7d78c026ca53b70f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc617f1c01cc95446c4c6d43bac3d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc4de1c951dae39d5bd90d96a926234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b199da3138462bd60eac3061c03435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6d64256de8243a9d56fd6fc9b00b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f143ed515a19bf29a15ba126e2d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375aef9e86164dee1dcc0606003e90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e97ebc9dc22634c58ff1e757308b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b578b91d08058effb7e104b7a274640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ce91beb8c4a4800a0bb0fd27bd6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da563a73442619da8c9b98eccb7a53842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd402a695145924d7aab55aed6819a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f94fee874c32fb70e42f2f9fe893f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dbd0c04499f4b7fa144bb87db725145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7e74bc00c3664865d7365b91ab8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd38dc4ec42ac2dccda047c25f1dbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e966f2e237a2bb4a1f671b82c2d209f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ba2c8f44515b5009e729fb45e70349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8567b4d3ad0d63a98bc1f3b4efd61850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cda3ee693b2acf1a589bd7d672ff451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5ded1d35fccd331af90fc8f38aad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e892a1ffa4fa771cc9f10593d89744c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a118df166318d518616a09ce4361954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3255d2f5eb6da8d6513442f9a19f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3c50c3be67a9f27f82e54d269d7d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ddb96e506485b82ac3bfc9121cd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48079f34cd143e690750a6260ce7e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7035de53bb8c5d33247501e4f2e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668b6bb0b4d5a6800ca5c21a54365260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb41d2a22d1377209659df312e2f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe710eb247cc92a9eb170a6e9076eb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198b75a97a9449f1d62e6b952d8f7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd84d7fc9fbb3872c2eb7752e3a0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c51b4029ca613c32b6dfe27a058be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972af07b25b0d2890625401a1fc1f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25211bcfb6327b89e6fe352f8725d6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93a5327a35f671ba679920c75e34f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b350358ebc210f86742236c6d523d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9295f7d19d2d319665d0bcd4e7d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181165a11c43d0b019b054529ce30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596bfe86d7bbbd77d3322d7297fae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac44275af39b69552db5740888aeeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4da9238e09ea7c8aa34e1b5d1ef6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beafd885659d52e9be38b9de81a68e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb980f2d2d6836ab8caed9c214191476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d664de8f0eb7fbb906465c24a7a9a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f496a78bf61b7b451eebd864a51a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787af551fae9e15fc49eb90aa3ccdf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992604546a609e0590c52a767500a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8863705fa27741bd5e9107adb7bcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7e151cfd25ab58a2fe2e55b5a3b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b78814f9ee3866410a3dda67a5c19d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee14590f7ae7d423a504a93cebc228484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6497a9cfad492d9ec2c93cb3d97685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f8e0e4946bbff276661eed8a03bfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09253c035fa9b18f1566e3a5f0637afc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5bbf9e374018452006139e129cdaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217abc543a9269a99f1abdb6942ab989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3f6355aa0b8c69af19d70500495890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8cb85533b1d98386ea17667d2bcfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44932e49151a689eb86e8096210c19692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472bb61de47f87da9b529d583732c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35c5551030c784ebe7eee11a9164e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e882662cb59bf9aaf764254589ae7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6333473e41a3a6b07c38c618b66696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50a6bd58accf2ba2b8603f631cf9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d72a6ce5e12d7ffe17a383f026a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241bfced9455ec9ba02c2c8956ecbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c10d1debce5177e0652c24866444100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbf94444d57191c6f12dbd9eb16e8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6e10b075e3007eb0a541f0e04904102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b809683f83c6729625163b3b12eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069d49a27444922f984b5872aafac4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b113a58fa4e7fdf0d1707d9ebc5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0d72297071d6622436670e5e9d2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e4cecea67a72427cd733653f8fc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7152b9d8090acffb2c46c77576cee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc83581ba5e24c74abf2096c44917109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac14ee8c384b49547f558bbf5ff02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296017fc41738e45e343eb66d77641c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb795f2ba3b33200354fb5d9386131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d08112669481d194f0b7b29fb064c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed8eaf60d0953da1ee0d18b059229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2029a0461ab42b85991801b2e83567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a8a699348382034758a829039c293116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db8cf1891b88169aa2f2f3e5d4a11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f666252fda742497aa86a031ca28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eba2f2c43eaaa4a41cb8ad7b003b4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9bd8c7460233f0213b4fa78ccdd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273fad02e4b8cc3d65cfe6113ad9f54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c4bc87581de84466b88161813b9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7780087608f4d2e9da47f210e60ee32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e522da47857b0755a6b2c0b2df834124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d12fca5d7095f42da55a6cdb8cdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e27af6aa8ecd1c179c01a223fa94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd49917e39f788bbb17fe0c8ec3484127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a805c8358acba03e84927c440c3cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572a0140b8ab27d52b1b39994709ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13394cde9f7a716b9907c8d2e081c33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2f5f09bee6c53cc5794b64e8e7775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f334fb1f1e197f3e2382005e26ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d44c9baef49d4ab76698ec279a7ee5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c2fffb4af96043c3aed39e704ded134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a05dab0b07c3ebed759333be95667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828cbfa81a900e090a5d8696d2a60b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248c3e9010cd27b28fa89ecbba7f7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42452f25ce9d0ecc67cee875e05f15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267b82197f53dfa6533abd1f5f9137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119989328ce6e5e4ee4558fcc4dedf0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f92077091c516c4998314e685a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e869156e7c495b38ece482741a79c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d923b869ff953d45eea6294b1dbcd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f9c80af2187cff77c6fcc60a6052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9761d2ddcef4a5d1581a244e51877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beee2416b3c48db65d83fd852e5bab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f86e2afdcab379a38ac33007656d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af7617cdc719162574b91100c6b7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d421dd4f2a82325b5903c22280e0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b5da099365b4b65125bb187806c8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d91bf4c499d316a63a55cb52bd4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a01d654ee44588739c16eee8b6113152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d431090bd4153c4137aac56bcdd84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66661c2a261feb9ed1351c6843619e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ceb188c3144ed744d3339777b3bfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33aa0b583f0e17c61040cd4fa3f97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93032cc07b0bed1bee8e59f026adb9e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402194bf2c5a5031e1a2812e797f177158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88bbc4c9ab1a46579abc913f03bfb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c489566d95a062f0e6b2de5cf217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64334e55db3695c5cd7d1316f8bf774161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079ac516d4c7abf9e2e97757534b72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0aaefff90a38ce20392d506c0a2c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e2ed21f836cb1146727a0528ee0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee31ed96ae74c858723ad946d94779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda64a8e98cafcbe5dcf3cb4aa2a5f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64b31c5f9751ba69a3eaa61e006eba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4d2a9c3a30c389612df2fb1eec96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c0a29cb31d32ad5a4d6d676da3b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065563e3fa90b895da554c515865931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35a6b301579d7d124e45e0ce637e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d5784d4b25c0ff5fb1e669458623172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97e177342c82521c5f9a2af62572e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b57544dce927fe42ccfa54c472cbb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3693d8eab49a5ed7d3900f6a66c963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccbc3a75da155ebc17ecbe918d6f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee7761a853d5053fed73c9e8a2d4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cea144f40c652b1d341cb0a802e8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84367b04bac1908f7a7385642268a8e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05faf18b574e9415af2e94ba40ffd10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944833da1abc2945e1734d7394e94310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000febc5d6fabcf98adfc274d75a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1d9aacb393d46fda9f08840c4cae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53634b645f19b8ecb24598326ba33c21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d0f998820ad7b535dc2bcc29b0e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0730172c4bd778e4337dbfce383bb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59350add983b8d3642188dfe7043a38e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe08a3daa75324e2c98580fc9e327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac672e4384f3bf5b9338363581263364189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b7e6e59502143d9f34f0611fb444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a61537e8d165f4a9f6963ba81c1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67305c22217adbba7e14dcfea3e152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43598cd78b33c4db8bed06ebed5a79d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264002547e8aeb1bc64510e730fc08f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e976acd529ffdee2c4f319e67219810195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3a2bc1900d69b6b27209741fae54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68de9571061146d309310d8e66f55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4149f6c5558854a93940f125b482419198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac097c873bb46374b002d8cc781d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196631a49b49d29257f4ac40e3bfddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e5567aaff19838861ba89ba472d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a2f5180b4fbd663ed9080c68539f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae24aced59b33499e44fb40ff5a2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697adb313ce10370974c9f8666988e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e6fee307f8e2f4fcc67282e2d16c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654c37098db7a6b0710643a8865ee9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acec10d044b414a420772b0ca5cbcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101e86f2b2011cab477290d69ba927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55688acdd4693dc64fa19f9c29e0352b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb45f597575bca72690c7ed7bdb2a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d478ff39777b37aa2d70f12c128c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f91e5272a1e97124f3f623ec2643212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210ba3f356348691f4698c7016c264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cc8df29b065f227bdd9960ba482d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827ec53ba122c86dcbb37437455c9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615a1804aed4edf0bc45f99d9415415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42123cfa30b2eaccb5166ccce36ffeca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4416dc300fca1c3259c35e5687cbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3609bf8528ae60a2c6b0450a2f7b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262fc3532d66e9aa1343676b7807bb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef17f6945168e260026a506bbcd38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed123874e4b2741974b80e470971a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c19cca7af7b1853eca6054e3e733223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f335ae7414186058bcf1aff6e880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb481fcadfed15850bcefc87283eb86c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621e239870249877b5eb6d0278b74a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733190241947a5c1403ff9354d9b0f11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa8295a95e2e78417d6e73f04a0c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0639ee65e601fe3eb802827f134b9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126dc7def2e1359d9c33fb680c2bb12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359ec747ec78e129173938b0009a90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe4835cf41dfab33359d6d00c9446b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663519b55e2fa9323d1bbdfeaa0f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef10018cea965cc01061743e3604ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a1f9fbe8ec88c33ef8e657b0cb99a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d276997586f6c7ef0e6b2d5619e3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa819fce3211f40b3b09e67e39f936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd164185f917e3f259d44013354c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88d9138fff5ec4203b8de0dd38007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380eb871b3f1a47d2e5b1ef68c075ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb6d6845423b29bcac0be1b97b834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d8eca27e4a518e2bf44716a3da3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f8b5128126ce2b3e4bd3a78afa16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe31860d8e5fee4b84ffa1cf599ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c8b46481cdf1e1f3028f0e66644a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4682457e0f10e3e8d8720f0f94b2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1092aae0c1af8da5230f09a95357247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5596e0ed4fff6730a11db3aef2d61f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846345eb40b281c8951e4d464e93236249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c416b17cc3cd549b8fb39a867bb1ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617cfde1c1bcbed38f35fa6ea6fc5c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c489670f767243ac5bab6b55b32d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7385933338e51434179adbcd7f3dfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c547b1e324ef83772693a1bf715d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cec3eaeac8c1079d1210c48ce188d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6150036e03c285d750c5611a888f53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371740e00b1c534a93414d518bfe6ca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde83eaeb105837cd81ea6814900a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e5b2d4b68f32d6f902b3993f624b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cea78988a93d4c18157a7782ba4a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466055e11d4d4be5a788283ba6710e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bf683e5c3b2a48fe1589c3ff70ac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08761b9ddbef5c1e82a59bed4abff86b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbcdbf99d66165833cca9aba671fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158a506a116b13af081d9bebd99e2fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f815e6c19c628bcab4b0d40df7159f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7a536d547cf059f560125aeb49d9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6415613669ee5284de5d333cbe1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e16108da5b4efab375c03ca70b7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7771b7eb0a0ac9f92351419d36670a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46510b1b2382d0add5cf689ae1da1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462cb3fba5ec1fc64d500de8032b2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056cd649e8fd146d7c30e6ba2fff47f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb3d58d847d983aba2a49b0abd827274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022a359259c7efbee1b0730695227e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740847ce8903c922f46d423efdff3f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662af97a57086184552bffe16c51e5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d38a7f736e8c93ac7b6eb406682d19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df55b9c4913f3b6eca40afed5b6efe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae33427f959939fbf462089eac7cc88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ea5746b1d427eea8514a4ffb06351281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa55a2f570a3af4d25526d866d81e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982946e7e7f37510e54383329ec2a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a5c3988796217bb63d31d53ad6ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b3dbb80ac0fa5760427331b413c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25293bcfd69c06be74f3a2ee141b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1298cc9cea9c826fffa325822cfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caebf861e6a6a3d3f894322fab954f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be133621719336b7b31a23ddd804e01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a34689c45c602ee27a9979ae3cbe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dbacb49728ac848da45078ef78086291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9f5a894f462a10051e72417eb02e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511fc6dc6eb425af6cf93157999199293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f97ba9849b3ca9ee41e39c6f78b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672354907245080d8bb8e7ca4cead783295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb40b6571282e1c5c4467ed5faa2dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc6553165b737d7a27b660c582b2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbbdf8912b3284556f530ae110f7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b5a482bdd468badc84e872d764d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1629d4d8015b2d93aa8573755088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26138052de5312b4975856adafdc53af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dac7c1614d4b7019f563638a937d0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ff8133c872053d405cc7dcdf44d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78353cb083e1b0819e28caaf58b787304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733e945eabb70996b7f7b711276c20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec83a2654240af4bc68d0c80d0fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0566c493fff3241d97f409f3c62b79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5358a40ca4b3006794675406ef4b4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45086dd851e7058bfb948ef93522a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a6ebbe8e3795edff3197aa8e1dfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ebce9a0705226ef4332d72d2a2007311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb1e9060fd8002b1c140dc7f14a5af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851229ef31509f66d5add41841c9f0e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e488e126c4628d031b2d0cf8bc0931b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0584eea36dab3dfba71187981be1863315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8ab78eb0dee86790a486d904966d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7318d593f45a5034fb092749ac159317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3135dba8bce41bd8dbfeb1015dc686318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9b279f1b87cdf68c76727596b9b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc531c56e9b088f8d8cfd980ad007f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff2fca02012ba68f403c27409797b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215617456781c41617e6959719a5be1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c01095122e67e7c6acf3bd7c1df40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1a3f275ec216929adeb777bf1e13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355251b30c96a956ac6305c60e30874b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893923d95c90322cbdc95d37de0cb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558f584fabe2d484b07ebe182f511c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e173b30ca7ff4128d45523f3002d4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ae1743c882c302c34fa95ee7ef12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24645f82ca9ccb6866ef1e6a00c727a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d5c735b3fa5205a45f561717410b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21982b12cb42c3b7751b601008b634d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b464d30f4e0449866c6315b53ee4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba058fdc19dc3cd19e3094fe47bacd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d903b6e60bf3284e9381bda8608f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c6a8f0b5c3cd13720bfe4eabef396336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81707ee921ad1c4470a34f387d31c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcdd30aba62151c334a1239ac37d15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb12bc6916df8c654342c6342d8cce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f758869eb7757567bf9114ee41bbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2341eb3e8091f326339b349c97b7f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d733a8f843bdc7be812793e78d42d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59bf1758589f74aea7a9e5d5ca155343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e98b92ac14ac0a068405f2169c591e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f74504d68284f974c2fa322748e22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548ce6b19f14ca41a13fd34831daf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d33a6305e1b39477b93fb3f0b855347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069873db12caa8a8862728bfaed511348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497c4925bf3d4485da65e0afd3ae7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a33f7a4715e95a2da8cf0fd77951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ac90211856b95c071b752edb288b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed263ecf755e7b9c95f7537c059dee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913e37f25ff1ec9b22fb29a47dccfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c6aaa83fc8164af3a77f5853202e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4807bd203977e74e36b90969f895e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679408aee8c698b38b2b60468b8faae4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014140dd0169fcc6af0a01b2c8d25024357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8152ecffc82ec63cd746baa3e8569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb063acd393cd5e2fa8224e041b63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a6d8050c0200bb1660a9e1a4a3903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b487cfb5c1dd2b9654e95f850e59e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf8b1c5dd34cc1c4b0b9146276861362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e158860f99ff8cf7cc110456ce0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949239ca171c5e0497f135f58139dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6042007210805d4b659735d78c2a99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052258a523399dacaa16058c099859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082f26218b709434ac74385067d91f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a304e4ff096d6aaa4ea942c5a260a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bed376d0fa442b8e6be7f243002b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79f4320640b55e53d259006802b35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bcf22e2b1735abe8d417715890aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869fc0b1fc48d1a0e21d7d5b573ed50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba48ccb4025965243c6a995523deac0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ccf49bb86f35e54492bc61f66e87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea3e36e5dbe59c5b36b108774dede375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb56b6ae63e6869fa2d77fa658327376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f484678c29bf22902ebd8f0fbb8bc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec0c9ebb1b44c3a891e55f88c7fba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb98381afd4b3ac0b2727aff3da13d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c697a426bc95d9caca210b5bb753b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f87b7867a46c85b7862efa99595a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6f365ffa07b9a8fddbee54c76096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c38da2d137320bd299aebd6443d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57f9e6f21e6aaee8c027583da0692384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c47c7a9dc31b2722f9cc99ce7d5649385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208517207e05f878a0f23c588c81e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7805515495640821c9f5f0bec6916b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9291cbf96d30c694345f3823344b99a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bdc6f920688465def8132494cbb4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ce8f83d41074cec73d645c8866cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b54b7dcc0086ffe63b16f991021b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89300bd2913e0d0cb77d826b048b79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae9c161451d66701eb230c8952f4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be5a1e67b8ac002881b9dc6c85aef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17778a3187ca330a947db38fa5fdc58a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e53d68e2b76a81eb27b011efebff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e702ed293f2a249ecc70c1e155b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7ccc35f411058d02ec5ea278c5ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e040806fd51c4aaffeedd45852f8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ddd9f955b539381a8569d1e98efa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5699c33e22b9ec7fec18985fcdd51ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881ae16e8e08d42aadee914dd41eaa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e82089a9a6415e8d5bdd445cfd28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bef56b88a27d38ef720a72c58ac0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af5141255da1713cb33a9193678e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c60edc96e508d451fb2fb3989268ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd85d817d7b6f6689b1093cee4fa576407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f742004bb014557e64dd84bf3e3a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969821e758fe04d795688559f75bdc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482665b61a7ed0e17a7d3f288b7d7cc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2b7fe29044166b1b14d1370627c6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d0fcd4f6280b7d31b2d25bd87e41b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8d074474cf554f749db9fb35e8d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a45b58ee6ac08c4fda92e9ce2fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65fcd29d018a378165b6576297f20c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a87b13bd6dbcf1c41a569f06db048416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc33c9b0f14fab17b1ec92ce1d1a32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93376cd1cc43deb5dc5c78b929c191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82027a363238197aaf138ad014e3e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a8bb591ce52b51789ace4bfe3e74c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240cae64a540bc262608bdfbe50b39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388fce4cc0ae72e82b64c22bfd30afb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972aac2a776dfc3ed8f995f824714cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b8ed6d839b3b8aed80a233a9323f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717949e67df2e857c4c8d300ac54930c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736ef14e12c5bc90e1e3504c7beca5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6f7e0ece802e1628803ab57a245da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f6f06686301863fc968ef44045b8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea2aba2f2c8be1186981da212d8b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402caa7fa0fdd1693defe10981992e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654976ba26d8871cf3c7be816fa95a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7756dfb8be6fc6547518f785ccbd89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5131bad1579659d349f247f40b58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd00135cbc6c7c0ff2505759712b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68dafcd7422d6937e5493f6b2ce18f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e38abbf9890a3c24686245707192436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb33e9a51d41c4a84b1138e0b2950f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3f7c0c92e8123104a4a128386636438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a56b53499b359f04041ef898661e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c24fe1c7c2cc9e7969ba2c82012f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ea69b203320d2210bc7cd4905d493441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd389ac0908c09c404cfb9da2d5260442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc1747196ee8e97c6af723c04b114443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75639e933c73031b6a6d0dd71db61c67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702f64c507e741d0ccdfd5e4717696445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a61b2d8a36d1a7926cb94f63832c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2e494777f2b5b455b87fa97ef24e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8134277cd4c460e60a23acdac1f4257448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd47895f1385dec246af570891931b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26725bf5513b007835ffa9265a847b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a157fc255a4dc7f550c9ace58bd76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ae8839c973611ae540c6f5bf8f27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37db4c5e8e2f8b3e5f3f4a85741779453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80331e31355011592b011c7e2351b0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdca93b5606bfa55d96fdef4f3c69e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9aa716f602519c4d6451fc100e2e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4633e93ce3768d9e634c232a191d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b82bc263cadd5842169ca68e2604458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa3430a09723fccc8e0f04981f879459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b929ab32d886d988ffdaaee58058ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695cf2f7dea08826942dc9a520038d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229650ff7af30014a0a67589f183f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967eac133ab1a6ac231819b83998cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc70d4d2d5c5569c6d8643966caa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc06039ba9256e46fe185826ff75e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e21d4dab383f192c43c13b8a64dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d213b24432ce8aef2fe1a86e1408f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3a45d50511b3ebe9dc708a76c36f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed85bd37384e8c6cb4ecbba757fd1c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc5c8755dfc7992193da55ab3116e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd3e3276565632999a58dc2272dfd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b410ce05afc41e02b2f5231888be2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411955a003360e04b24d670307cc872473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2165df68aa9d52c3f1724ed27942474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31007d218e0ab188e7120b6144ac162475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b83f65c9a5b1aab32706d040bbb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5bf21c56fee9b0ea03d7ef6b2726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c4aeada2386dd93c290ead994e73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edee2641d2f824d01a64acf1f585a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd7a905bc90d4af30a03d28ba4b68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9dd77af91858dd2ad0a2465336a83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0254495fb92889997898ca8695428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efdebe30eec45c46f251e984471ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b72205804decf5ab5c2793a84057c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1472915cf40b0ca337f8da9242e604485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8222b56fd263a03e3616e782e17b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8c4a42038f8abb27e5a904812469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c42640fa34cb54fba2b6a6fb6a49ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e10197f54f2476cb82e6c36f212bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117dce0d13cfc1d5392248f17c9b387490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77806fdf8b3b26520b7a096346d3005491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691989912e02597cd1672f9d0bd66d74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513e7c5459f9d61d12091b11ae9eb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c65fddb22060791787a90c797d53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94428e1011cf90163fa5b56df0e3c145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ba6eb2caef7f0350bd1cd16fe82c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbecd1814cb5f13627c62c4b9e1c5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2a29d5941551a97ad8b422d8f3b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aff26eccc25f6067e4dd11ae22185499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b0445c3f696670ddcf590cb12350500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f491704be8d664620e1838997138be9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c505e2b7ed89491b598d04707f5bf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5db33d43412e9614822a6270af943503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8984e309b63ea5a60875c77b9acebb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379e28d2d7e50eeb873be48420fa80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd4658154839c709fd7a3bd5550de7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82363ba7d8a68ff93f0583b45abaa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1b3009a98952e8f654d6b1a0c28a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11964f3450a4adf539e6becb8f74c188509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae719554b60c5245f670e1d7de0f5d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd680e2e04b93575330f8e9b946de0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f3ce1062d049419387b989ac62c14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f1f5f2b004a981e86734695af86f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0c0535368e8ef8fd3a37abb04d78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d901da5cbd48e51dc1e7f405595321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f109bd66211d191d3b0aec2383c80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889b4a870ea0aa2a275f0a365ca554517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ed49c7a071e2ee0ea1edb8101a4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed898d35eb585d9046d762cc33c61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70aa803d1536dc43251fb8d37a2426520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca269bd522b1085df46b2501152451c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b49a68c2397b209cc7202389876c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de05be45d5170dec15b5ef99b452b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7263a4f3c8dfb17df7f47f51de1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2ac7ca5ef541746ff81e4ae2c6ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db93250457aac6448e303223bd01771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153e539ff34d8a619ab89f24e548b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6692747330d4c20485f939c503ce5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971c4df68bf2476e7c51b4a4a4ef44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6d7f7b00feb15f5f1b7194953215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977612a6aa7250be8e6cac2423315f61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e86f3d1406c977a76bbc0e885cafd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de530688f62c19c3bc7aec3f0bcdaa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18dda147c89c9916a0afc54f1d54c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592153e2760c295cef9532b95992dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6faae04c92111f3d6fe37c89fb515e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a870c76caa0065968859f8dca0c5733537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e5aaf68a0805844294e20d64f32e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65d90efdceb71f456b3b0860fed07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096edd6e29e0ba48de5d09aae498d34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f366d19d706aae87cc29b4891a88a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d7eca7341ea500cf74961660c17a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271674179569107a096383314661d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877292172d9dcad6cf7cfed11531db0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c0c42414d760b031a47b737ef50cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e026a990bef2fac0eb92da1684c02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d947aed592a7bd6f0005264c72b0ae9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9cfff001006807e2a51e89c4bf65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3bc362eb8ad731a6464e4b8ab221e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bff2f9ac979e7ff1abc4478cd126550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1fa7af1e0e8a67b3e18d1ceb91d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a13dea0b5e7dd08f0a1640af40f39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672154f01b190774a0ea7af07cb6db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1df43a4d5ba04fa3268afa7539fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e178dd1b0575eaf6c1e9dab1ea6fe10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ef79621915e5e9a980e3533e6c22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145eb829760eb8e8f57c94257ff2b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b06b96f5987b3b576ae41c46227cbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307af79850b987fe8d5c11b2b0a55de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d947dbcba05194e156bbb47fc131a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5429b5da7e282327b90f3447b9c38f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5345c1290841b55e341fe465fd0ecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e1498f0ca816b6f0f3c10b729103c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0030c2c22e195751dc13e1a01354e49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1f4c9062d5a37f8f862e24fb15f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce83a99beeb9fdd47939d90bbdbff05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43070377902f00059cdd9c33536104567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a0139a4b4709d7d73f181836d245568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922ef4d41a7f64babe8f3e2a57a133569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46b87b7d94da06aa468e78a720f3ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f3746ff278f919247c59c79e5bcca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038705f66b67a7352483ee163ea674572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9868c9f2280155ff6544c5d1ef6c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4c9f108971411de4cb70d5b3e3a64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4e2f72062311b8f7b03e89a82ea6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040465c632218bc83d218af7edf9c8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe59740a9b312fe66bce0ed7c9958577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219df2e0431bd7fcec15a8b14c54d95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c021b9b3fab050a4c17fd957bdfda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a9de9a7940cfbb748c2c489142a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1b8920756609404ce6025e34367d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8150d68875150d3768e30ef24ace353582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16f2276ca37d75b49fded5368c078583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b13f90c326f559a529b8aecd76a0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5f28ac75a44c86d1b62e6dae9f97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39595f932f54dc34e565db9aa972ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a51b3abb7fa92e949953b5896c1ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea0e69eca193039e5b8e90f6ecd918588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec662dc31f7f80e557ca91f2db6d97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a20812f8329a4ccd3386f409e4d01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f8d49c3d30f13a79cf43db44e3e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9f6f57abfb2adf680fb1b63a854e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9583e4ce95035c85f2701c2ccc99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82601df516da4e0b18cceba3e58de84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff62286e956b56fce0116cf1e4ba4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28370f790cfd83b114db76dc0b9f2f4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0331caf472efc9453afbf42d93c42e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eba165f38b28d5d39d33997d8e7cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6a2fb167af371b672e1373c89f17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c005389f918aaa61b4690f2a1e5b80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9cade509aa9dea3a84d79a1b50d58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe496ae2fb435a561a280d65e1e3fb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae050d03807596e3c1eb87e385a3af4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aecc2d837d2b21a56f444509146bd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae094ce7c86b9faec19ffc6d75ef44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc7c37457decfe23c0bf4b04e8647f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49187796c377bcfebc6a064e03ef2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c3f354274ad27e3988ce2792b519608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7a790412f66ced460907e2df618b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2caceaff20763f049874e5f854f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f12266a51f6a2a29c54123e4b94c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f209a1c5d54fd3294f597543ce08ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00866466083a6ae72fbb09f98c2977613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca8e61f86d6711c74e8ef16293649614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6000858e66ebf3e5aef64d59aa500615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50efdaa77dfdfa4b4367793d8c90fbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c2b26bde9ede2fca16973d7ea824617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee395d4a0d42edd72ab406655a749d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b880464ad9744b6bddf551342f08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a39e67537979e51230246c22d480620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a879f24c60ee68caeadf4cf0db822621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e58987b8e261487b3d1c081d8e26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96440ce7814ac04922df536d009b77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e3e1b7351dc97f90e4f112820ad5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ae06f98f174f7692db32f44f5f15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51aef7c112479b71988ff049aa2a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d289a3201a58a466f6e94e17d269dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd1bc4b25832b44c335427547d4bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f8598fa95ce7833ffb77b7d486493629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756dc188ee63b0f7b3e2e70adcd622630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f73d84d5f61c5c686b762a0b4a81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f860e80cdb83f5e6472357de63aab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47b23203304123a7768938a0f074a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef8b67ee3c5300726c686e0741e6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090113d4fc80610633dec75924e277f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74e68c021b628b027326ce6453dd1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821aee3a556fa6b88be2ea2f9ddd676637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa1481fbdc59343796de344f6ffc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62db1f0c187924ab2c5d8c1213395639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559aeaf2ef0538a1fb55b9e4d059a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f177b5e5cf3d1c6905b8f897bf739641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef05c2ba8abf62d269c2927385b029642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121212687ee0ce0cc8aae6fbf3e18a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794edec78867d86b6b91d67a852e01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996c3e3df7ca902c0590ea02f6e241645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee555458a3f878c317996e89c6089d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0e1c4b2a997a745d3708cc4e91ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1d1fdfe01a1f1c882be4d787627d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa635c9b4e3cc628b979b4082ae0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21718ff7c57744e756eb1a7ac908afaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a2c95139057434390fd89ee9defa1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28556a9c373e3bc693c04c30e01c54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46343cfa04dc713b6aa04eb4a1c2d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463f5281e5199624ad40d1d44ff935654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc048e96e47ae6d243ba978e86d12cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad880bfdce66df7eaa9891af52aae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad0966a18494b98e277d6a34eea6ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f91ba5c8334a798e63e964c48dff9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863e2ca96c81c36f3f4a39f4f6cfc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25e346421a8bbb138554d890252a2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdab4ae3bd1aba1474ef92ca0dbd95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c78758c78317e23976e646e5aa99f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925b331707677695275867e8d085d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf6c7ecfbca4d8c6f9dcfe1fa807ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2d415bed21a81447e7d2b69ecccb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a89257c9998766350af93699d4d41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938f26e98d93d8cc93a2b69b43d5dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d06df3cbed281baae3dc0f75b001c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd58b96d3a8f6cd1108b02a665c95e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f9dcbcfcaedafc5258163164998a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aa039d68bccfe2458d4202a606688671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102edbb4fbfa92179d878ecdee0bfe2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8e98852fbba68087c15024692447673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca72fac437fb7a439d7a102f0fe386674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74cb59beca9260c9e31f602dca92ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5c12ab75b3973dd36e8207a83659676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744cbff41bcd44d35c51395a626286677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69a82103da7cd421e5486574d99ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2b2e0961c84af1a25e598489b995679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcfe98d05c51c90f19be92ce02c051680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41b2d17dd2077b86aee5461986b42f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471774d7d1caaa390540d0c2761099cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ac7b538842c9b9033810f9558174683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ac5e537abf6efc7b3c6888b40244b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5bc8ba3f2c162d3c23c447a24490685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559007c81b995b622addbf00eb45af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d0216ee120251449d568fc445ade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f12b101e38d8e2f42f71d38fe8733e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d248c29a7e0d697d06194846119ac1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2def76c6800757679e673fbd31c22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6b0ee89e17b673335fd738b9d41f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d5b563864a4e88ee982c518e8ba5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc28074d7e87b1624c6f4dcc193483693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf93f9d44b6f12449a4e2917cf3fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a034ac55c9f4354bdc265912a1ffb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f745b592d7eee0f87cf46b0fde10f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a341fc0cd426798bd9bcb7b8623b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942c705370f3f8f0609353412de5b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a383213af4e4f4f2bc3a41389234699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f56205fe7de307fdefa50acacaaed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5decc8788b4a5e2853c8c40fae8f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1d91197dd00127686667d486c88a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695765b55f6b1a828e627a8b59aeba1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f5a2a27b9811d7199a49332b6392d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b86c3af8e07424bbaf15c99ec658a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f24ffb0499efeb41b67c55664d26a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794dd88b77217903b15475628014169707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2afc539ece4c23bc65ee6eb4d61f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3a9905c0f1913a1780b5c66094cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcee8a1158beab75cd2915584ccc5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cffab77261cd92d8f050c006145a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e126a06ddebbed303772079fed83f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3428437549cb7d0ef9f820fa882a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b89d1a0bf2cccfbb01f2e546bb8c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4fceb14c310ee3eb77fd462aa3c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce274d2d6b00ee6240a0fe35af546716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87f73ef2a166e821e64260a8f502c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089dc0b5add223f6e61131218b14ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed50d4967b0c596115b5b5938d9e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3e6b7860ed8abe6f11f0632fcc31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831cc9e6c5dd9a345d1c1491e64800721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0e87a27a1977b17a579e44736027722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e372b16f902235d42501c00a8172fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a7fa3ee32d76834e42a499f53eba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892735756ffa4032843ab47f480089b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab458bc7ebcf6643645b14119d6ad3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ae2f55e87cc154ac70740b4e47be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba95f275211c28bbfa98c2350d7563728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffbd5f154eeea79c02c9ce56ee9b22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c14013a7de4474afcc3303396c3a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd0f374bf9ab5a0919a7580bd14b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be540b798643fa30f1d70764f8d0b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74bf4f98092f7a9c305b90ec9c4963733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236c32de16f21e86363e3dbd276f0f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ba7262e6d5948baa9602d19b2728735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ccb81c10c30478344c1b73c1e536736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93838817f8d98769bd88abf90cec4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49412c627c9e5e72578386b02bfcf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331fdc69930fe3234af3be1ac07be0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bca7a2fcb1ef67f0cd37c2fbd678c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4a026680a753a6c73998725c03cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8c209fb24ed524640d15911be351742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271b1e5e5b0afe321b511a1ffff0d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7248effc1aa88022c656293ba3e71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb90dfa0bc9ade2f02636a9102531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf810d7335bfba818397e0f13b833746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ec3e7453e64ec70d5a1b6bfb60c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869075e5125f3c533ca1d6b4db1258748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64bc092b7503c6559d89823244c74e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14971cb482bdbd1912285c31bf9233dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b391e7072b6359d320c2614c1eb35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf21a742ab28a76b686d228a117ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16682f6808716593819853a7a0a57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771b43f4ac5051cb9d954f5b13c324754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f6cc3209bc3a1f255b6302a473f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1605bef0fce5fae7c51bae0451a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891ee90278892cbedf58a2afb0e94f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022c8b4cd16860afb8f44ec753f863758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d33230e84b8e5a0700d0206a18f76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6f2a8cdf59b392ace9a7a4eb5816760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c0f9c7bc60459a8c71e607ee687d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c557880f4dc7647906dd4b9bc9f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f0f6fbd93f74a532ec749d626aa4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c3c3e66f8774f83a013f8287554a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ee23e2544b9795a0f2f55cb6168f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8106ae5c0ee48098af637bc896f530c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3c3f9fcb14e2911ee00f4224ab55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc22333095be345cfa68ad841a5a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e8016825da88a492bca2793d30943769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8c6d77483e413cc7389ac20ee244770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede909caea52de3349cf814f18d08d79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822abd8dc1d6a9367100279bf16972772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed4e03d3649c5deb45e565370acc63773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080deb4a12842192fe964efe9299ebc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e94652fffcf805dc70d5331ff879775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195131d057e1fee17a57daf1143cf2b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962870c059e530aff62a1623ee19b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c70d5aa68b035f99c9e605861053778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b064d186b8fdadd5f3097d1001f19d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca046ba6fb88ff994e6b666ca8924780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e1d2718ffe4b764a9684f39eb0c6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610057b30e5e88c479e72536ce5d2e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeea56c4574061bf0139f8672a81f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2dc0a5fcdfa79dbb696de26ed606f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239be18eac84dc68b554f4cf25b607b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a00d5a1233b4b2fa9a78608b27e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf4f2871cac0226bd854252929b684787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb60da0db7c202b760d65f7fc2f87788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a28e531aedcde62ddb827dfb8b99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21fb3180ba21c9a69e6fbc2948b237790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590491565df26b4ae52163bb5e6c619791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079af46ef4738818f6b91713867774c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb6ec7474d0503ae97769a5217d78793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881fd499fbe709f015d0932ba78ca86794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd53364ba2f4ff7e083df41923816e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c516892f0d51e2e89a96a85acb00ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cc65cf7d7ebdf3817bb9b6a7ee51a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0998551f255c0699301155274e7f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6833505bd7d7dfd871036d33a96959799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4ace3fe1e0b248ac0c484e009f6f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092748e5ae0393190f3c910b09f0cd5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c987b559ea078c831279a072e4540e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f4f14e8e0e1e839cd786ee6699f57803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb4a0befc651c3368bb8b74a83a069804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae16e4bca63a72d0b5c46a1f328a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e69e9f00a7aa676370fb3ff13fc9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09303cf1bb99796b2f4da6795f930807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6688c8df35f6244e1e6d3a3fb51d710808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae698d35a4e3134ab8509111aadcb4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938c9a12e4f902ea5c41d7a8a6641cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b2ea379758c0f9fa1c94d27e74037811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5fc2a7e5976628a8b2c621b5062e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54683a683e791450271cf418ef2315813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4813f30554dca58dd796e849bf85a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc428e91b567f5b1b67844278ff7c3c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1824bdb4a3e5eb872d3f600a20fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c4ac4b75855df5204f80ba0305f7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4461bbadcb47fe3b41d35789c6951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca52beecab8f0de275e46039e148e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3a8bbf2ab2ebff9cbd4b66e23ae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbaa84268870d2f2abb537f4d937cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd371f6864de7ba27fdbae49744bc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fdfbc09f9f0724ac1e3208134c8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a42f8f65a24b57401764b6ced6fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44ef23cb75ae919b10dd43c5d41628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a8d34092a85e8f65a8b6449882a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987600c3af2e4a108da6e27204642010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6572c3ec3e30343d0b0574de262411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cf4e2a22c73b9debdc15c3c7be8c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7260defc516199c2ccf13bcaf71d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c260b67319a398a48e37e8934b26614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e8bf6940465e6f95c85c9a57d0b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67e1e529bfa8f295b86ce08e632b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1d2ee0fe1388be50d5bd9c59776c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae14d8a868adad3d867c6db076fb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d8b7353f7c5e83c363a15d991ddca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b5091c26978c1acf87d2122234e9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122334b03003df01e14741567dc464e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117327eaf55c678d74553611c565c8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179154f317de02b0a5268be681678f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528ff3cf523a2db977ac5cba30140224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1fce824e64d43c5e116d1cde03ae225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a896ef535ce21db7e4a693811e0502926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4a02ff73e9fbf9e17a9c192475f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656135c255ce1a5054fadb35d54cf2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163be7b04438e3a3a1d830409eeed5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a74458bedc0b3c08e82a0eb262d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776a989c3e256c6270137295fc85de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292abb7a3c7dec80cd62d922d6a3a74832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf8280f8046ceab63ac40eb5f70fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da7e845848fabc8ecbe2701d5e5f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbfe224ddbebeb0fa1c04c158ea03935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1cbc83a8bacb8eeda0534ddbf5f6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb48287c38eb98187a225a83d3e8ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0c85a5d594d802a329f17f72161438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9b376af2ad9a935884e2a72a964d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b0a0a58fe235f632ef41785ad74b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db247dcf7b72934746a8f89e35caf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20a96ceff4a41ec2747ec51aef3e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d601bc5a37a3cd22fc6d3d186f9240d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3d8274bc799ccca65cd5795918ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44985b10a31e4a66afff0d9188fea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43321ba8108133f7daf576aeb25c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d98c91cf40f75e1632c2b06742576e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a235530602cb437134f2d30ce95548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8a4469ba922eabc9ba57c13f124149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49ad5b4611d9dc19c718008dd600d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d18a42c1a9536e2137a53174f43e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4e3089293e5990a71e0c2cda46cea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6cc30e28719f2e595d7848b4a4fbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69e046ef4c7fa0240c5329701e10854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d520dd3f2c24c6fc96d5b006dcb3dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb13184635f7af4b9dc48de6e110256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481d99f70dbfc30805bd283103a04957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c3c54addb185cf2e311f992e18e7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ac13e64c0bc08af3e993ddd65512559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a577409f5460df9a84ec0a22d87ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549ccd92f1ebfdc21aa8042f98989c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a83470c6f00b43c2831b92f6e60662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6032053123023fb2a9f8bb25dedce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5ed87b9bfb917b4dd6f7d6407bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903aff82706aaa2173639a7f59ff1d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3f6169af1d3efc218b75389c6c8ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f79ccafc753b1bedc422f2ce988b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3238d8c6194ab39c7bc4b12b56c9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce344141f05e4c8a18f10ad81cc3f9d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845214d778d40493d7ecc6ec602ae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c382f00ff81c0c17ce8e8e0e18e43d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb65ac26676d31a8c9be52ad7dc7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297cec8d411b1512619a33f1bc0f7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84b0f391fd5ea7bc7f0c28ff36f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977a56b101cff857cccf379d7c593f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7168de80b4b3df8aaa74a4afe4eb3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30d70105a1ea6e156621cb928b5e2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75697db2602cd23af3ff067db0ec0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979962008d0b81abc8fdc2f6dad1f1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de5c90d48fca0a5d777ef54f0e73480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ff1be2a3e775a4ae6c99eef1d05681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefafe8cecac966cd64152d5979afc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a08bf86548d0b6b3804244eb237783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb630f521b0cac8dc2d42ba87f38a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ab9c2393b7ea037350ae45b0b2ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3655280b9a592f1f3a2c2cadf93e0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84bba01ad5091966a3da0e95b4b2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b17464bb51b8c7a40364856a5d8d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6084c0a34b21d5ed776dc0fc9e9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7d0e3a71fbc814e5830aa5ec49f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e960ae052be4a92da0d39c0af82e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e60dc9211f74fab89b86b110056992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dbb76dfe0483822786f3d76c0078993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7de6037e069f8d1290e1568fc364194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a488b916406210c6683ee28075ba995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe020d4b72a728b33f63cc65713e00d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263d305393f6a337525943d7458ac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cd1c3a3151a1440e36aca0efe6cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07e2937b0b88662ccf6c9bfb05c9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe225f22b852d8a4fdf0fa9721e98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c7937f1fd0f4b5504d027b3c7a9c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e920255d139c890d65f08a4f3d4f78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e94fa5f6ef496fb1e772241eb41f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d989fb1b7ef83aa0d4c3458dd61c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b879b2898e43c86755d60083a432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e021e4b690f5015494a9175ae912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7196fae9de7fbd2c758d68f169f29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7f5af2691ec9ad141ca317dfef1a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c596f4a8e2eeff6d8ea08f58573457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c7f88ef83a6c0556b0608b9df53f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450834e493fead2e6f0d09360f8d9e51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d5f47fd34244fd6e21f8e7fea4f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609133cab81cf4ae2b9bc8065063e3e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95d2b12577a51b461ee4557ec2fbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c0eafda8077dc30ef022ef7ab27f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf444bc49b6313eba1a7747a34ade5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a2c12a13dc0c6307c115c95c12b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357fd97051d8e47326f3280fd01befc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909311f9b8f0eaca684265587c56fc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395afa0d842460d413119403d4a911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b7150cbe04b1817992528360ee57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b21127eebce15fea8f874dca7d32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc548f11772287880635b88becc4bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718057a83fe09fe03f366b30058b3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6123d8a483310bc2b4cb8b5f7839cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6a379a3fa6ef77c48389537a07719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce70e1a0c03f0cf00b8a4e292379520127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c872c34c6538437fd33639726513128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dfc574198178745ddc350cffa386b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34bd284e26c93afab6ebdb8d5cb48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9d9429cdc5615aac2d95643556cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca87a594626463ec4ee48f7d471f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f05c6a1852bfdf511b23b0e30af0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd087662cf9bca5cf66927af6588f1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f057e245547fc589dc64ad68819ccd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16557fbf79a73ac4318878768f7ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f18973c342533c0538983e8a1d27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab917afd212023fa3d46bfb774783138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a5b03f149932cd082df0b11cbef03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cad1801c48a9d80e3b5ebe50056ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982b215d0666ce0203bb0dc4ea1dbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3c63f83fec8c6355d310f253bbed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1c9e6f55611f4da3d47aece3fef6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726979727938ed49a608b9e663034901144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3582b6a7926d5a0a64c74407ad19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5477630fa7ca061925149cc7fd76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dcc473434da3c455572a71b245e32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0b92e4c747e0e6dd468c2317700a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559e64a7258933ecc26465f128c3e91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4c59225611891d0e0be96286e5f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869805740e83673c6077fc148ce651f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e63d00a8da7375bff25abab6b9aba4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53d88cde22f808597e8185086054e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ec1e1cce9277741ec54061cfca9cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d4c59187e12ea5a0768b37223a4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95acef8dadba27abb4b607aae27371a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178eff5c178bc1c0a4029f2e0449a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdaa717b69daf2d2c0a8273fea4672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e70378d6c81b1b965d6cf32a11b20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d402332758b633dd9373f7c920f3cc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa082fd6cc7170314f2a3eec3a75ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab9fe4d2d254149f9b727cb8fdb0f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a6b7c17d884a2d27bde430a0080b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f1220627b4a132e2ed4c3c378dd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446625b31ea419cf692e1fa0fabdeab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ff38f2ad62883d83bbd02be50ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e3b72bae3dca505aff771fa50745167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adbd9c79d0fb72d973ff349f0f2646168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b93267040a134486c81e25f513bb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5704e3565fce78de67b5f6e31f11118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b6523cdaf26330ef7a3014ad1b02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b74a3780ffc4e9f8a50a2e494e828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203902e4117d8ff4947640062c28b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fed3027eef33dbe7463eb4ec762d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa9fde244b6cac5f6863b5e98f4772175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd369589a585f4dd9dd7032c9d93dd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a2c95cdd0f1521f7ce1fe788a968177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7c28004b6738e8f36bdcdc80201c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216390acf4245fed0bf7276b2d8799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29eea89a73c360569d33cbf4b2264c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafa2dd7e22dd477ccf7dc2c779679d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eae9599ef3f5d6bde0c97c0a999b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f0c4c509843be62784367c88f2e2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187d67c2708163a92e4d073666ae47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba559b0cc617c0c669368e55a04365185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ceaa05104cdf948adc2663b470104186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb31b9375a24e21994c75de58c6728187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e1f219e8085b88a5858bff157396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880bffc08401c57317c93859ef6822a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a57b7f9dd29efd530f236db400d86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a8a143a8947213b4f43de8768cc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb468edbb353b77558eaecf84f3e41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c9b754f9bb0ceefe033676c10442193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed661de3738add7eb49274cd0a5e05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79293c3c5bc6a7456d369fb4f11e1e21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978873210178f76c348f6fdfcc9913b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c4b986462b91f24c4e17347682a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c66d2c35d45b5bcde3084e8a3c816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2881cbf6169519dbc96f32830a87d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113d882d650e3771d2606f07ede02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae4f8013ec6327b3cef0ff21aadf2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3292069c87a7686948d73ac3d91821202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff55bd11fcbfe52fde5510cff0a083203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ac252b06ed8cd90b15ef3ece0133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58e8ad5be32575af9b3d100394c8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478bff6d75ab7bee0fb83e8a32c2baf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b6798c9471628f68c009a0092415c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d4badf6cd8f379a202736118eb7a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138473841e2b5694917d1af570e4af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dcb019ed4664aab738bdb185c1e7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a723c18067473023c899521504b56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37696b12465a576e96a510f9330cf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbce6ef0feb88104235c374d3fe155213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55a35640aac432c5a9f9ce4e81105214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe8d90944496a31011b80e7be0ad37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30e31c7d67fe08ced0350ce1c04a9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbdfe58eed8b49703697ecd39bc88b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6e47efde3de15d97da189bf456e89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d32f6f58563bf8d5c7a8803f6e88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d282752ac387935d183f708879f32d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfcfae23c1bf69983ecce8037a1373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f4796edfa9d0a599118a8259e2df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b08fc1223f86a9a214ca37e481e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a77008ebc6b60c629a44a8e5cd36d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e3c1bd0bb9bfaa7d5cedea558cda5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65cb4bedf31d6af74d7a4120f0ad9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad9215227de14423d911725ca60ca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d0cb5ed82fc3bbc7e796e4b031d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2437f5c7a65c9ecf5d4bc2a28f72af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ec7dd6ea55f804e7db74523f9df9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404d7aa73639b6485dd45a93f0eed8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146b40a8126d65fde0091a10edddcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d129a3f1382b5209608829791e8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61660ee636a0c0e3fec18f3f35ffaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22442d77a3470c3150422583488fee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636fe19193efe0100f2fc0335b58bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedaf0ec95d4db0eb957d7e76f2453e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada470f267c622df894c052037940c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867ecf359d93b24e900d749e2a1025a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f972b049bc2ed4dbb7873ac7b822467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49fbf554009a71378569d1f2fa776241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdd7edbd4c649854b34522b19d66df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182095456059eec740b4e03576ddbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2652d1c676a16303c20705a87604f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edef34943ca1954486ed4d73ed5cb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c932d616d73daaffbb8911474d467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ce51b8e2b37f23174731f87cb6d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4905efb49c25d394f59310f320f2a67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467cc245f07982dfd3f3eb96e9fb4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535d574bc2cbdaa8ddcd2be466795a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecea6fb67da10ddfe68882d80a1e8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb087cd7bc8ce5054b649c8865905c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cdf9f50cac5bdcc3359779c968ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a50ec3218718a20abc941718dba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee29ea85a93b3cf258e6e6953e3ab49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b4de0fe21b3395ad6ab72a75b53d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a13f612295fd4bdceccd4721191ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed14796072afc5524cafed92805b74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52c67e7c0409b6390c538ca1137a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1164f979ab7906bd9361071da1aa2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8c6c10123dc17ff671d626faaa9c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968639e078f204bb86e7f951a3497b57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393f87f506b8a8a91584dbca5353f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94f8a941dc5d3480b5cebd2695762264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b1b2cb1ab84583541897db6600e20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72e26f38a747ef787f3ce72651859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd565310e7e4a7f635fc57e23539afaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c2cad8ccd02655b7daaf035dbceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999beafd44148b6254743bec8be530d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88f6521ede75dd2e4a430b4c90f82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8808a63b99796970b5426932af034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c6173595f90ccfd0feea0f87b9c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a29e0835ad595b64cdc5798a11f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34912f1745bdd10caa610d3a85088d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6c5844bd6c1d15008bbd55acdef00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5dc46daf7c0bbf0c60338ca9ac8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b377df50b4c008ec4c3b1861ca16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a5215a92eb23dba5fee5296b0556278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c751d3b6724416d1d8e4c6a060462279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed3540d50207a8e1a7446e3a4ff22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c7c738ad28f5ccc320f591073b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461eafac9f7ca88f9b2b295b0b804f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53784f9b7bf63f9de23a7f20951b881e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78a6247fd33f73dd3ef9ff256ab55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872b168befe4755b37ca01951558df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e595673940f0cf68908acabcb7b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79830710be5b46432599f221209b1df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157cecd2afc6ee3c5bd502928d9009288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27ef7f1e1e43f64ab948c46558b61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de82e9822e0b26042970ca4b09ae54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95d4fc097a82323539822abb06bab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89d74835a4d80945f77a265cf70b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d35117b555a12e27b305ec1b9ef1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52182c0a1e7e7a287f396dfa1d5516294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328af6b8e1aff7959098f248b5f3594295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc575af19fd3d2c0e52a39889861b1f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee8e7ec707428132bb01b650317f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2785910aa04dec0bf1d2f2c07d58915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f034954cbad87a1ca87065622f6bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27717bc5f5bc440d2e740ab8fbea89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5984a8e83998f50b430f51c42c06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084e42359c0a6f9d38e33219817c0a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456b089150ebb4c32db2d71e2b7f90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174798c5b5bde2cfde41d7230304177304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab1c70a1465cc452d6989542e58e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f72f77980182e240b1bdaaafc214306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b75857ac51344acbe7dcc9545efdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a965b61711cb0ec820c4b3bd41fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e90f33b37d5bbd26673eee580714f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c9a5b0ae1f886cea783f5aced87d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9faa83efe3a99f46bdcd42b7a4f97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d50935d42606c963e40afa2d517e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b569799aef6e5f99f7fae08ab809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228754daac18860269d654fb409e73c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd67ddb491f6c61ff249dd381287b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7fb52c9d29b0dbed6143d4cd92036316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172a55f0cd6381326d3470a0a23794317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13390a41eef839452cbc366bf44024318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc9bd9e6792f244c0513189c8217b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dacfa30cbcb2293a333e843588142c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ef86c7e4602e484b749b101f0707b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a038b0fc3284fe5839f30cb01c79cd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323b6c5885f235f438c9be05ecb5ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b22a21236c76bb5b542b46771ba6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23aff4a233613c74ecfc09d4daff4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf928def2c32b56fa69dab9cc3bd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7d5a8489c3aff86cf5911874eff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f6f6778864876dc226858c9c701f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969b3c9825b4ade148801d93e072e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8cdbb162de99f98e8843ce3808769330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca9e461b03c5d4f2a9018ccdc70a45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341cce9763aaa0d477dd73d9ff60575332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755304080e52bcc101d09591995097333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14fbcb5e5518d8bbb101139cca40a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4c0aeb14153ffb02bf9d280ee2db2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279165381cdc34ef8562430c32088b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0480c56cceb29574f6bab178e18260337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c091337e9fa545080891afe2be42f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b176d167c957cfcef9b04c2c6da60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0e1da7efe148fa0132840014a314340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba8ed6fbef28ec609e82e2df3308a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3f3c1775144d4df3f67a9ed516aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3505937432257f4d203259e7aa786a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc023eac095a9ad0b7d648989fa800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b106275330a58ff4d77bb0eb8e218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85bc380b8639737f0f19cfa78dcbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2b62b4c67771d1e3bf669536a9b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031d22e1157156764380fc53436584348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a753052177cd597e1eb3060dc1088e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef8a020b30e17344ca0bd4b414ee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe338ceb99b4e00c88d45911e48cd39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72f1530f7924d143511245f5b8b97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a03ca4a58a8a6239cf6e105f23d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597b2529af968118385f2497315373354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc15e9a52e6a040d349063386e7e01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e80609d095912aa3611e8f148cb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207344b1842719cbafde0dbcf345eaf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64160afa4abeeec8c6547c77a11d34fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909c4085ff37a713f586febd19a92a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec6b56d826b9656ed8172de259fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e92a245c4f46c01860f6cfad88db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4f844fed0d8f6cebbc320a5eceb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc45239f7fbecc41a8e1c19fc2a9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30517cd3918251c0583ee08355ad49a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782048e27117ad08efcea247dd328e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31766ca9810aa9e212e25a8f4eca7aa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297422fae58102390726eeba9f1398367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564ea35d18070184b4d33421e29d96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a993d1ea91143e5952127440352d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ba98b99fa7963e43dba025a6d7e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb74f2801942f7f96f8b7b9991859371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebdbbf91b849b49a385ae700cbd558372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950541ee96d0861f377b7d14831885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35f75138c49ee4c89c509c9117869374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3c39e0a4180fa1eccdf6d62a9d71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a80fef7487240f78a521d402a1c82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed795743887ebca40b45cfe908c2c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc299b822aa7694e7af507b354704378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6d6236adb0fbba0be98238f57fc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba5994f313387d4de50680b34ff434380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628ab8ae50c7b907312f33d44f0143381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e5f2bccd07ba1dc444c2a460017ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74851f66095aafc9416ebbd5ae46e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa5b3d2ca5904605cc46699ddea3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d211044f76d427a7fc0b8b8a1098385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090794b863c9c60b8a8cae05e6d4124f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d4240deb396359a82730302ac1e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67009d047e0933a9a406e4c774321388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9d68fdbae48d54cb87e9224fce3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f83efac531979061cc77fd8bee4b38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8976fa1a3ae9e0a600c07def48873d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b707dd294ac55ceaeabfe969245b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0984c72641b52264175c8c68e25ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23110bd6e0f1fca1817be271611a3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28cb703507ffa9718e39b62da63f9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d92b4e64c301f1684a0c65103015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac33b6aad99bd7a25bea292f249462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380634f35d7c016822ce5fccd835b21c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602153b9fcf037e89ca4aeb99b0e4cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db47e3b15ce06fc918985dcd9aae1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9068550e3ffe06e9bc2fbe1ccee40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f8b10336803a45f125962619fb33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945ea0a08f311614bc98125a302074403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ce4d20ddae1e80d805e5048eac23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e17cccf9200c5770d15097b1c290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470d1ab1a7c95bd9c3162d0ee7b2f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28785aec4676755ae8482cf66ea9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0cc2b4f8b1c4323df97c8d4b5bcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344ec605c7cafc2f810f6f0341b788409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97da157f6d7fd0beb41f9c28cdcb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdfe94ba07c199cba72b87ee702d36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffacb33d7ac4057cfc6ca0b3cecb850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721409461806a5eaf194df9d8e4854413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e1084bd5d42e3245b6a7ace470633414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4ffacf14095099b21463a15a3c299415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46e7fe5d37619d8828128a55625dbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27aaddfdec886cad8a08b2baff3c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e17937f3a79af613667d03a8f222418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db62a7435a496e8c610099a401f907419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313afaf96ba190808710a51e8b5cf34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace2ec3f9226db1a6eb75e8a185228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69559521c5dd8e2690219e61d6acf9cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc19a18d66b06ef8a405a8fcdd720423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75bf4d4ca54bdb4a410c92815714e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa7d22c8b369b1c38eeaf71ed5f8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fbae7c380f20a236b44a0b37a5f1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be74626d7aa32ecfae52fc93bf985a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb1c26c80659868b9dfcc1eea7345a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ddf6c3567f2a1565b68000b6f1611429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdbd1f362e603ebfbce553063bc7d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f244953df21303e917da848937e6d1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac05f949ba4c1587643e655e0cdc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a3839eb01075940dde6c536a6c0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963e30fbf1ee76a8d027facaca9854434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf373b09e422ca7b69ed8a1a7aa89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806e8a2752f36a282d2c03ea6c9b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8446d1a462b92365c8196a3e9c9b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef44f9a3d8f11f9823d415e99d6a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d312273673a73ed5f2871466a52e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614b4808504d62627cb2ed084c85d29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ffe11cfa5bf0bb7a6bff91917c28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec357afe2a6e40ff064725c1271c12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82c76df3b35e96f6e5381b4c808ae2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f3ce135b10ad4181af065687dbea6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1eb22f2edcb3d81033d0e005e356445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1853d75affb21429938bb5714aebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1266c54c2af4746359d20ce613c3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc0bce340dc88b1ac5d6028fe5214448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a60fac6afaea71d4baf6196da05d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046112b3efe78813f9617d66dea486450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a77b089faf227a9db87c408d01ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0d5f17fba861bb0acb9dc38f77ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0abfe3c2db13829452a7d4ed0aac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd403d34c293f97fc1127bade5837b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef533e9acd33db38f0ee9ea1f80c91d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719192797602f4fe1eae63349ec1444456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d11a5d540d8f1002d22a9661428cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87f20fa7b19b2bef75d340bf74369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52f0026652b029fdd85fcb9bc1d0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6e2588a28db64414248b2adbff3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdbb6efde57ae10efd6510ce83f20e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496a0888a5f34e9ba21b9152f491c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb81f08ae88173ceb6ac4a996729c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594923b64df65ba8f52b7fcf32aab23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0f90d3e1d9b967e65e4e0f3a4727465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3caf6ca844eb2fc492a71138ca26d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d2101c9d25d0120e3884d56fff40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd37b1015b9d92794b4a6f758d8b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809a5cf9eec391df02cdd4092c5ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee1a959e4dcdfeeed3af2efd862295470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaf02e5debb26d31cfe8abc0c16904471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1bb284d95d878de2dc50db2e6634472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415efe1bd62c3cd150ddf7040539093473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b9a90f94c9820bdf809954f8af0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51befa21801c7e373a825f24e3190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3153857881d42d0d1a02cd6f3a571f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172f97c4a82d733a904a592c15cb01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdd37e94ed8f9e134ab1b2309818a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba79d8723b80a57d68df3bbd53677479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d6dc7ad347f31428d42e84139573480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f10d21c1ff6bf3dacc64103ed357481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3321cb91c302196cd035a983f900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a03e473db37017e7e11102b4a3694483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b065cb219ddf6de11825fe3bed06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97217d2714ab565e9f20dc0158f5504485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123cc1d9960cbd40f030fbec6897f3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167263391a7a7f69283a24eb1530632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a13ad45ef02fd1d5ec83607ee8e4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf309ed0be6e932dff57108d5cd903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac80e3c86a31012d8896cdcd8fb9dac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dffc0f60414fe67cfce2fe8897c88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d242af419648c58ca9d8b6adfe7c90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c4aca03d747609262770ef6ab9b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e2087975c1a115fe1b5d3ed01376494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1bc40beed26135e68bdee15d843ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83debc254f623d6c5812d702ffd0411496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3d8946b70582ba85a13e75a1f1b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27642c336079edd6afb6f39a0ded8aa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48753f5f2e66cd90ef01845244aa4605499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c72938083bba84015c2cf0bbe0dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a4deb721edddb0483fe1b86f73bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ab18f2f8a8d571baf2f18fcfdf89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b8fc07090f3b87c15614a4f966e27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbc040011aa5b0a397d28e5aa541fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d175311db2532d3cc3b5360bd0da1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59ad4f23f97027b83cacf808b4dccb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab21a9981b1e685a3cb35598ef0958507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1202002b2476afaf73ce944560603508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3053e2b2e2e5bc6e054b09ea8a140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ddf7aa23e8202911282bca23e014510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746854def554a524387a3ac9a8b259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f63fd985d3d0a195146990ab3957512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75ddd3c42dc73c025a2823bcbc7ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf51fc6db58720ed8b638e71551d73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f0dbcf978cc535406d57b512d1ff6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d355ec0a605445cbc57128ec6dd1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36116e9e27b82391ca3f74fb4f9411517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b41b111ecce9eb0e8dd1de9512fe27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a7fd45969c867dd22927aa298280a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715dde70a0b690336e9e1f902d129c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a106d124021874dfffdb6a88ca00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cdab01184d4bedd68ff173cadc3b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f1bb0683286d3cf2c242bb68b025523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9462f12ded89b143c05700713571c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480632721b923eb23d2b0edcb686ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae208fa10b56a261ca7f9d52ab47a9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d4532092a19da2fa5a2f5865bfaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693796279fcaa9741622106f29548d47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a0b03360d0fa6317ceff784df3fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14346b51d2eb4bf94f8c7f219ae08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a467ac8ffbbfd08d566a1bb5c7e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da00f6c8a486e80d57dfa1da4d234532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef94ebfd5873cc7cf18b7e429d56c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aead4d76cef84d73bb862f22999be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba687ed53a2746e9217aeffcf4d77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5062e9d0a106e7d4a1cedd39aa67eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c51553ad5095244963cc47a2b80e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683b05948550c5f3e2a26f7cc39d83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9fc14e8f311088e0a06a652a16e8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41126511803c367792109e6788dac788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a16759875d41f1bea798fb7528b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623f3fe94c629775d0be898db5b1bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b4ed85425023c9a51dc8d84feab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855e2f0985d975c090e4ffcbaca2a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991fab1181c997e26a7cfd8afd57ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415450bd275eef82f7e36a5ec2496a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688f0cf892735b7712127fe4e97857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58a0e3005218693482a773f95f380548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757cbbb2ed135458312c943b5c5cf83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a52eb4801b5393151466e40b19517550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1471781f2accfe9837825107e4c8a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4fd8f326b8fbaff3c3607facc7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608f425c8a84dabc047f535d72760d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f464d8e762d80512d892ae87c9d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1ad7daefb85d0e19d142b297e16f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ade8bb56e807b621a145f2fe5ae3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68421459793623a832646443e381225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849a9198383caa26d7b487d01240a81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c696e37e2c873d925a1562541f7f1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5110752d8b039ab4f5ff007fb9b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915daa0dffbd994033e99d884640ab9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf058cbddf6974324bc6c5a8e1335ba4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918452f2d23955ca581a20e705a7f77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3589a4f206869f7273730b816dde79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd254e1d3bf5341de2d9f8e7d6ec4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada70a1485cf74b204f3587baafcad6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e5e99a390d781769b83f0e111f81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c3aa076063ceeffad3861f93ded1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa51df185cc4a5ad06fbfd2526c0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e5a92e07993f92a8973395c46e25a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9bb3082396c570b63c20d151fabb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ac3fbb84e5aa185941b333e91406572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8d445ab7d4a9c5b11f8bdc93573cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987279e671f7ba13bcf35531051fa4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b9b07f1b8680a6ffa0624a8ec473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300fb4f1b79b2fa4f1feb29c98a70ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322d7d07bc6bb128fbb87b72081fb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0187ebf92917603a3fdd4533e7ff5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab04645288e32cc2d2bc56879dc7ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aeb8f2cbd9f4e839e715b7a46d895580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c696f498f33d0daa7415b72e104b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c916343a552c4b07c7f70bbd9df1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e0a61e9dab2f2f74cf679998a885583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd338d4ad5a2745daac83d9348f02e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebf31bee361e959c95d2ebcf847b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d499ab0ac53b62e693d3ff51c592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3801d0624601b9dc8269b61174c240587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e6bff891f2b51945925ac67b3b1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed373bbb01424b53ed6d15e993e141589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb43c281972535829514c204228285590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc63b4afe20b54eeb6210f16b562f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa1bbb9962a26faf551d08415aa5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8e6033cce87552e10d32af6d3346593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde962220563bbfc2837f62cb9e9794594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc77d431d4a9a9f7382b4f66263033595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c439cb9322597035bfaa72936585400596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b69b3d1033a340c8f8f961781b09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056df3eb6785677f0218e19e458d24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9ac13ec6404164dfe0d0168938cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc424ee7373154020b7473ab480c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b390620c08fb4325b6b36cf22964035601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3890bfc03f7642dc768b5bdf8f792f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67e481a8fe066e684be11f0fee753603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e33298ec4c56accd40f5b5e4d452e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc503b2b70c25a6162c9110b4803c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e48db4c976b317ee17a11fd7e1a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc050710484aea6879d71d339723fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82140022e0b704ae21ed8de9bffc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57dd7a02d13216664823961f65a660609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42885c7f031e9ca260ba8d4fe387652610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e63f3611eb8a1def7f7f05dcbd96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f4bbac826eecd9511cfd9f589b9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398360b76251240275cd3e003adfd2b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5daa2e9e0de5dac43545495d87a7a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fc249950f7be13006788efc4fd0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dddbcaf714150c1db51b292ffe9ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0284f40c8f357c998c75dd4ebfecf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335171a97255066d468561e14815311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad5d8fd04690bf9a19919c4b0e58c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab9ff2031072b08893e4b15cbb943620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310928c1f32c5f1108495082c0597a91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e82ce87a9d3d067b52723c362d789622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ab15a9c1fe1493c1102c09083912623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f0e24bd4c84c7b4a2cdaeda32791624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5488a989c7f9902e488660885b6f1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45011aee3013155d703bd85408f698626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647cb2368d4884b955c1d926dc58d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59652b302d4a0e3e7bf9f538555408da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a18615089f0544eb9aa66c0b94dc2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717653d64fccc4666c7f1374d2c354cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed822a97a23852fa5e7db5eaacff53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a880ea8bd9a7fae74bb48c24fb34f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b623bbbfdcf53bdb77059b6fbe980633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068cc9665533d34dac670859ec7f81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d09aa347aeabddc6076bbc31053fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b2c86e68c38c66b3bf816dbebe10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223b9731e1355bc60e131be14a0c5ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a6adab3697878b4d3712bb67e254638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094397902e4beb3e7b1717f37f24096639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32f27759a51e3ce86d45550b459df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848e890138f7ad2ad5e1bfef46331c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd34ebc51af37cda984037390b4a7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757617fd103d3b05497761a895def1bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb85082354921c03cae4b06de0ff7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ad10a862b1b39ec7d65bb53913b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f373573eeff68f721d7b3367728aae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53279a69dc905b49c59d7752440d1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ba5c485f0988057977cb3861bfb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e0b2bc3d27c194078d7aa11f8902e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ddf032e364522db63ffa18f2b9cb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627fa87453049cc641a46136abe619651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccab5f0fd1a77d98c78f6447fccc75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab72d132067ee17d0ab366abb94ec10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e0d3c8264a0fca0b5f75966a11b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bc79f68336ebf71c0e95921dc6ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156b6eaf48de529be62e2583190085656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922060b382fc4d64e02971f646b64d14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca125f14b200a36be2c22c6b38708658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7f21a7cc5d0d43e6277d78ac2a33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d63f80fbc10e95655720030682cc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd91153594b0c0cf84b95695dd2f9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c8a9b06d15d81a5a570abad4dc9a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a21457e706317a42551e9d155047663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81bab1aeb169523f39b56f24c2e293664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5198cc03602c993ef8bbba23d883d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab07afc025931e9d1108e425372e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85ae0e470246e34e5d68c41aaf864667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f99c28f74c4aca55fc2795a5ea596668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319afdf45ccc5cb6c4e9c328d5719ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bfcd76f8853b3424c8a30d8bae1da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d10e28f1d9d8a317dfa1b15e3af71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fe49eafa26565ac02d9d4208b938c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a9afc2929ddaaf03ff792eb9de7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13a127acf3c201428783f2f7e0b856674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39158ed28a73acea5b745cb814a7f5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ae731ef0653170679474d87dbb3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7296fbce4367d354a97bc7a60a03f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea022cdbb745309ee977ed3b24069fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a5839ca83e24c362535b21ac51b88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec4178637455955da433ccc952fad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0244c2f48dfbef4baafdf50d5ce97c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f004e63509fddd3a3264e461e999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8b9fa1dc9db302b8dc221c2c4634683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc117ab8f8ccd33061661a5390b7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c4e025b8782f22661cbc2d3c1750685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690e08a1faf25be42e28ba2b14e831686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa04fa99ec6d536f748e6daec51a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238ef70603cc91b8c78e5fdcb4cbec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854817479b27609572192f60cfe3a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f149780a31f1dc51f96e664faf6536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9023515a8021343fca8a5234e7a718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69b93aad78fc8758b3d8bcedc4be4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d3550bdde46cb696f1f76dc7d9ae1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5c896948ddec47d27412ab6ad566694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e1c28e7ae8e460d46d202325dec6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a263454b95f2e351a1ebd2a4bc6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8b8b4b606b56525078e4221b38d14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eb9a2f7bf4f892eaa02deb887313d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f179b062c07b531cc7dcad74ea13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f5376d6658a4073c96ce5da7ad13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9789f2fb3a53bd205d676c3ed52ce3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd3e1d567d18f2cd2a46e21800abe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069088c6ea669e54f477e0e92099b835703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657647e92760679cccbeb808de38844704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57583811da7ec0177798f683839320c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f05324b017dae4544429f872d4a38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3433e99df2230bb5fa968c37109b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf4a8f9c2320d3c43d11f76c69829708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f58146c1ddd32c42b411d9b561a3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ba469b3c411fcb1e92c792373f0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f054abcb078502175be6353ffbcc370711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5633bef9c3ea9246354a2476b805f1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df88f9b61670b2026d14ced78d3a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc601e82cf3d3173ac7d1a30cc651714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2a63331e85dcde46f3c110188123715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda595bdf75b40e875f8843a379e3acf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f3ddf0da9560436e618fbf6f90bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe205d69411bd9e5264bb10da263052718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718a6093029b356d39dd74d920c29f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6e1a4081ca6d6e71a76af86dbe2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce37ee5d60e49cc312bf016c254d64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad57aedb8adedcbf7bb7e4ad7bb640722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb580f6075b288c05f98d2c488658f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e37cf16eda2dbd74f45d8ef3553413724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944df0489a914a8aec4380b15d58e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdefd50804cac7434cb7bb3ffdf83b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45767bcd450817e1041a2dc484e27c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e10944a3be84fc525add753bb4865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1664e6e211e7131e2d0c54446d4c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e24a78d4064adda8d16210f4f5c4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba30a4c59077ddb2cd2dc6211b5b70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf119ad0714d05a1b036513de4582544732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5db3bae0da375f6a0aa78f39410f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00cbf909008df58257343a6ceb13f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82daae84d938a862e89e5d878075f86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0cbd77e226bd5ed191bf8302690c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a89cadd34528640791e889ff376f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0eddeeea7bb88bc00733ca3b11d52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19e25f3b13aab9a0786510b873ad5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84cb97b8b3fd37a4c808b72e07a071740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52e9bf2e2350a2d61b68af7ea4900741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638326ce82b439021ad9d428bc3789ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccaf0e481ea3c6ac338cef4c05581b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b82890b995d0ae84ebec0b2c1b4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6203b83527194ba0791d47b432585745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5e44cd0859533bd643ca45a28f4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f8b02e0f9cb230addca53b6e85f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a020beba79254c73fef4fa452c4d82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf15098dd1f5976520c50e895d9411749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d91e293913b5c83a5e10657780c26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c688e258762b10cd8b13a7b5e2985e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df15b484c1dc36bf7780f10ad080efb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d943ceefd9a17348f6a56dc533be6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3e5a7e94b172f05212b125dd4c2b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e7d17c1792ce90f469e9d6d3dd89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb35ace3e8f187c3dd40ebd979b61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d150d240b4679264bb584482a854d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4c392ff87e909b1671005105df08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3055a05ee08b5d6c7bac88ce08a84759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700843f27eb8ba13552b9d5ac0f548760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f0eba032128544b531fcd6fba5ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c1add6e74f9ae1efcd22d3a7a2ee8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eb802a0dc4c389bcc791b28329c4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab330f82ca1103c0f9235026c82e879764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35867ec0e898d11e10f7b157546aac14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac18a7b472ef3e217004aeb77cea0a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba0ce8096d35326c7b1a8ca78e373767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>