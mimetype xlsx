--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242274c04ce22df5f8391ef2edbf5c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea61247439cec9d0d501e0522bad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebebd15d6a6e046602fa8b509866203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439e1b3870b327bed5136be41b75c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef314a738a27a3f33d23e06fa4d6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b170a2158cc18aecbf97c1b3be686a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07e6f9950da7adb3e83b82ba9cf2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303ba0a57ac5136786b49468914c2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8bc81a523be4320e19f743dc9e2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d37c46f00c412bf4a4ef0d29a637010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22439b14078e637965b17eb2549d19b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e15b0c031c7b3d4ddade007daba7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbe3ee1415a66d48b2ef9f309bf5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb246b36687ca686ac64052427aa8c8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aceb5f37853c6870d25a8541b7bcdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafff541d4ba638db69c54808fd325d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3408ef00187c9e1c14971215b823217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221e91ac3b0ebdf36f4d3572146b1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b42d25f4c915a5d505b68883509ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b5f392523c0e3d0328705611af6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e721500ebec20391a5c36cfddf9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa91a096668e0450741f6cf6a333da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f83690a260963b996dd05871759023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064408014e3fb7d6a2347ed5cbb13924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102641e16a73cf2709c8190280ebf43c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b37444be43d618a6f142dcc982fe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6a62ab1c55c17e519f2407080d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e5d856c7526a13ef3b5aa261f57628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d74bbe774eecde5dade4000d5094f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31467fc92459495ab71b3a70a38f8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ff443f41a3efc322b8ee39777bdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00429f3b28f0540fe70a22425a52b4a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed6b66ac9de65eb78f5b529c5d8c7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773f0f4dd5a0b80a848175410f381c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598672033fc5dbeea60de5883b7b1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cba259871d29b93d9adaa92481ac636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3a3bb52842ca64d99380b920130737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cde16dd248f39a689e5bf6df0d4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24950299fe4d4f7b0922b253648ffea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbd5dcf07404990bf9e5ccba7b1f4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59da37709a7885aa5300e423e61d6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c400169bf179a24c4bd432daff1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b9cac809c50eeb93a2eb3bbcf3b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839eaac7bcaa9137e4f2b648173c8c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9dc60e5bd9c60f3a93c93881b858145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2fd65b1f4ba2da6c3750bf757935e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4fbb00b4f889fccfe5e5c331068a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d3c4942b3889489d3c526a6830f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7434cd87c1bddaa31d85166d6ee26a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396193e2622bdc380c72c201f3b67e3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b49abd1847822567102f6148545f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b51db15e8eb8d4ff75f21fe56d8ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5788f7f8dbd9c5415cece136f6e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c3613df2c2fd9e5df6c1276aa7fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a81ade2c518a87cbbb849bd7615b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b0a7d66e13863482284f26175c5df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee5d5d813cc53a393ebf5bc3cbec357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946fe27fb2fd27e734b0c4ee963ff1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f679680041949164e31d374013a0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34d5a7eb0d58926528ce1d26235c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaada9b63f30088b3d420a4f94f24061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34aec6d8b658bbd60491e4924dc55662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c2dcdcaf77e591ce2dc34d9af16763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890601e6c8c138775650db3db0fade6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae7430dfae8be00f43f11fb3ddead65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f84e49658e0af72f0dd2e61cf08b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172335062b30e0f69fb0089cd8bf657a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578573c285df82ef2c16ad628fde1aba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb820d1d10cbd19bfa6b17cac2905d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a4003bce3f4536f77a000c520a6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4b95e81e29762b21d4395531d45a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56004ab237a741711ad424a322ff1bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f0fbf1cd6198e9841cef5f00c1a3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7785de4b8b0ba96f1e0d82c967ce40b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba170aee9d4a25c63f9688d42ceb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9922d6c3dc6b28cd81dfe93008740c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208730b48d94b186eb86aed446a0ef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a02b62b5f1b4fc0cfbd18d63d05ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e2160fc5590db1246c5361edba2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a678986baea8c327044586b6bd33580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c72ed82b44efe871ff0eb0cb47f4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76709687b2ed7af97367abc7c7b45382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab2d43eebc9c50c69eafce438b6af383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bcfcf730417d8d651d781c2f804e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cedba10f2bd5e4c9b2c3cc0aee28285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9eb598db97e985b5f2b0ba454704686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e04779118516233199b01278ed3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4253a862ff7e1a8f9aebfa904b07a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af6099ceda2a38a5d373685665a98089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a94afc3a2f7c8899e5c824de4db190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68806e4a012831cac1a70811a123cda791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185ef6a8a98e7f480e2a9dbb5148f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ab711ffd0b88daca76824bd15a6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfcb39716476a0b7794de90cfcd21694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ece0c291c5fa108e85d1755a484a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae521b639da1b18eb29ae804fd2ac496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7831e8990ddb1724cde91e829b41897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fd9ea88a03ada236224f5b16632098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a57efeec2b4dbf29a6e788dea9bd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071819d776d94dffac2acc05e340bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d781eae077a6dec71ac4309a12f6ba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df072fadc40fb0de1d70e1c1a16b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f43af7b02b35cf3428bec8d45bfd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa478f05a68c368d8b2b2c9cedada06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbefbce6ca85541581f1b0f147a8fd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b88d8beb5e62925f3631d5f7439466106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a516f139e56f4964a4ae8f0eba586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81529a463c61fac9abfd5d27e5df645b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b380df352a54d9131e8dc08b11b568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093ba326bfbf1be48a45acd7fa9d20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9051c67954bfa01539220364d6d680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730844a61ba38bd625926ed89bde3f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37640647e66882409f37b8e5edf411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c975d1d186f1ee4b1dcb06405f16a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8ab5247256ff494c7c6c3a79bf3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280c8a0f38df233639d4cedbbacba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73d0e43dde655485008bc8de73f303117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36e6464ad2c7be2150ef0cddf2c4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee88d40726f680a6a04f5cebce2b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf742d84709766d949d2509c5e6d545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4811c590804982b27ce47746b11141121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf75ddc55ef1c9dd9488591dc45ae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b915a0e93fe1042a1d1f30e65d5bcab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124dae9fe389d08e65ecaea2b74993124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a1f68bbe824eb30d75f1ec0291c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d0c6eaa8fd71df7085614c2e87a49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1619562c2766ef2881765e9d7aa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb1984b9bf9640da2eaf4f583a17fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a80d7fd0629e26799cd116aa0f8ffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb95de011f8d96c879fe70c843a512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5422f606bf0f21dcf018fe5c7195f8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f2a093baa621b53601c962fd869d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d91736295bfc2248c32016cb9d4542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c588e2333bb533c2d768a28ae0282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603da14f36e31112cc704389922f84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821661aa7c8f89d6be4bdac645d9e64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943f6869764babe5525b846d88bb77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7fe486a876f09ce85f8f71a3afbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6c711fd5b5b05308d391fa72d181139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe06d638571d1ae4c835aeb92f7c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675f19e2eb26ff6459c169fda8b114141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c37a02833630c777b823a8b8235e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a7bae399e1bd3aec8a7efedae231143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748b823475b6ac0567a2bc49e55b7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4b25364486793a4e9ce9bff052ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e2fb6dc590d5b534a32d401ac25aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e2af153cd07e7b4ffafb9f7d8bb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2688c17026f158a0eb43dd6b566a1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a423a6c1b132efce459ab573cd1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea71506ff806b2c71ccb5f40ca344f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2e4d0e7ba778a54a12e50c2c3136151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175985a59bf1a19224741ab9c5f454152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09afcdba31ed33d5db536cb3af9e685153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649449bcd486b127b1d16ff2434755154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8cba86cf9ee0f39c27aeae9419ccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd877ab29d336a435cd80d22e21738156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cc721cd3e809ef2a366d6bc51925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd8f90f29a91f6555a1df4cdc1acbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1b5d6322c61aa43af2a4125522ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab25e63550b956f1a3bb0d8985f627160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4b7cbdc2a453292532113097ec11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a583d95bf548805016e685fa25e4ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7833b4e8dcc9bb456379258569e26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91d04c716d9fd48033cc93693f4787164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2e46dbeb8834c5e4dabb73a59db9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916bd604b018966b8079f2e0e198a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8fcafd7a2f3d3a8337bfe6659b2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712a2ae2b103969158c220ec17c34f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318dd6d1d2b96ce85f0144c18c3d91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52546579e1eb9653cb00b4f40b6ef01e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed02c6e5c7780548556c4383bb3dbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d7ded2d7543ab7fcd6fb10d840136172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2de53849583285bb38decc2881e09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64e9323c38eadbefa0722c917dc901174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0486e1a1f73362a802fa3c1a52f6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6b0a157734b63d28ee339ba6bcec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e2f5a27d6e8882fec107e01af759177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0423ddd8bc0ec7a5bc541268c48c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aafe5907be90aefb48c2934c8beae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a6acb5c39f1aa99ff2894e312aa1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5d91b3615811c287c806f0daf27e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a4b1b9b9826d86b39f726827c5b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac02510b9f12be56da0af99c2b40c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574fba8c41e33495b1a60a21399c36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba2da2c8207a83003ea520ad36ce9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21c3e9f81bd4759fc99aeee0d846ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4face09c6ce50b411e474506a02e4a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f498af96a01259fa14615873e5af9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1fe936205f85add968f07733e7b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce88484d7a6b656385f9cc12f8ad10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89039f8abbb04711bccacdc8236b1ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d47d4c4c84ed7814cfc94640a0f51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916fefcba1cf2d064154be2780d1e05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889556b29c65b117aede70a226033c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd32248ba4e1d2f5b680ba0c12f73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a25774e72e1665433461ddcc0b6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc8e32cd17361cb8744740ba645ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c30fcde327c2c74087a3941daab220198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c595782c0c73b91ca90dbabcd082199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74412502660dadec24a301de682e03b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3a7ca6b440e803fa249a693fea88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23525661539c4b1623476cd1e264b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871679928ee798a5fc75f5a64f986f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ebe96b3bb473bb0cdb205d86c0271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb4c63dcb09983a6a216bb2144202205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafaac1e6915f8adeaf760848eb5113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9fbcd0a16c3411a34b281c43b609207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd84f87ff4c417acc7eef627fa1e90a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b00703e4f869d3a823569ab26d54d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524485f25d6c462a029af3835fd8f3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba63a6302f7ec38ca1f2b57c2f590211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978631214f74024c114a6dcc6f9ba81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbf958cefaf83fc1078008f97058c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96c6f892d1b0caa168ccfec73d197214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4d253612cb3bd5fc934a2e68ea54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0c7ec897486dd36b3e63359875cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b8b6f0c83854703228f814f2d18f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6578b42a218927c30084bda361930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d0609b4b3428a0d65a6bcdc7cf9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d08406f0f3c814acc6fc2f6072de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677d63259ea842dcad4bc1e40e24dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f17d754a7114c63fe2188068372d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268533e67274ffd3e901da34cde47b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7bb19399b0181f410a0ceb1edd100224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f7531e4934deace8a1231bf9d248225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337138ab75019d09b96bf022a037b5c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59d001cd6043e46a8dce674421886227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae92bea5094727f9745466ae7fabc32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec6a5c489bcc75658eecfd50a4534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf9c89284c920447a610a205c2951230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805067e9d88c1af355c33b4f7939604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd265750a8fd2b0f5f7b9572f2fea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdadab47d7d10425586e7be7b644a45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17a7d770890f8a4a3cbd08296fcfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101b690f7521eed45b39c5f2b8d1c31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64266927b7ff17421bcf8eba858949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e6d327a5c2779935dcbbc8119f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1c2822e63394fd7a75af9965af70f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5170365aec6a67f76c9b1331139bdaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922319ee165f2a31beb5e04a5e97fd3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3fd860e2c3995cf181236184c5712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942202e1330e87b233a7a59cbdcdd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2991f89e931e1f5b672c8b08093ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c212ad2aa870f0b513e0e3c62e3db35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbabdee78a9233f73a82c86b2d6d1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ff34ec342398500eed1627641b15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb792c3593b149f15ba5b7742daa4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5a6e386bcf266807140eac9c04fcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deeea82effc7154c6394fc061af34d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb2764f9920323b83add03a794bf9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6605ce21ccb0d7764ac14cbd0f5d5bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b14d627f9d77f2570d721c52ff801b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b549dc1467cc8194bf5b87bd1f7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7833520de3a00d07e0fdcb361e4f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aefe701b449d5616b8ca581513358255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d68502b83f68a16eda7fb9d66853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f1f8f3301156922116abbe47ba16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0858cb66d860ee2d5c23611425bc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566039c72e48e33ebd43b82981275db8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf17fdd2cef3057707758ffb254f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705a756859cb7c67e0d26203edfd46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8373ab9e879ea8700627ef48912440c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541514d4465813eff0d91c745da5670263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062a5393c4d199aa3032dec286dc92e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd317a31855443064446a33fe8c37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c75b7ba628e7dceeec857bd284a69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd2dbcb9e4860672a7fb8a6398ede267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc63d754538405f4dd16e0f97f982d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39d18aebaa641f1b0603d6687baa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb0731f4eaea539a1e4cc0fc72cbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62566da184bfbe990160fff25c416dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6013e2804c44d520c2763918401d80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7e89849e592113d96e8f15b5cd2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6171c56b438040df0c117f6b08a8e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f84947e7d2c01167c1c6f3dfe6b88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a58f59f1ed94b8a48cfe7ad3faa4b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a88f7206f03368bc236f56f3c86b32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd724eda8a70a43a44d0c42b3625cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679998b1c882e2c6bba8e9919de6d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038d91196e236774e953036d57402c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a87dfec5252b25a311493d7598eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e517a805eaa0d4a86631c68dd845282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494bbcd2c71e04585b5336b67e0428283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063df5fc67cc2eef7d51f430aa699c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060af729b97e878b025938c234b8fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067f2d98de7006ec10f9173c82a990286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e14f9afc8c12d2f6d74cecb8c76e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8014a9ce2091adfc1f65f537fb7043288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288af589011acba9870f3a1982dc73b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e90d937d9087daafe501b78245ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d00cd1c00229b180a868c4d652125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfbc43ba5b1ab21659006edefcb8c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5857fab800241ee84bcfaaed4f94b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e5c06c7679b3c0492ce08a13ea26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bb87e8a81805c9d6d05cf32e27f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118bb5ebbdbda290f5b46292eb3301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55694fac37185409a034110a519c33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60f4220d578cf332f877045451f3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b85ec60407935e1f02cf30956fac9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bee41bcfd4f058ca2264fff255ef0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1ea46405c32b25124882a896e3bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b191221943bf1ff77559892f7d27e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0cc4dfdc52d081b0570bf1d8dd5bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d220d3a291e0b25afc941ca5cf8856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009667fb6ffdb8a774ac6d65222b1c50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28165090902f7d7b4c5426ecacbd86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603442e0816c3b30b5609554d311767c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537cd2a93cca12325496682aabb112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce73d3e93f07438bff45bdea6703e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81329ecd59d09ff2f6e23fe61330e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833bcaa9645474cdd379ab20ab04a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295dbc13fe96aa5d4bcd06d2b4c3ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224a54b46254ed7ac23cd9d6424fd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a41a3ba5f6ced0d0bbcbee1a6bb28e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5b49b8e94b5290d06b4c9fad1329315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20676dc0fb913c22b3dd0b794b313983316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4ac3fae4adc987b27657f2442dfad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0175836f69171961029b5ca57a620c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c2a6516d9bea5d90e379bc957d4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e4df088416068794d35e7ac50a768320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905988531d61435a740eaf54c5eb04f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b149b11e9e131cb5ee03114b2dc91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aa368fae89baccf298add50c4b093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e33e08b51a10d8e428970010d0f28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a381ab76f3b8f1b9ffb1bbc5f4725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377bc3711d64a4e1de2fddc4ef184a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2414a0cf5ce13bfd8ebf240978b8f41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3da65dd5331b49440c83b87aa240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c8c4e8d06639e9edac78c2963ce3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281f1f4037fe74c062d407ab21bcf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d05b43038e4158b8cb807dd3963e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64a74da051ad8519b1afcac846348332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec14384c4f3a7182cfe5bde0b5ea9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d63d97c041a75c10d0cf1582a4308334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695152b379d88d4f5146c2eec2a2309b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ab19cf4b4ffa45d884f8f6b4ef7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf9d518d3f2313b62e69e327cd84e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad69c1c4c51def630bb6bfbbbda28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5c36aee2dbf26f6595baba7b58f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530692345b91c7164f7804e3c151ac2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914dbd57da6054f77303d16944f0d5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bd864d177898f5be2b35021873e34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c377acec7b4640e4a310a6989e8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61805fb67687547526b5a5d819e4483344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67928b21481eaa699915dbf62ad5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f666e88ac456cdfdaaea8649c915f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69ac1bebe846858c630de5b7d7219347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ce3e34927db784e665f854f98f08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ca92e9df44339975d3c6f63b700c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb99471bc66aa1feebe73da7e77d0be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6190ac6117eca548999c9753f6bdf83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b2167dabb60047d685ef8925fe4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ff0460af93dad0f4a3fb91e6b8197353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ebc331f9fbfd259b08b68a1f3bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c0b610d9d7b16a856f07b5cee5e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904ef5ae827bd00df94138b825914f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989ac8c0c0fdd5aaecd37fe3e54345357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6ab53271d0be28b9b8c60b927f9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db6e173a16f283d007dd021d311fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0353ca32d2cdbeef32dca7ddd2fd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7bb07def5cee9c50bb610889c0de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018fdb0e0475d06bedea6c3b833876362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7cc62396bdff04e0c5b6a788f5e49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d598b80d8b00af1c589039786a5b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d337a3547d0840f8f1cba9fc37b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9744d1e76accb2341402a4d682142366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483aa380f16ba684a657e2d036162c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511b1e900f2a4ded255ef66d473e5e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d27385612f5bb3b3d44b5fb0e2db1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3ffad211c8ae5a2909c06904e56df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426f7cb7597809587f71ef8ccd2e7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ba3fc677fa43acc694c309b75c7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c0ec4dc32351bb596d9b9b7d1819a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1f0cb2491c2b9108b73c6b826445374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eafc0614ab896967ec956b7fec1c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4957d940da7b62f855a870f7bc08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bca3fd01eba3a9f79ba40c8a78ee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795307c61409e250442ac5eaf431567b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cfe31f4e18eaf46140bc981001c4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccbd009169f65467a55279dc603b7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42660e3b8ae4a6c8ea9091c8e784b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67e5491a74a7c23dc78ee4ec619c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a887943d7463eb2cbd1819473b3ad11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b636edb40866eb3457e6a8c77bf62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd173a7cc1b68f0ee8209bfecb75397385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08900bdcc4938fca793d5370e0a690b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e266d4a59122c0f2d538d2148ba0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ffc5a71c90e00c2d34143eaf450b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f568bd466525966f4f7e7c7a19110389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fcbb4f706d6efe3436789f78aa8eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4ff400842cfc8d033c426024f81e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874c93efd74b60145b1686c0655d18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b19189d1759d55ad0b2a449b744f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451bcaca806a8c6284d09fdddda0932394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7925bb1b6a1aaee0bcfd4780ed184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98a12af143c9e109c102f52fce166396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749573620d0fa4f68ae6fd70da3e1c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c09bb1b871bef6a5859d1e8ca7bd26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a45dae2932e4773d8ff817b98a25d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf953782b1cf01d94c1c116557c081400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329520032672247819201a80f68396ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579eb0401a143c4e70c4575625fd35a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f4fe946945e59dcefc32f6fbeb478403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46660d9c01c1b5f0b1c0604d5f25d9eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec83f429085bf2e8db256ca145e56cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d58e43a433b5272795a7e34908ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1b6d48ac5442b87fbf039e2eee3d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1466b1a9ab56d8e1c5793f997b94e91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffaaa963763da76b8a32bc2155ee88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7b022169eb3545848ed039aaf32c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13f77593456d490bb0f9067c5b984411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957edb21041e0700e2cdd7f3d4435a80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d2b70a1f4c6b014238173fc9282c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370f3507853e28eb08faa7a26453ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64f0dc60f215b9504a99cf1131aa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604f56bc452a58c38ae3939caea3cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b404752dbaff2eaf9d6cd182ffe5b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4875cde16306e48fe9d96f9acc7c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896bf61911b50804e39e57b9e0954c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b809a5b715565403374bc9d4cfe659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b2b9782b8047ab4bc41febab8058421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe3f907a766babdb91fd9a93e82405422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac113c2b58736ce51baea492ee9e4207423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b13a3bfa2de5970d357cec0a21c0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067455f3bfc2504dcc99068d98baafc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe754de0ffa9e34bc32d79d6c19dcb80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fdb6e4761d87405628323fe83b843427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279cb37e0f6d14ad93ac0c4894a1299428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746eb766105976e3282e20e3e8e57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c513a70387f3155e2c0717544422a2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c84e54c3c38bbc231788ed10eacd33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0855dad34094263e43311c780b590e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52f7e0a19f1b9c4d701008eb7291b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe38046becc93c589e29f4ab605c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1c62b6642af712f1b9938474f8b63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403976b2415a6611a32f66e77dfdbd48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9955b8bc3ea6def72984fd39f52a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa2717165d59e3c7f951a04bc2e7f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7366c3bc580594eaad8fb02dde239439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b8021a0b7e1dd58773d6e1b4638c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c8057e6eb5b35879ee65aac7aa73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf43731d71ca7c98506db6a4f3e1f0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727e3cb2153f25f170738c050afcef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d84449a4622c0bfa315abb71b8a04f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b0f0217937b282f4c9392ea1c623445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3222ac11dfb3f8641014cb6ced1a69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff698819e3f78ebdfe6d531e677550447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f23c173e1c7ec0eaf0d5f879add4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7862f541d63c1e7ebc8938b9ede34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342caae08d6e6c2a794417e265b77438450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616f00e6ee7cc6b7e0c30bd1fa30ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febedf696fa1dd7eccdd6d07d7c0ba67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ef57d2555b70580cab38317f1682453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7e694c2502c7246f3fba673ec57b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c1a80c6f5faf3fcd2245d11ea87d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37fe435146158db8c2d1c0fd03fd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ecfebcf218f54eeca2c0a6d42205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965fe05c4914e71c3f48c2ac165f213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453985b818338a9951bfa987c3ad1ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a7a8ef6b92c7e3ffad302fb41ee19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccff762cce779a12b3f3a7ef19ee05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b5b2f11aa134179dd5efc09849b53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb64d322b42fc16fb7fc04711904698463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d5ab0817b46c5773a7a00a734738464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407fb95cd8f934d8914f481fa6beca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9aebade3c109d6d5437549209de5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8372cb86a1e587b56b0307f4cb7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da15e128dbc2bde2a0141181c19a03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2be1d594a277cc5a9efd12c3fac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c47aba84803fb394f4d6986397504470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9cb782747fba2c79ed23568233426471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397926d9167521b1203bb512a4788a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decce67bdebd829439eff1997729020473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee9ba8d2a712b9232d64ea1d3a9f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f45107398970925c0300d2003b845475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52e54a4ac38b25e78cde3b02321f18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ef82e301dc84a6769c11053faa24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e7ef0eafb099a1d3c37323503b56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f94cd6153a0b0d8c3da47eaf00b77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6c810b93fdb7fd7731764a3c8031480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f54930b1941dcc6dc91050e03e059a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5732eaa3a1f914364546454a7648a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e1abf4ce80e5e9871cfd4ec5b709483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3462aa759a87e08e49f6da31f679484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49e9ef14aff61608f6bdceaeb3a02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d27f22ee32600a88d51c3f2cb225486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60652a10168c03141b1ed0b2203689487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c29cbad992b046dd7f40fbca5d46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb1042ffdfe0cb7aec67adf89d795489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85835c74748b07ba258c82559ed28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0001af142319b80c55d8ef76d8792f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4213f123cce23aead80744ebee80b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3fce1d94c53d26cc497bd4cf348c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2349fbf588e672693a5d616c442b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3076ce906b66f9e6fc7cd38028bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84ab33524230fa9c6a9df291c4d90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b951c142c2e97ba9508b163ea844497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06ef7655e2b99869bb1743e4f57e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbe8675f9fee1ad606b6fcecda20c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfd1e24e85711362f438ab3e45cd57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650a221ad947701964823442b76920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbfb6a2ee07e88c40d4c75ff115b57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748cb2d2d24ab4add9d065893570550503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0369b19b11390c07afe2e5073fed1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e1c307373e37ebe66cd0ad47b5a19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea7940ca800795cedacb36a8636e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e3ca21e37a5139fafb37bcb5b32c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241262f21651a47c620ab4f1d82da30c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c009f4843f5048cab011b3e86aec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954992481c47c5acf9403ece1cf52505510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf945f8d79350e5bad3fae4fbbefce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a45f5e96e60380c41444e38739fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903b5da3b898a1e18ce95c8ec51da7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b9b75138120964909025f5940f85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979adda2374696815df4b3899a22755515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf42f1b69afe8c2b26a6caf98a7e99a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680434261cbb9300763709b31aff5ff0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b018d9c1df0f0d82be06ebb99e73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c94fc24c4a4e8f70b9f2906a56779e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d952202f9182f94cb273d229038e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a33a7832557fea9199d892689bdca6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342dbdf10572ce642ccf3be7c10689a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f09747ecb6321e94e8d9891338ff5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d0d550fe538559f2b4fd4e4cd21b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ec58cef350eb0097363172d64c15f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60865e3bc118541dc4f3d4a4c9210a1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254115e352aae9449e7dc96a927b9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b853e2f05c79f53ccd55207fd5bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaecd1d01c91d9171494cea060c00c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af60725d88b96e595448f6352315ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1a8e18e6ff0f7a7b85eff4a13c1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672153cd160d4e2df661b37fc8c804df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1855b3a69acf954bf9524794ea08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f41ed0190499abbb950a4ee9c8b00c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeddccb228c51271d14044e58f30443535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97da5817586331d5af39dd65cec866536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f2ca497d636eda250380591eafd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013301630c7af030fd3eed34a09cd43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f52a75f0c5f086a3e75d6e86c12d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9c8c5f9aea1f5f8c50aefe099273540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c0417fe4b8b3b8c6c0b7abc5bbfc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121941f4fc58836a1ff68a4f851a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273fc4ede0a11874aab05e8c4c9916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2c5880ffda441705318a729cf8c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fed110a2958a5b5345b4efe6bcd88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c78be95622cb73d165144de6d123546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ec84707fd89cfaea67d6ed704382547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc0b843bc2693294c6a35fd0080dd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547927532b1f293820c0cc974c2874549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b321e1b005ccf50bdb6bf5cd0a8829550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76bcb5fe9766b1d7809fea607da03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23262c982c245ef75e2e9cd5bd509063552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe54c5d0b7e7721ab1758d1b70e957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab066752c2b89d677dde540e1f8e88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a557a34c6124ebf24e06be40ded8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fba33fa38d44624c16a6bd92dca39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b5c6fd6038da34cf8c58c143ba2f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802503dad8adeb1daeaff760a422b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a65e43122253341af87e1176a053559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd269bdf646bf1d16233d770b2073560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337594fb409039a14cbbcae0f08e2b3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0a4a9f596c3788b3ec7a315fbc74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5920c06ed1b7f0aa5ed69ead93dff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf3a31ff6165da9f242d490ec394d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54048b736a10777b6a0af9b75dbe99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fae625937227c485a5e593339b181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc71866af440bf1314e2a445474a05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4737a21e8f22430d9889e388815c35f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482530a04c38d919282887a5dabdb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dc5d56f21d93f96bf64e55fa4956e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084ba2a2bc363ee764132d11aac569571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ee562566aa0bb9db693a3bfd7433572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2762795e172b4a8e8fd158ef773efb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746b7c49ecdb10b2a5499f1a3cfb78b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c879bf5994145e0bd6c649ec571d64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61af37e2ca9ac810adf1f85ecee9a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05db182aa86a196e3b70ea89cbf00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770baabb641845209142c4e48bcb06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88155c6717a006c7aa3eb7626b645e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2991f1345611e476180c05e0be2b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271384718517eb2a6e8df8ba8865959581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0866dda362fefeb25b16fafc5c6828582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02164913fcd493a92556d65c5ee4591583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e95dbafb977a92c7dc297b5e8dd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b10fa5ed1dee4b136cb98dcc11877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f66f82fa50d0d495e8db32cb2d50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75455eacd3049041a8c3c204e8f7850f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f244bae2c578a8d1131a13484e64d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbcf67944583077b845ef2e9b559f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d878207921e2733cabc97efe636df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89899cc0cef28850da0fc35a7e3ee9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37c2d158c25e1c574e111d08a74e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e03c49bb25280af7a044184db13db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6abc5a28ab36070386898d788db1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1272fe4a9c19651f1afe87322838595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d08bae083cba3259a919e5f839be4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c593263db408f385153a5369cf04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f692646da7e01bf65d7dc285390d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c6105b726d4fd30bef9548b1a6f9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934fccabccc2846977392a8a359798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eafd19738b583c003c65956a08857a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023593dc8b1e96b4fa11086b94969c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebcd99ce3dfd0faa9abc212ddd019a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f74a3e17ee3ac62dfdf92ea7bbd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c20b6466cc103f40f39ddecfb4730605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfe47c4f9eff54c1e9d76935f3b6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a39118737338e0da817f10474e07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24de2e8fd64dd65606c716bc9c9c79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3dd4d558583b1d0b2cf4170270524609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6dcfc685d0d40c12b5ee2012a316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f406d9cc1f35f536a6a7ca7b106225611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5c98c4386b87dcd2444e94000eff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861a014c43525bd0de97296805ecbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d06c3997b705cc46136f18de952a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4ad050234fb8dd0a676985530215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8cded04b688e21097702de14fdbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5acdbc29079cfee596bac8a92d14b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0be9b7147b8657236f09a2830d6c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25002d8d4513e14d5145a8e7f4ecad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051674dcb0b41d539f6477807812d21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a74c3f58984426cbedbcb5b98464ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913f594783106877a1ff1db411c5397622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dc81a68021aee83b1422dc0a49fed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c201691ad0f9e8632e8743156a62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ace60e2297679b73c53657b91babf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0540af7f5fa0ddc481ac3ec7fd655626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a10fa78c46b3664e50bfd8e10adea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c14e1e271004b3fbcea832be2e245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f3ec69c5aab3dc99f25269bcd954629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a25e8eeb002100412b90de2823eaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bc2033ac36cc75ad28074a9df829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08bcf30c951b13848cad6bfcf8c2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073237f34254b2b9109e3c991189a35d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99169c65dbc13710ad3bb968ab774c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45323f6def7e154b2327fa49b779ff17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a783e07b48f1b6453c2d9734661db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f5dd3b2402ffb26d198df064b5a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77133bc7aad1bc34b497d2e7e396e0a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638308b797b4ac48e4c28f125d92137639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125c2da9ccacbb5aa9b898e0bf3323640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3908a62890d2a9523fb9d6a6eda22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb5137c602741973c1be2b246426f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfc741e00dd020c582a1add28a496643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7beced49b5d77d6d905d2fc060204644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2d7c031f75862ed8c3e044762eaa3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6fa6ef8ce77b3f74022dede369e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188df65b56ed0652366f2789828a40dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bee39e216d3a422e71bbeb1c5e62b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf8a27160e847a3d597616565cafa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e4941c73716f7ee06711da25097c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75635c01aa44069606981a9b8c44b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6098e802d6c57fb4d57867fa6a0b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987049c4ec72b17c7c03e626bb93990653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200e1fd4d16fa926833e0e032a296d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b3ea41b4eb1bb3f76a904b433dca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8fe49a2a0561d380a2ee4f113b3e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede1d5888cfcea79982fa2bc7a49406657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380189cfab820ce82970240914bb4555658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad86eac9384b0499240d769b6a99c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63dcaf437a6512dc7201a4dbd5bdda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c866980b37003763b39c6f21d6dcde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd244845a127c33c8498ca50fdcbb52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8292f6fdd3282a48b0189f5d7e703ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b056716839d21701e2bc6a2643f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d061ab31e986feafd4d819124ebea2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b8f67247b969dd6cc21e4c3a00f90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156095e8825cc8dc66695b37f49dace667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d800c6729cc104501c8e092dfeb558668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a565f656e572b3e8be60154d1abfd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241212973718d9f8e39544e47fb0997a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4685e4fda8afbc183f867f9fba6437671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1975ec1253390661c125560390c43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf969877f673f14b4929ee0d4054da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e25e93a7dc0bd6e040aef70bc56c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093576808ebf4126a1610e2988645b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4359b78b945998f501d78a190b90f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc038af8403cefffaa1e4fc08b5e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac3a290e2d3d5fd470ca93196daf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33516dd970cb93f766ffc252bda0d141679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1909e218e23b6b38baf17bd48d01c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ba4fe6fe3f758565b8ecd7b247f17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fa572d3e34d993baa23c88a653d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcaa5232c84e239d0c9b2d5326e447683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c4c7269161c98ff95ae7c831cd597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b2ba846497079db4dc3bd07ef3964685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb8de72ce2b06a7e3c9c7f997d58f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f325d15644287811a842fce9261f0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9302316b9608dddcb2ac365c23b8e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870185f1066a738e56d562c7bc8f96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3edbf3bf846008e19958af19d243690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54284bd8f10d4fcaa12610894abbabea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438f53e70912e88a0d0a5e3854a42b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034586010130e8222ddde004bfce2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f5ae5b10e4b5269a803adec6ccba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61773eea2541e070d760171102fcc3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a9e9bb143087bad4862e53b32fc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f7c20e3571bd955fb2bb98208c2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c623804c3e4c5b0d4f31e8bf18f919698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774803d581f4719761c69ae66fd8d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33150fc580eb524f3136aa1e023afc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f5b21458f8a437454a50a608066c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c75a878e8421e2381ebe767f0b79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03d18585c93a6bbeb9633fab84f77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336bf6ef0438afc0638c4d2799cb57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b104708ca44703c577ee80f38d03f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd98bd7652ac0df471ddf7436d60eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d90bca46584d07c1eb2563e8cc35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfacf742071c2db6a57a7b58f8218c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf79b1f51a5810c74edef850e3c0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1f5c67708815bb73deeb1b4e51b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98cbc3654308584065b361ae8f0e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42034f335ceed6b95a082177d28517712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0bd551bf0d8d6f972bd8c48088ef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6ce33707239fafcfb099a584c2290714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79802cbfd6061d868468cb1e654cdaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e7b19bbd2ee167b3cf6d70aad370716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc0f0e4b51f5f41ec34f5c91b7daa6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f081606bd2ef6377f466acda26a09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e843d78d64ac4ff6a8427db1f5adf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc2f6e3463985ac0dc892fe66f83d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64020a7ad22ed2838362119de4f970721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e556c501d3be680a737449a2352a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101aba0397d8d5fc705317019d1c8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ee0eebc2a996477c4355e850d220724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6290add45ff2a409a0f651c1afaa79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bcab44026e0d458dab10d6e2c3d59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ecf6ca1d87f348fa50a25cb8be050727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e65202adf824a4b4efe1585f53e359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e4eecd4f31653b0050e795ddb144729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50e7aeec5974fbc6b1dc845174d41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44dbaab60a49ba4f43de4eaddc2ef3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f5167ab4edb908563e38fa5562fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8272bbe427af2bdcbb8797778085d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc3f34d6dd707de5f71c94992e8b8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69734354a42c54ef6a0b32cad6c53e19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359954a607744a37ac15017a0185c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221257c211d404d9a58c73d336f8e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d05d39db79628728f7022ae0f24824738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f2f538db65746a6b20da03239c932739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180850e601f805e0b63746680949af68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72f1844c4b77b5c80b129c8763b1b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a796b144291fcab83a2158f3a3fc630742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f75026a21d96abd3689dc8d39d42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e713d2b7725088d443cd726ec214a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf884fcf0dd16f009c55f3f80e22af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fefdc32f2ad57e82d3903a10a0dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67db341b0981fda99869a4757f7f98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506fbbb4cb2d8c1919e151f60683ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc81fd1c984eba39f298f971ed95b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc6679bb7d7b9b6542a0ef5e0dec3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ffe4d950a141d754a7cb730412a64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d00ec9eb2c6233c9e7a37fd0ffd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066a5b3787921719e8b1daf92e1e51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848f38353e3e4f1fae5580e00e20bdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc8c372cedd246476c7ff986f0d96c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de424128add64486085303be54e548756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459c5af5b3a2bf51b1385320f12950757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b4ce6100f95afc252b1979cdd6df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee886c169e4dabbb4949edb51270c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351e22feaeeec4c18462993ae21c233760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c4b50e3193e711b0306ce8ee59c12761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679fcea845f3f1243517d77220e87c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b79ade44e9bdb82da2af3708fba9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae2a58079823815d5f9865c9e7c4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1776b6a8c7fbb22f6db681d3fb0c01765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edef3436a7576d900ae954b8127a84766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a536cf1e82a67d66b8bd407f8a9abad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc28448746178260977872eca1e9a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b911ddb954d0c071bbf650e67fce4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edafddb2be8d824518e573034e92e0e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1733906d4e2c7aaa1e39071f6ea9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37901deef976df5af4ae5a555cf24772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307126330b077ce7163fde7161d50191773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf0c68b31fb394c0224d187d75377774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2d0c87fed01bf6e630d64e0d5dad3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5ddff72eb9c942f7db11955340df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eb789de2a67f4445377dd58efa916777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1306d127b9f9aff5571cabbb3de900778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae19ccc193a2064a8f5798d2509f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400f74c3f70c8129c0bb6c7f7c5824780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90324797fcfda2c4d44f2c615bccea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e68078e0c272f8dfbeba72e83137782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9efd2255639c1b68ee072555bda0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d39aecb7e055a7d60efe8e57f01f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be3df93a8f250e46d504a3596243d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee06507006a9d50690c40096a52409786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291917c73c0a7ba0df28bab88941f4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be62d449b84d6a3afca3205994f767788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e217bb0aa7786efa966934c998be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e071560355dbac1196c5c5cec9a764790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b60e5e65f727827ebeb7c6b1e101791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf6c6b5967f36dfbbb714ab4692270792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8e480d30285a9ac041d5ddf54d5a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a314bd68b52679fbe908eea68a8e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17853372f90407a86ff6d7b6f1c09a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca206f64a47d5a421ebefa7ba71c1c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e260b2405a0a9e9dcbc37b55debc5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943aed73616ea2df0769b752ed2f38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc14d7e2d9127624453b28af9d5f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f81b673215f4cf497bb455a1267b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c526e6769f722b3fd51d89ce4939801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418339e39f394ddbb5f0b5da556587f0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de77a2fa04904a767897b8e609528803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ffbd98a46645b87338264df393c9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc6599877ea17a25aa132a62804205805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7ecb1602ad6632264d2c72924009806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c13c57c898acb30c9f0fd68b8076c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b9ac0003b305b79818e4813e2574808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b5126f264efd46ea0120efb862d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1d4cc08eb70bd9e2bab69d2bd5b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904b203496ffe3179b2c3d712ac65c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905be1a55d503dd2186cb46cc6e297b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4ac37f69e4e969b0455585c486416813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695521e640ece61639102a8725df17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd10e6f420cc0c53e48b63c99b7bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40f1f10eb2aff9c064f70cf57a746816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0c03329c0707f8a17526e12153ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c9918c76a42ee7cca5557f26f002818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442959753ce10d523f929182f51817d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b3de7397fb36b84b6c3ced93c201820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2670ed4e9a84fdec2baab5edd74772821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e545c8747c3e4279a47e80da712471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4305a17508afe21902a0f0818ba272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a632819e231c7025cb12a18815dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66cc5c50f45bf809171434744f63d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851021400b2286242ed423620e911cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b409424600a878def488968d5197a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283268b85a3ed02e2bdd6f5ff7b4dd867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914907f9cf2fe3b4350de9f892b2da1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811f5ad39767707791d316c120639b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5ea439feaa987355c3cc8294cf77810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1b0118c8086f3fd60e1dac02517111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e848ef09d2de4db46de3be7a29e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1ae86fbf3aae538772b18566b253a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c736082903d54eee57ce3d72e466214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec49b04cf037da67015f05f7cc36fc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323403f9dd726260797a935138d1380216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc27650546a0d79af9e3261cb23f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08e6c9f58c4dfd26bd424c25808c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc43e1aae49194e5aefa2f05cf1ed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cef766168f75747d00c76aca7ed1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9546a43d30c2677b5e6134e47c4b5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd950178641c28df26fe26661703ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd882a0e72fae0d6eccf77b3dee17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe5da75862480a7728c572c47e61d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25971d2e359aa0265624a2be0da57825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9af8e35a87822c5455f31f2f40ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bb3842e958c5ce9cd8a5a0a6891227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944b69b1d7c35de705e40cffeea3e2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0de4b1477cfb46cbc4eb22294dac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657100af4261f4003302a1c1935d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba43860c8882f3c29021799489211931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c23aaff2d0fadf4382d346b3684c3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d58a09510db994069c64c7c76538933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8ab712e7264b0e21ff8cfcb15c2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cb800e5fb18c1fc0e0837d5ef2f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb63f8dbd949d426397d5e130a1f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc15bac75658237499801edc5bc8bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fdf30d9878cbedbfe14ba381c521138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a8411cfa09ee7c9bee6f0da9951f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9807d207c91f5eb654ed79b531eb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de13849b23286f87efb329e818af1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1108a2b602b7b906bfa19c73e3ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb332374db416f2a2c5868c33c69543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b7124a7a4b0e2416730feaed2259844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5befc688888aadf1bb618caae77257445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f5a1955586e9b35ff9a0db788f84146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e439844198aae8acbeea7b2ab99f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7c788acc145a322361d821c1ec8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f5e690fe4aa51361f632f44fa38c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718956b7a41119fba93fc197be07b7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc42a4165ff851c29454046e0554451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efdbe777d6320d45e105d77399e69652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45e0e8edb1937c03d6dd19884faac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3048f478f87fd96552e54de9bbb7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c122993b87437fd4928596f0bdc17b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f29bc04428fd910c98f0354c8ba8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c392586e39c50e91f04405f1cb187d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30355ef31756e589453cb5bf8ef2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1737db6a85db3d449d218b103034f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285116b37b7bfa9e729ef61c78c37bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1d44619b59ea880099afe6b65eb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd275c8bc5be978a677adf3b9df23462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0e43f0594592d81e42eb4aa48e2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e26510b10223d77f3840311f8e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28215451233b14003611cc470ea24d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da3b31312ea3590a77d0dc7081681d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1663a7a56bb59dba1087987fc180267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe5b2f53414b7c22faccadb28fe5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060c4a186c9ac17e705ac533c47eaf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98f00a635ce24c52eb978fcdca72dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a154e05666168a2c01bec91fe67dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892cdb2a50fed0307b759aa08ae69372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f840a9bcfb7486fa4030b518f9d2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b6a2b0b7ccb35325c1f2cd385be074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306003c1f5ab099e40ebe5d579965675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efbffd9f4f1ca9b50d93e15e15888676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014fc2d0742ddc2766faff576245de777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec060c8e61bf03083d0c65825467b15d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0cceca4737a60f60fac4e51cd15fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2661d06d31376a16153e74a87af95980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cf3ccd37af32c75d0b74964d787bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24605811bb745a31f6beebf2cd0b5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fb6b51415d78200d5e81fa6e738083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef916aaff175691cf339284adff8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd22b4bbcf01cb70e13efcda6c7e9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c68fd0639439722dd6257ae119f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ca56330f31273b49056dc815018587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc668030e637ee11d91a331fe834988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e167dcd7741b587e370acd570b8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8baf4eeac48b2229f1bd8a1dbae4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d2d916a12270087ec732ac90939e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086803e2dee99df4b60783f009a87c9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e5161561646054cb39d3e2a48f33693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174385cae89f45248304ef577537ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd2e609c5a6b219f444b4e50bd7e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c83842ce941f3a84d81d63fe236e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acaa3406206affeb680dfde9ba38d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618e0d0759e2a3e5c9766a8eccc9fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd35039becfc138c44c7d0c9be775d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec176c5a0eba5b303e0ad6540d7e51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b54efe0f5409fba2f3af05238470101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998d5c5a29a36bf7750de543ac06c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c8717adea6e3c398a76066e2ceb2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e492ca69e051f95aa19f9fbef83aba2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727b0d04ac5118466454c5418dfe57c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec5a64cbd8e38a2b2d028906a6a7c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069275050cb9411a9e1283d8893b9ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc89ad53d73884896827ec1e07cdb3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3abd95a05488bfd7eb9abbe4785b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1a41d992ffd14e16351823ba71cde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03a6d198b431107493480f272118f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4458b9d31b5c290a8060d5917297d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127beca69fb1bae048a529dc35c24b25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc08cb53835a6b134ca36fdb8ce2b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9df2adcdcad3cd68fdc478268e978115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420303f1c95889ecadf4f6e3d5e24b9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a76eac5f6cf12827e58e10f670c34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dc903688f870484cce4d25b39318e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487a2c8b3d6d6bdecbac27985c9eb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ca624ff7008dec8b1f6800b81749120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42961849cb3f391c4b866cd0ebf5a0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511d794aaae36f10b3e31a02d2d905122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fee213eb01058268fc50aff8bbae07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528485768e64ca3dd395feade9266633124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9334a48e62457d8f37dffcde75237d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2a82969a0d0869f1edea928c830a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b524dfddf3ab141017ffd279d0698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e05e61f547df3ebd0291f884e5267128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e515f888266b2ad822d6a0fce3019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d19614e663d81ed51413256588ace130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaedfd43fd09fdc2ba6c64aa61b4f80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90c7e7d885e2661e62c347a6fd0281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f802113aa8809bafdc7bd82506574f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774ba522ab64c9d6c7d0e29f990ad3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3370eb32e35e5a2cb030982449a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe75886922bde4e20690ee4cd0a7e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3ae1a6ce8c2d9b54f19a38b1911f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c145cf684818f6a811084f2075fe7ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe92a16e665674c21dad440a235861c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1838b56eaa57898f7831d8db919d8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6449e3a1699bce679ce2ada1703c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d0df61d16b123f0b894720aaf2df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9f0171069e2e28702db356538353143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e0253ee11e5bfa0b4871adc07b5c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29219a180e56af9256e204e25756b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18fcfe920eb3beb0863c6a8de71162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304797729edacfc4f50bc7edbb2250e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00eb94ef3f5e5cb96e229458de51f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f9a17f338d7197692095e4c523cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903ca7526a3cf56f3c6cc964f521e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef827e0c1c4aa63a65a2409624f986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddab3ef82966313ab0c81433014268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c35c0b7d914853e6fb0c1da1aa188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3119094ee90244fe2a0253ea9d2897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee2fdca9afb058c3c5a1a4861e7d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d4c2d9c2e5d64569e3af29bfd598156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed06181af322aafcb828cf8d741d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5bb9d2cf391df88c965599803b8b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6500eb9a5066a9ca9cccca5315e9f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d17ad38a4d619197cf604a71f7fa9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c4d2bdbda1b5bf04683a53b6f22f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ccb1665e2999c8b2fd8c5961846d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17d1148fa237871d53ecd6bc4a17a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30eebd18e798b188f60e6f6383c3cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd007aa3206b4961c2c40eca4b3a3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4eef34a897b84daf3ea2ea7bc9af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e0858ad08d782ec3347e0ce420db0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881dbbcf126de4716e9e0a3a89d5f3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d86a71366306ba839de07a24b1417b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450689d603745fefea37cc6ad2379c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e928244b3320c6d5c3a91edab1f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a16b32b5c8f7fb6d5c72de0b93536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69f2f43b5298cc5017cff84f7ba5ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0c815e38a8d159417906bd898bc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083672204d1cd31d5d0db199d4196d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72924794d051795a7e3379838bba48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fbb5cda2cf24d37006f22e15ddcee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44558bb71f055eca98349479d288a0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5f4584ef99d4e1a1a85a86cf8fb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78115b2cce4514bedffc5b73cc01bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a09f1d44b3e986a68f917e1e2cb89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbaa360c691cd7436c9ad05d983a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9c3cda07a7503f0b18167721e75b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf3ca31e9076cad2ecc2f8e6e04d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbe04b4cef8f6ac4b2c9d181f8d04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51847c78cb7954aea1d6a876699840186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da785c4ffc80d84800ddc9139057aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e4366058bf19a5ede41c0680a8b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f6027c649255233e7eecae8ae4e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f10fc3d63f98814b20fa5d08b39a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddea4224955f1cba07335d52d6d915e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4409fbc1ab57bdf351efdc25df009192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77022bf1d68d0c3bd40ff1ae002a781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3190d74aac400f755535cbf0324c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf612502911513bc7b392273b28bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afe172ddb1c4b78535097515ea6f48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dee6c5063ea4f714267b5bc416456f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd32b332c3f1c1427e102d3dbc652b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577ab4b3c58b1b014c5b03dcc1f8e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef331fee3a074406d82a55510c72c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4a549b5dedb0324c3169fea3889d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309acc28bbb7e175d415d97eebda8f2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662e760907280bcf938afb5c9d41168203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c08ff59e619da137f1295fc3dfbc88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeacdbaf4bed7472387b7b51ba5226205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d52678d4e31b038557e1917b7c6883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24f201a6e12ab72bc28f9be8d0545207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac1c9fdd2f76868a11bb3da3f97ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c63f4083ba593eca09e98612105a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac187164be9c478c4c92f39735412210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae2c6af14f23f72a306887ffb091e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265a5294efea7f1687b1f9c19a5898212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765f4e059cb42556686f06d2cd40b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc4fb9643e7481eef775985675c72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a21673a4885bcfbe0d0d44450f849215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91fad60d1a0d0621d38b3cd8ae299216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b206e774b4d80f1dc07df98dce66ee0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e64fadeda6ff5f7ba48132a77ec893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd570d101b2ac8101f9e5e66e4f9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b35af99c0e4ceed8d283624c660b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83da5b4e4385d94f0d253c3094e1a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b375bd17a613047c35e07bb290a34b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7bbef3f53a2d72180b2faf22d7920223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ebdb87eb5a68342a5b9eaceed86b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0eec22c1f3fe66e3dcfe722f90ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036745dcc1dfa3ee5d0c29ec04852d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0b289ad27a1b3ee3b7ef1900395e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58be2ef59ad2ca2a8be3f047361ca3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c1a53445e6cc72a57f56197c8049229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc702ed1dcec2e47a36386fa407f3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a163fae17e0735d49f7ae8f2873668231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54aecdce2cda67eef028851011ddc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18fc78e7588bce88efcf7c628cfc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251744f8b6a72a76001b760970fcc72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457caaafa7bef1f2727f8ecc5e5e2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a85b7477e591bea16cf1b5d41e0fa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8cd90db090fef2428146019f695c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53603cd01ba54c7869f92f97ba6e8439238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98da71c53302738588c25bf335d7f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b23fe19dd0a6da9a9ed032f67a3e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad506e661aa8a7d65392a11cc7489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0479d694663a72b092243407106899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee851aa7137150887fc25fc0fb6d97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43847a0032ce23f9ce0b2b97ac535e0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93fb3d3859aeb53cbc63ed2249bbb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70e272ecb90dd4797c0c66a8b4ae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69a5db2dd554a81e447dc74af3b31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47e50b041b1d452a72f9c95c41b27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d4bafea4f92c087cce341ccf5424249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89def9d64e1a69799be86780d89eb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf50347f0b0b7bc0d500c4f413e181251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b82811d2010f7dfa9680ef8a27a6b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648735b66c5c6144d51f9c6190f148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71b5f381b24f41a3a537b31f61f9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85993191cc069ca0f312bf0ae0a42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83882d350dfc202fa8bd6c0da3e9dd22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cda8a8eec358c7d467acb93c19c67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb26fdcb8651d99b22bc3241fd79d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb17232536757722145eccd813b29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e51b95c59f5e57ba733964ee856c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7873b74dae79c85af90f146dfdcbd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede21ade43975fb0959af74e06309a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3175c29ab9f4f3d4cd1429eeebfd38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1725a27b8aa6ac823f8fb2283bd3fe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a8436a5e707810942906e074c6270265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba8fb659be506b499da6edcd3247e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3d9e62d40524be3906ce86251283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653440349e101f40d2ffd678a698bd23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f2da8b4c2772be87ba633630b4148269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c483e0d3ed194bed4e2ebe3dfb4302270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b806a0cba42cbb5f275dd38bf39778271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7a3203294cdbe27834d8225bf0f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c10036fb0e229daf986dbe8c13290273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfd76555558b0107d4dcdfbee2d73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ba32681df3f7949d633bd489047d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886dec69586aa1cc78e8259fd13f961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff79a14205e32cfec0f5dcb1f91f137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea923bbee03567874307387c3934c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059dae0930fbc5a016a4d156bc7f781279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595806cb123d0e75f66a2b51b7d234e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d934013bd899eed2ba74e2cc326ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176a0c64f8c70be7471caef86dca56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd51cdd20125db9df7435f485f3e63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236461b8c788f75fbab3b90a4ed6ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7b10392e931863278a0089db1bb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e47b232cd8e93a8aef196124f647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be144010fa66b2cbc8ec6cd3222fad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935504f532262e775da24aa390a2b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6978027a8924dd3258adb5f09cae0ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0212a036c93f9a84deabceb181929290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885541c61fd6a0461369dcab285959a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1923782ddb7472217d2d99be788a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020955b025f089dfc513bc6559af05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801932010bf7ef7848037b114e7411a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6bdedcf4caf118aa08448ca2c4caa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e87087b5011fe671dd73dac6232ac1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e96c98cb0b3084db4cd337a315ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b41cae92cf6e5ef11a99a64300c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d337a23718fd3a11bb194ed877b340299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26755d7754230e6eae6a3279d7f17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f4a2984a35c1b4d6448bd69bc5e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4bb90e04bdc06ca201d54a32b774302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aec2af4d3fdc72e2f5ab9c767a6a68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819717350c7e3e862ddee88e97811e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165ba269cd269078c7c900e39e6f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67c96491cc4df7ed859cbed272820306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761878976fbc1a56f3caccf552f83d08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b527b476bc183c8a30a48baa071eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e2e83124bbabdab97ac7c1e870bdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd78568d5b04fe3ad517745cded93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee3b272eafe59e889930b1029c9255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e29aa82f56f391b2ab8d89c2dd103312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262ae9c17d23e21cc28c3fc8f4d75aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb198980028eeb57695814cd3673d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e49be5cfbb23dfa996f7f32e68122315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70f48b9a9f1f59189e42405a3b1ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81804435ef035104affa552cbc3e0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a6da4f6f751b4b4ad43c1a97964a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380a6085b9161a248a76438cf19aef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824c6cc9b950199b53f1582f551fee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b25646f66ece2a23654b4d14e86d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666ea1e7ee2c8f507f27ca0eda7b51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689229336f503bd455b354f08263b14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b90015d5886d980757510f98a8776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ad126383d07976cc91a20062e9ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29413af639056f492f0f0a3e5050e06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0cc6e621ff67a5bac8066215ad66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10b1cb8f75fcb1d01c517456fec3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf3474642640174f086dfcbb822d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab693dff32f56768b5ea562445ac57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ce211020ac7478d3e31e73a87d79c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5611d4d4b54baa4dda89abb9f8663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a553cce9ad2a9bdc47959da948610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d432e103f8d2337f8466eb77b9d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eab13adebf2af64f761aca246ed3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107a1edd881d1d4408f2fbbbe0464ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec968aac8067471c16da0fb1b561db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60280f81aae3080302b8c18b54bf8d3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ba427a8ae91c5ee3c8daac7f07b69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69daa5a0de660e36e9cdcde5b1753340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505d862dbb14cd4e51d6700b1145bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6d7afc05c72b0da0fc3207a52620342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4d79b3fd13ee7fac9608164e25deb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d18129039dd8c683729faa65ce203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d20eca02174cb15efab6fe90f2cfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03eb4e27cf2e1c5d0edeb583b323fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1bb4a6d5dd06d6480eec0f370cce0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fced6af151dfc6646e47a1dc82f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398ecaed4203771c36b2ab8cd614ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c63476d0422b2f5b796902f9ffc28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ba9686ce9293049987d6958d1530351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72925e6ec527f5ad5272ee37f5904b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0d8831e28a455e708c49f00e3751353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbb4047d4c34b1bf9ef77f405767d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7216bd81f6d6fc961c79e5773d0a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e5ddad74bf03b9b87559e561198f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d210b36232580c127cc0718cb18f04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2612eabf06840f8c30338c6af407d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f39ebc4d2262bcdabebdf1b31793359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f82f81f7128714bc3f42661984d17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de0dc9039b4c160ed8789dc8a3bb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630edfae9816a1141f02c8183887e99a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c10ed272f76f1c28d40ac77af8f73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9e30abfa6b07dfed8de980dc5357364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a5f8ae72d1b20811103ca0343fd99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7756ecdfc914676cfd723caf3f892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f3538bc54bc986794d2cf1286b07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabaabc781846b5473586ca02fc191d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3e70be4c7b9fc4a3f2e0ccb4c2f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d7a7f58e4e3fe7bc2797959e5475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798d75d602d901bc00113af9b2136e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce867773baebbf84f17f5d7e2058a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4d9a20075d803e5c43649cb878975373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94bb929afabce4e8d62dad5bafa5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25b48f27fe7386241d6277051bae8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663b20957cde472bef8489ca47b9d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feab7c91c935a48f37da9180d99b63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a69aa1c5af9939394df3d6110bfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b782e5d575f3edb718701c3d539fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b5a0931bb83763c90b3a180d3bd1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd3bfc221363ac39d9ca5dcea599f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f0378b990f77cb210f4a54ae3059382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc254a840cfc9b063d769a405a80e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949131aa32242dd7d1cdb7904de72e79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887e97f9022d2e244eea439959e278385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46141f8ef66b9c8691130196bdaf47a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b3ae92f60e463bb060038e51f72dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4cf7cb8c454221f3abb4ae9cf569b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871e276a884daf9a5ea8ea45a2493d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef57b838893575416305956cd19d4a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f199130c24eeec4152c6d5829cad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17abf8956031ab34d7d712d8a267f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13f1d1fae61a2423c2f11009758ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea99ef3e3b99316673be6a5d79787b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7059626fcbcbc65dd33aa296330e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe66e5e6c10b98cb4848cf270c43a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadd3f74d7e0e3aca8d1de69ab7722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4445dbd7c3089d9c12bc46d265e6cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cdc599db7402a2fbf1acbdf8a9274399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4aa4acf616d2667c6cb2ce93373ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ded747c444d2ac73e6dca421634c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548eba2863431d7bf1409e03d16df40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885877c96fb292c07485173d4d21a772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17cbc70c03b7faf52f619eeccecdb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42e9aa0b15e697ff536214b445ead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db714911e221895bdd5ef20229cb58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7744ea72286675708655126f009e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca115f34d657747d1f2ed7a3632ac9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c016200afd156e6cc2364d07e6f0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e30e13d51c885cf9ebbab714afaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697043ffe8977a6d3e994ae1c40200ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dccd1cdaa5608669a5e11c65659c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad731450e8228c2ce97982081a3e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e212fc095e6602768ceda33c12510df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebe75ca680353c6bb5c405124114c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c0657ec2f83366ae3ef80b6de94c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48264c27a62f1e8d17e20db8cf96590417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4d44886cbb992fe77dcd2fb75dca4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a93d752ea29d59e2ada8fe0685868419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224a1be17e5506016f93e3b3a71e81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e89fa1e8cafd79db79712b4bace4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb08a95cfc6e8f5402c1e24e117a70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a7833efcbc110aee64ade5491aac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe17ca2a1a419879993f7d84fcce68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc156b6c6b1e35daa7924ee4299521425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b7968ecc83a211cbc4c90911de7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d932bfbdac1d8e3649225fef92489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c91e2e193bddff8174df4ce44c993428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62fa0981905026c1f25429cc299c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527a14127e92f693a59a859baf917d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b84761e40aec82c195ac5a70ec6e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf3e09dc3c3a88e43c02fb3f2ee9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80555774a1cf691cf3471ca58d876bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641aafa9d82fd518b0fe66bd87d4aa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298221772e6eba632f689580707fcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907be3bd5d17b2218fe572f1403553f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891700f2584be32d46a5a2cd0e55c362437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430490b551f7f3d6cc014fd1589de3a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ebacc888df0c3835cc26f8872616b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb6333fdcfac8fce085c3e0ac8556440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d7512a317c72ea1036ba8b65f614441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced0bd6d2627d8cb60c10d38639113442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17c23a2cfc7be21d4d421fc52c571443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71d964633b27528e2ca56a309146c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85ffce976b700480d5462c97d4e1e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116d3bd44bb463987e2087c72fcfc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e43451f85f310565fa2c5792d4ec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f0bacbfbf75b4d5c1e7864094c084448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1570aedd7ad22e7c752a52b90a09e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94386fc3ae7fa3a5a7855b263387e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756763184b6f22c7359c04f1b430348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045c011ea0b1e2746e7aa02229f706452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a95705d8c8e8f9ba5092a397dec7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6415e035d22a04a924e4e25d07d1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4028f7031b641f382117698a130134455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225618c3227269ddaf2bd7bd857c8cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b114e48971f44561ec057578ff8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce94221fc8264e42d8978a4027b5f51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b3a851103a3fbe3101cb55732e0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb8acc5bd5f46cb57cd7f6e6d8e3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81452ae3c8bac63a02fa48bcb44877a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03786627c709cd73207ce0bd05329003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159360a90bf7bafb28297904d04f4a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd07f0e47ea4e8cfd54b857cf69b95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9fe31cb003b9bbe4c6cd7f0305e41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5081e7d840b6409e4eddff875e6f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf59412eb1bbf377cf4f781bafde945467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd81346ee711b9206937c5c7b15c37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52005ef1248340fdfda6d08b943ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fd43a12e3bcb5c3291cc695ef326470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca4f8d5570c46a8fb47998b135ce90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f8e657fba263241e65ea7cee9f9f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa11ac5d2007f01f4328165adf810473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2454643ade13a6659c292771d3f73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c0805e20f06c7c4e2eff4de4a1b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0343953ca460ae3b31ce346ce3f90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a8a62082dcf91273d8aa94b4518d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717c7f325702c43478a3d281271c57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49547bd372453d91d1f92b4895e244ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca38d11b44f2e529f42d5bc24256c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b25984fb250dba2b2c93d13854e09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ea4db524b407b987f35d401b2e28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0281e35193ae39b598e1df080e588483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03365e1353a40a9a87a4f162c0517484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad455b23e23e97a4e68ef68f2a1035485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563d40ce6e6cadbde50ba2f33b3cb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e91f53f0568002f0bd545616fc4d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947adcaae1d1333aef00d49aeae551488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd33388e6df935e7f2ef4f143bbf04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5c2617731e4adcff47fcfb0e3f8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7e94aa26c1e6270ce206dd253677491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d56775ee4b4bcc97ad0edfcbd7a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e365e36059a433e50d86de5c67bb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2d78a547be9a84741f7cb9c5163cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb1c3cbfe971424d305ba3228d4ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3fd9560b1d2249130c9419102b166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be82c64fd6a18637a9454b50f19ada497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70032687e9559a6efd8d446efdf6f42e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda78811321bb6255418a8bf2dd2255c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6215579f30d0780ce69ea799a4c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c040a40b6b3bdc0d74eff18ab7f7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87892e8cc1f81196d0237e6a6b9d45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4890e2d1c5c437c9f71a6876e5658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09f0dc4d47467b3e78ea4447b433d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7c4f6e0ab46e9521a49861add1a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6989f066c72437e27d4d52cfb9c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2215514a4b363eeedf93e46f3759d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2bb6b59571ea38182856021f76b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520a337eeb55f4df4a508e2c8765f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283ca95dcac96b3412729586e66f69c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e80f92057978b0c45a70dff954ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c02c89ae994e85d2bbc2a4c05594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5426d867a04ac548e8873d2045b2d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941149a880c119b4b94498a357d0ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6718fb08608334cbf0997a2126645515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd408957e69bd1e161e919a8be4f3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c075f97df4e06a97dc5695e90a9ff8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7409ca3d7ca225baa85968740eb7ba2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a504451dd7a109f10add557f51f5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f57f67a6276a9192a1f58c2cbbb720520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ec342c89b3c9032231b008022772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a938c801ea1785922fac4e6fc4ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d870aca2d8e1935bc3cfec452ac4f40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ee39afa9b4c1c2a821b9af9ea5c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfa3bce37dc8e2224592325cdd55a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cbe9bb35b28d78d5f6060de2f5b5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0461dcdc77b695dbcb5535db4248ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f92d8c909b186c1e22d53219ec0a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0698555b35e150dc847dfccdd4bd07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce803d00e86b36c00720ddb2095df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eafcd4bae64f1c3c248c879801197531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09061ca93f6c815f77328258ebca048f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969d51c7b9e57954c8bc7b0dfd8c4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fd566acbbb60e85ec6c18ac24964534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847ceb016ab7cabb33e1debca77f4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e565da46378fd6f9be2d2b7951157536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ea938b65ccd2a12730d2c42ac8c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b4a4f7433a03e1fdb4a480a9291b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80afbaa8a931a22abf45fc164517dc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284fd9c12892912db3f245a2422f822540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537552a449ea3ad1ea0c916efd1ecf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb790da6bd50887660602c36af345f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d18d002289eb010aeececac5697c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a0661d6ed4a3c6311e6160115adc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d8e290f8ef57c4ec80b7c7b85a46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d74dbda5c957fa23a8e838e17cee0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebe28141a2ec36999a2a68afca641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9a407ae79688947e6c7e2e393dc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c2a1d3bf9c898e4009ad07d0eb19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2f46182885b52cf3ebcb1ee1abb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e6eeafeefc39eb8ffb25986515eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb075c33795437d2a26de9999b3c465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb61a9028b1d1858957c03a1504abd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351ca51829cebf7a0ce62eecaf1329554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce70cda0bc5e9c8f67b961a0d826ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5457a5bad267a2ebf906fdea8457c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18251c65e6d47a282704568a359f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a548539cc44a077d7c02125dde6b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eafe6c5d0f388df9d20bebef826c77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394873e5cb51466fbdabe7b86982841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5aec243ad25c7ed9ac588ea8f0b57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf6448d0222a7f93cd521a1a6432b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bc174072b13be0bff85913aa0bff6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3acd6df29f78b5575288b3ed8012ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081bdff755d773a6e85daf24a8112e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1550eef802f108d1f2e09031fb794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583ade5fb164859b8d8553b018b084c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f1fe8dbee367b780356a03dbe2f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79983063ccf986f10e1c8f9754390ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ef22499894bd10bb4dd0337b51b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d76ce409fcde5894ca75043bcecf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24bbd60e3349a10281316533b36483572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae62627dce3363daa293fce7bff54a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd37834d446fd1bda957fa05647c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d36d9113c6a8c6711d6028fd1c6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7020404be7b19f762220e6b0d7b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3caca6bb50b91ae1f76aa50e72ef24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a56965eee19e2e7f3126431368551b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ca13ea8dea8808e9a4f0ea7e17df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d038619de848ef6e4cd48656c97b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8b68dfb06582b077879492a096ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efdcc4bb6505a29f584b267e999a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c8aff2acedd6e91120b1ae15e72e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201892096c5cc9b91de95cdf3ae85ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6aba363aa566aa4beaeb97aa58287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ad1f5fd8a701c08478cc215c3974586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96ca2fc754299b02abb12f68980121587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1214789dc8bbf80def1c95026b723588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843149231550d2ca13c19aa9eb36213e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27f73c51faf97d4cf366a22598fdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4706d9781d37ea09420de15b65c4f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce528b96849c101487c05e0426364f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce422b5952d6498082fc71b652391af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb63334edb408545f956f7cb39881594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b390ae56b9e5c2271e695dbbf33340595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82450ccbb2b50086cd28da805a5df162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7e82fef4d987b03cc844d79f9810597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea969a5ec98a83de7b50eb73fb06f202598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9dd76e0d7e02c9c49c3bfe6d88593599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abe46e23d481be3a2072ad241135c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6ac93649584990c1646afd7194f50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa16618fdadb7ab37e86bf3d99ccbe0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b9288f8ce9b03c6f4a0e2090e2276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4398e3141fe969eaf58a4ee7dff2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b68c57d38a37eb8f49f1b85be22c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623387622fd810c69fda28bffc8d29f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405d93047537d8a10a81a072620bc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bc009c15359aa208ef8ef70b92c86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e1796a4dbd4ae82c25e7a59d8fd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7675a0567df2aa7372236654a744610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a3d77acc0de1566a2d623ad9bafa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b41968c9a31aa8a0da78268977919d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e28ec0ed11c7edfff5e60833b7f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb1634f993592f739e3a1df903c9dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb26d98f82b8896620551f0e8a91b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9498ae211f1b667c309183d10b2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987158480fb2167eec51a56c34884f9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a8fc61b016bae8bd2c33e660d90f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed507accccc0e5a592250ab970d9e5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634ef70c09b2cb50a70239432d82c06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca883e9e40fba89f755dbf39c2f92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2103acac49ee69e16f2ce63413de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde58ea2517848891f826d80d55fcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3334c480ff03560625a22988c3dcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a418b06aadf9b470b93a0942310d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad561247e0d9697bb411ee23b5d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee829bb42245b7cceed7da3d0f314627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895875d968605ba758cd7888790df39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e99e161ee395458a06f038c752a24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fdbf859bb07546621d61ac3a91e8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf978cb9e18bbd7b626f71d8c5119631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be3a0eaf5cf34857187470c02c6d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a26378a852e184f8f2e593d36abe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba055cc2913d4968e20bd076902fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce513c5ed902035ef24c15f30b1ba2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde3988c3effed341e7b811c64373ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f0e67c769831fe3b12de71575197637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e2a2bbd6b17657f288d534d2babe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2926a8ff1d05ef48cc52b20152b195639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c993ea7cf1559bf2a44ed8b6c42b68a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1940fcec21c67a236646625a6a0e6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3992c26d122bcf50c3f7f431ad536642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c65b1e8687ba82bb2520a79f2494643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639dd840df4c4ebc81bc421b533988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf42b041b7c39750d192b850a523bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f317b535c8dfee6213c63e493322e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686978f8e2bed5128a2ef754cb328efb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039592774a15a073d69cedcfe0ac63e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13568aa1d71e56215a77fde7cc7c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6418077e049a7c197de4a378b668c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da028b7080912d6fcf55750fbb4f23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b865526ad5b5661a256325f2867b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb164fb5a050b4f1cf248b8eb1e684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b258fa8da0c6a16f27077c813cbae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75032c2348d92a20c076bf8a0f48f48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d24ea7f236b6bfe2473ebca06076656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94cb5516845bc064f0a20d8a485a7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f276008b051ad11aad6ff861e25cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c89d8d0cbb089e12104834e95e615659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a2377a60b07d239dd2a0634a57f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61bc50a8015c9ef5de260308296077661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645511e1252d57653153907ad4d1d57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6cceb7d25b1df9dbfaed67bb6d551663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01522be61e59220adb0f40c272c0b606664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e703c658698e65809ea130dfcf62535665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4f16e4bda5d60c220eee93e584581666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297b99877c5e098b91dfc7f19a7a028667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab359fa2a919bde4287f05535e7f43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ebe875035a1e24baba7ab9cc26f12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3142d30d1f3a472b39aa6782a11eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2a9720d7b09e9f8162e64c349811671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842f0aa6e6fb7d82659a6862250f4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705094dc21b2474b2a273f56e4610ea0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21773cc4b94dd3ea5c48725c9a83becd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546817eb32843c5ad882c28e543496675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b11538f1ce8e3c6a5a5b65805ba8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f60fc8a0fef9f6a6822f9c5a51b0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe63123fa2703a0ef9d619d54f18e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcea6fcc9004174d7218547c862796d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bc4d9e5f315d7fd321f8a90cf464680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf2d5450d18a0fe98cd6bab1084839681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41865c57f50b6fed7589fdfd17b12b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e40a458a468e6d038f9087e90d329683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2cb0f313ab0c2568f90cb4e8e9591684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19d4c9bf701a5eff28dc27dac1775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4feac379458445e5a4d45ad10e977b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f3e9f04dc8a6b28bcf4afea54587687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e499ae684caef722c8656590a2ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a01b92c7ec69a91de87a1942c1b60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b328f2552965c559543211600499690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea13be133bc074e6b177fb9fba8e03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84199bd3c48ee11f1cec0980e1a6e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a1cd88acc8b4ecc184718590026d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057059b38c2f062f83b005c415f28a53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ec5c95e3ec3c84a8b697e319ae7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d6b94bf146f1026d90085b941b92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255c1878431334cd6e8bfc569a11db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b8ba68567aca23baaee7b33c2dc43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f775fafcd1ffd7d93380908ce31d96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e70d92f3f0700a782199201feed6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cabca03f12a32cd187c480d5cb490701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125050405f2044bdc868edc73fb40fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d2f29af74bab2ef516f90593ccb56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b270e15f311eb04fc520e01a870104704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d45c3505bdce4ce5562b0a009e0dcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d968bd46c6c71efb0100fe913cf1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ec6fac2c1a4b2850cbbeefd4bba5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faffd47557be61d72f3617a4361647708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be3c7c915c6c7dc866da836d173339709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98863f52923aea36af774c8af4e3bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a77a4146fa05afd049bfed447371fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8726853d224872e031c9b891e152f0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd6c591c6568f0e12d84f1baffee4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005715473d069b9ddaa92e62b590db0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aeb392ea49dec9505baa12e20dd8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb5a2b94c8fedf6b58a0196fbd4d03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacd141d7e7440fcdb73873230c037717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd34f6b350b0e07104d8552f87067718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90fb5ef99f1c5f4c891191984cbe99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0429dff887857965d6c133ce8e63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0155ec9704b2e4cee9489d7496db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580c33a6f88ef7358615945870d6996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e16744dc2ecaea46ac5302c036fc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc461e6ca54f0c0beeb0ecc7bf622d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022c1f6b98f8b9ddf826cbc26238313725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae00f02aaf29f69af8e8bfec79f177726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433eecbbedaf99bb96c35ee65eb468727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834dd46b04a501c26b4916c3bc60f85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065dbc23b9cd5ccf102e57139ba2dfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897067b4b086cdc82302ed289bb650c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565635ae6f7acb49b7afd4977015c8fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082484b0261b62c5c8ff499f4e5929732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12c88fa419cc1e11d27cbb6bb5373733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10d549b46e1f2c36fe197ac4dad00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27821bc0cfd1b92a6d2ef1b37084e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877297e6cf2b84a5ce5db90a03f233a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f619f5f5370b656edb3b3a877b9f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b13948030d6a15c71c10183f1051738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7817bcc6dc7ddca0f19c35a34a11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5023a1c9ee3398d640d54dbf07593e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea3e910360841eb875b2ea38e85eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f94cd9dfbe7730acce80b5fc8cdcca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318bad0b8d8795a3dfd7e8d8ed1c26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94428ec55b9d75bd2abf52d2a61b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef0907dca9a522916cc3009840d86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b6fef61e887e4d5c60dd98cf308bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf22171b9ee3b43eb16d08ceb0a2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a368141c587e2cb05994ea28c0ce4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d538a21fed58c0cec1eb4a4cc176c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ef4eb78fe735eaf3f539b93cb71d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47c56c8dabf599958069d335c0975751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e89db040bbc9d2311b1165775ef317752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010bce738818c601f9f91072874b305753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87bebb632046ccfdcb6c6a8a1580dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f7cb16563eb7c160856250af5b4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba52258ef94cdb3014ef05e6e9460d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ec38516f654c13123251e5feda36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb6f757cbcae791849e32af771356758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e171e0c42c094fb0914141289638759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f450193b4f0cc446d596d7fc4d8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8be1dc6a6aafd8cf854ad796a0fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ac6b44e3f2315d926b2af624d8c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7151dce27b8a34589ef80e8251fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59f4bf9a7113dc5be48eb0c4b1925764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfec6aa0340fac6542f15c8958ea29765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d532a89c30125be306a47275f03451766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf67504145b44ef6e6378f9cc1f095767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>