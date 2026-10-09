--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3bcca61dc6469749c9ddff218bfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873feedd1e3e6eafaa3660e12dccbd292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1eccad31be2a85e21043e9787ee9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eaf23e80996069fdc1e8ffa1a8a174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bea1a0a0211aed3a8c807bb56c5af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac5f9c40234a7eaa72b1956ae95796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c051030954ac89deaa46e148330e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da5baddb6dd10f4d289a42d99176a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1505b1c8043fb8135935f8c31589e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe07182db8a24e838ba98d23e7d1f7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b604ed17cec74c87f303190d4ea20311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba2242841ab2dcbcbeb6e1c8e500f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49697c03c28bbde80569b415cd383c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354d9e279f8df9a959f90a0710312914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108bc3d04291e9415fe69df3a045d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff952ffce7f0adb1502874e794fd0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2afc8fb5bbf6a71c69e70f951d9ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812319c9f6981bdcdaf49a236ecd81618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f803b66921137aaca3763da224b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f42fb68ac500c2c2b999d6ac9454920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607511679c2983903c2ea9abadfe943421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f8c36c9d0bccf6d958a585737fc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2d5b770734f2178a6546c49ec82c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503da893cc8a6ec636c2850a5b02cac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f54ab88de047428f9d88bcfe8a77b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830496ffe3c34ee7f0dfe5f36562c81b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a6a7b107b696e5416368fb83573327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824faf55b9538dc585bdee79fbecdc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d25b662ab84df0634ac2e27f319b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8804bf05ca8b5cc6dbec56c79a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec0a9f588e26fb8bba3e79297455f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903013e8829e3125d521cf7618ea59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da1b450dae0e8d218cd4648811f2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa20836ad75f836a4066081a56038534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95168972d9304502d7704f92501cdf4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522457c94dcd7fd44ba238ed6652df1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893bc9c896dd764b51ed04b1263b0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3c5e2f76dbe7feaa4bbcd5aa81dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895dc0f0f4b0c030f0b3d30bd0061a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9eee276bef775bee2cb7dff380e7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce37d7c9e4793340a1fdf00b3bbc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3395be19671cc3caf2ae3e2fecdb43b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8306083ce1eefb3a310100726f2db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae905cf637818a6c39ad2a13012152e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ed95168400791bf7941c80153bf6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a7698bd5d6206ea2759154759f0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f5374f60b04a02b12120d83d23e1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc92593427900ec342af9db48be55e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b89ecce4df1771eda1063b08dd7bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dbf356a0ecd09c1ff9cf3d86d903550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825639d218a5526bfe63da3964d84ae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0864f1ad1e11b0438c5f08bbbe1d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56e53fb67b6ef5317dd483b4d6b9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a490f3ef27c40e6551fe5e3695ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2246c49050a68b7282f06e86d64a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b52834f011cc967259949f80392256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06936d22e63b7d35ae57276daa8fc5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c559530fae0bff24044a70d32b09bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c915874615f8164f839e14a5fd19dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a1444dd173e8fd2846d5324eae4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539534f25649bee699b5fc2e8535490561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce9e915090b50520b0727390dbae162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899a0ea624c96d30ad3034050c562b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1ba4bdc2dd001f73ffd04fe0c82364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b4e138d7ae0641c42f60af2ae508d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44fc11a347dde1744081263968518966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54eb8993bab41c7af94ad41e46b7c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202286e0d65a42709059bb534e9be168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc51a81990b5656a1f1910004c892269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b187d543518da9b9ff964a8a926baf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8151e5929ea7dd604bee45e5ad8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f94b3ef7e331a6efa7269ccbe405172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24378d7604b8050e70a13fc78e863b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e707883f83ad4aa82541c9d2cdf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd998a8f9599e38d91bdec4c5e83d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c1ba59ea59cf0d3464df8561103676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44b663e5d1703f7c153d23c8d54e8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a2de8bdf70d5d86f4dc14fa4bcaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be25034ff19d432fa9b97f53fe278279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd27189c1a33b6a43a94fa3a2909b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964ecf0892ca95dc3bb95d29e570eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759bbeddafd566681baa070dd65dcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fdee27cf5ce1e4757af424418a9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a45e0c0fa5fea7f2f7c6c74c8789a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0c3ee9355704a50bc9d968365f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b014a3e51abdaaf7180f8303f98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea7b4de7cc1c09992189a278936f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97969e8ca2399ede6e81227b6f8046f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdd6017bde89e62343cb6e272a623889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35a33b345a85e8163810d70590821c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429e5540356ed81e901d18e009710991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ae5d402059bb3c9b4524bdf6edc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29da33b404bdabd92a368d7849e65093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a0a19d3ac568bc98dcdc1159caac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680c6e787a52b0e5450cef4883c3c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b0bdeaa7e2a78c3de039d6f2175be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdcc7d80aad95a6a5b3fea9035cd9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec201ffcf4a8f918148eb34daa029498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01d041592b88ec6a9384daa1a4e6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e25a84317f39014a86376080cb0be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5554d0eadfb61db46bdd1cbfa12e85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b2907248f25e5dd21ff593c6b15d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae4137ae202bc2beeb161c48cdcae3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e2404dbe0a73137bd0cad101b2e54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba614f180c8cd8287789717e99898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dfc620a904335aa3342a65a582c30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960067b8ff9208385e01a618d7eb0f1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f92b59cbdfdf667569e92f5129ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fb8901996e67bf3f0debb5c1df97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9355a7e81eaebc2d699fff14b00c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7799d57a2e2b860d7a6eccbcf45ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135624d43cf1669e7e6aa4c019c89086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcbf5ba61002869f845b41d5c5c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0d516cb1886deb657c7560882607114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f015937e37dccfc3cd6626cc6642a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3258141e05abb2252d8559ce99f99d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3983dfadece154ee2f7ed32fb22e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b215e124feafa9ee57d1b91ed8a9297118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3a543747e288cf25b139adcade60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002060f392844fef71c55966be60a8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195a91bc79dac74f5735f39dbfac7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abcd62ffdd4108e141ad5ed649046122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518b4f6ce39cbf682109b7cfb3fef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b75f648c0189b2f88ba8e78bae8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9257065990f18be7c41854bf2b25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec9f5c2e2569f802e7f08f6f543d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517db3e2418d7303064b5d2a166cca9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1a92d06b51efe7f70ba884271f208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f2fdc168b7fa30b83348d0b5e997129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a8d2d7a6673a49ca1fa2da76759ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acef457b17faf886b1a13c5db0adc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e9dc4562775b3b41194f2ca0f492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c75433a9deb0a6dae43468b85bf4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde7b77af62e29942d52e07aa629c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5e395f223fe6e7e9c5bb53a81dbf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c9cb169d63ee93845b4874b7fec5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb027417629188ebf29079435573747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9304c0852a10b8aa38c0995157b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a295df248a1fa1d4ed70cde983dbc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d34bcbfb451d0ab817747ab12e87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59da253aef048596fc8adca8d0f820141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85fc0ddbdb6fabeda64a505da90c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae299692fef6c0283477ead888587c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8029f806ff3f0b792b5b35afc0de82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd32c7a06659f8e2f31e7eba75af9ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5365c02ad9a74bc3c018dc5afe5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86928b29fdab163849b3373f22c7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f6f6a23be2723dfc263a51157d7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9eff4e6df19b72196e2d28c5bac36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877066e929b53e1462e6585ca180924150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96609393ce6f835ab2b5d711b049c8ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871668b9549fac5658b4a5281cf29bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4250eea173e8efd86331b8c4fb25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdef1120150f60e527d5ff7d64178b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2153ea2eec35c7c13fd952777da2fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd51d42d4166e8ed4c218d832a59404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bab44068d5f836405e4a2f56ead0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e607f2793104ad6e876d50b09b0aeab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051febe3ba8ef40d1f6c99439843fe77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a157ed12d66bb2a8160b3d8723535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f0c3265eab5cb04c5861c91315e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2df2fc11eb05392b40f48057144ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6b58f4162a714601b7866e9fd945163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697d1fd8812d9e8380b885abe5a239164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db840365aa9266d19fdca44c81c59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f81ffecc330023a8fc15a71ac476b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a82bcad52e0afb59fa5b8353262f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65c6f4d00b33a3c529518fe809ab24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b69c22817a139605a888147518b9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c847c6d093d26ffb67b307ae0a7ca7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e806c2fe6e16dda4860494e2c1f59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc76482de7c054aa7e91f7e34ba69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab68f937f70b07352b1651ce1fbe5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79ed4c683cecd85200fb0c86d77f16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d546e9011b22bd5adce76acd7441a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba8fa343cff65c97897050a5dcd9c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e9494131a36c5bf1b994aff1e569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6cfdaad8d5aac7081175a8f8a6e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c1597b6a72b325bec3b68b1b3aa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79772879309050a4536d70d6b4d5a16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc152a9f439ac284b7def94784304f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014804c3cdb31face7155f7668a347f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75cb61b86725412e0c3e697683fa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e531711349cde2856199471edd4d6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5825eba5df76d8d36832b4571eda2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ae26cb4c8f0fc1b689084527b2ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755f78ec43ae1876cda1ca4623d4e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b11e103f8c56eda0a21f523d82964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b74118b4cfdf994c4e470f883b8cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427bad0c40801af2700256ce088e56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350ed971ddfc5aed791f67b74a1b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442456808fd7e1a70869adfe788ece0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844ba025c7164c53f6c2297718d36d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc18de77373670fd190e6c8c26023e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c495673a2e9b6a9dbfa2b651edbae5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e10e3097b39f42a887a9cacd2078ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ca19835848286270e70da3a0136cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864835425938ab0939aefe6e9d2c31e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e263edcd8d07eaa6e9be30f901115199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74ed4db46ba91eefe76798eb141df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd31b0730762bc4259ac442177c3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e951a5879da81786fade79df5b5ff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71eafefb41c04b3f659c1665f2aba9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4af7f743107b1300c9826f420defb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d1a07ec2dec65b81ade98223962c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840296a61a167c83e820e9a53ba77f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a48e7b24acbfbddcf5ff97c4bf131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b28774017a586a962e1af93035f2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bd62faa1d8768141290ab498eaa1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b9d68148a6dd89ca59ae5ce04cac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ac69b88cd940ac44eb40f1909061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd2259fdebbbdd5ef91a16a397b20c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0118e685c4cde8d522c2c5e8366c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558114db60eb937da638269d40eda4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0645e83efafd0bed56459254007a4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e66539efb6053f777cabee6089f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea437c7fad5064547519b6f3a8ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d95ae78dba49c383931072ee742b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027def9f4c63004a9bda7f8feefd30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c74605568a3309cc6848b34b3f2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ae74f563e581e026c48c7f021590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265be4b55100d5945954a957d89d48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d1764dc483640dd3dbe315e7e8a8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d963739db0ca9c9439fa0213bcd0b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1fc9e533fd01a8e7d53add9a927b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf7fbf3f1e910adcbbf3e66eae566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090684c2439f7a3cb83d2e4c3831bcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1249592cb61d80918b13dfe5200c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d186b7039b309f93b79498325894ab6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed049b2d534cf5eea785614d5e11e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa180dcc1dac7d5881e26f740105c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804934c1b2b90cb5c34a9a8561d3801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b426a2e4ac214af15c120a26913cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc9ae5cb720a4afe426340a755d1fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e165f39ad385a49ff294d463317e38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13582d231e98945e2eaf3ef212c0771a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803e19c16d5c4f09f52b3ea20c3fae1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345209a2d67db2f8bd3fe4e55656e4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a93ae43ddfe7af2253ea2c5f6824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa066bde8bc08bd3873fa282bdbdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ff1276e053ef0be4c1d216323b49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae9169e550d43e5e1925d2a378d2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a879ce0a27cd1b16a6c2dc65db8d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33153b9adfcba2e7035aaaa0de2972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba8b6e7e48375d9ab3d6e8922584ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dad8ead2ed02564c9326f1bc8cf9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d6260752ce14c060af4bd25789dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33bd69c522f2824b12489d4654f940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724e884518952db282bb5ec51abd2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b235391edbcbb21127e41392a20b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b68a9c3cbeb1c6923aae059ad514b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb094d646976f7733cceee2ff30dcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7666181d64b035e2aea3025bc6458f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da545f7e3485f9bc4380209857a2508a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff1c8256d4f4b9703902c5b6f12b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aeebc2d0ffca4ce29127fd77d053a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d4cd3e20a8df47cce3ee48b66d3ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f444679e459b3829384961d65f85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588c2ef7069e95f4c1843c6f83b617c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67fbd085eae60a5f2036fd1886ad0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e51928b1b7ca9e5dbcf39e5d38b36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d289709ad84bf60a564f4b9d3de47c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59aeea619416b1399654f3e504118263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee8ed4bea5265959d0f4f7e7860f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ade56f775f84b7e31c7600a5f2651265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8b03b890f6b9e853eb7fae9722f2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50596ec7410923fa69b7674f25727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a146a0e6b2c644a804fae6cf5ff3b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3cef7c9b3567311e088457e04a7b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea1bad4b69e5f770c5bdee5fc86a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89437e6a534b4ded562f5684edcddfe9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92af92b92af06a1d2504a301107d23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d352385c3baa0d5bbe446c7b24cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda5d2220dd6728a990055a87ca3c59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de07f04444e29444cd5f4ff77aa7ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c4a7ffb56bba1d6455d443c6119a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac9fc61639099ddfbbe03b7bfbf4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147a0f9f2162f9b90ec23ce6023bd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b13ca2d5dd08990754febb552b279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8fb84cfc4eb12ad4a6359968506a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713153d432436e98ea6091367139e206281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69934927c1c779eb07701f3e6abc89ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a59fa938ef9102aac745615174af0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253d41219e394eac908164bc7b5f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5829bfafba3a7f7c83b8dabe4c82d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a228bf44110afcc5439b01df072dd46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462cdb57d1da4957a6470f5069f175287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35a58c5f4213fecba5e607840b5ef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac3b3ea1777793ee73f0e51f0f18e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba350affef42575b592c6e96eb371290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2fef6150a6ddbeae6d6bd09c3e7fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198045fcf7fe63ce564d1e9279fb07fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62f278dd68cdd93cb87318cae240e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924319db8fb256c0f7ec0f919330b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d177eb4d3e14d1b40518fbe6cfe6e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01be53aad0877543a6ebfd956c4b0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cabea0c2d05f298b5f11b24e33cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ffb8050ed8bb18ef2711794d2077d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc7b84d044c64edeebd53de478605299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d395930683f831042bbf5e94cc88b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740497867709416e4beb9dea93f3d511301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519d98371a4494489508a94608cf59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60909459199c1034914487530b13729303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391e620816b66cd2965b2ed50e2e5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d45ba1c6100a324b4ab4dbace950b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54117900a2acfd8a1c320d3cf56db6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e6135e7de1a6098d1106d068841b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6313b3917c405ad87f7a7540e84c37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc034fd6fa1697f91bb89a78a1578c86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7d8ce408aafd0e9f88969f29a96e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903eb2cdc00f7f8a7f683e78884e03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a029400a74fe6b4795ce76688aca7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3ea803857a54afb08112a255999d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651091466dac84971913e3f7b5cf87a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f66b9769eda3a0ca375a94ceb794b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c3fc12d9b2e54a13fe4b3e43f384316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79a767be719379c9c4bbe66b0f501317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3b8c3dffb4d4a122b74d2a25d223318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29c2150edc6c139a2a9870ad1c9ed6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af337c680ec8024fb12637d419032320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f38ef4ee11d0a2460c222aaefecdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10b704f8e6db40baf128abf2ed225322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6bc8cdc681fd5385fc8c681e40eb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a92091fac672c12df3503cfaaac16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5996c65b38eed73d7f1441c345b069325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d0e11b828295dd45f7335762b2a5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec2cdd5abc79d944a9ffbf4da468b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873356c12550fcb0c9286fa9c9645a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c480f726811987103cfd27594e2ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7730388f6762ce014c6760b5b299330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49662ec97ea58e562920f299809f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6d15807f9d3133b2d41406937c5dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984674d712d4b1987100e76b238a854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453384c2e5cca9e3e9ea9440af3dda9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d7977c27dd8db0aa0dd0e7264285335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e496cd572ffbb25d2319d935cde20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad9d592bddf74f9c108aa00fca4ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baff2f003597f6f7311e21f5ea6f90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff012e0d743181dd0fb8812ada3eee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3905a65a40ca8afc7a2bcae030d7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fddb5e046d98bb4921fd51921ad7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae34ad15bd76075d93197eff2737aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d5791ae453398dacb70a7f7fac0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d01205c7ca0c813aa1f75d53cdd83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21251be5e01ec1bb2a7058abe2276345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a63ea1075e898a1277688572053d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb8e737484e97437ce91e2a01ab3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75953cf0ddcb8c3505d105318cb1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fc544b922bbf7e830647628b03f44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771824a6cdbe39fe397effc971a333350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa72e0415f4642367cec8aecfb390351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64963987850c8eaceaaf1dc6abf5ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3a2d2f3fa0fdf75ecde6bdcf5882353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ea81d11c820140de3ef0c57fe7910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204568197536065455bbf769c17a8e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f515c460d67efcdabc2193c5d833a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589534027b022ba9fc40c811e792e42a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a16018005363c9020210ba80ad7a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7533cd60a62f692fc4db13254150359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71be4f7f29ed1926e85b42b8d91c92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca02199bf7a5f7188974716f25d2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b12a358b2d9e46b0f14c96f0cb9719362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9f16ad5cc111c2c8ee76b1f91b28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eba13ac0a5431fd2966bcc50e604d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ab9002415f7473f7565efdfb72a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50a323316fffcfdd60219e94fa585366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6687e8cdadf3a6d88967f77071b37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f74e8638cb7b92280d23f18fe787b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d39989dfac34a656613ca19ad3ca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7545b51858a7d09148319cc0629a64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b70442af58f4e360a1d148f7c111371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896821871a5740ace55aaa55f7da61f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebc9c17b40fe59b5f1f57d708d17eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9dfeaabf4e0ad951a523a9a51fed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e441b2ab09b2616554fd48449d41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920a2aa6639dee3181dad9cb14571c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3b0005423ec13c362187278affe8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb733abc24378bc2a4c4ddf74114e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3bf734b1d02f236c235797fdbe4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf780752d0450d7921b8b4bc3e387380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada2ad05a100963c95eb75bee5703a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269de8f9610d2d6ec411e1a74f214d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c740709fdd70b68fffb41de9b14f2c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40dbb0ae03cd06eeb6f98c22f85d25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790337ec6e4c8138886b8f0ce26392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a81899268188a3d7f1d68c45bf1c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38477dae1580388ea1c000fe47275220387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50b17df027284b7cb872005533ab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48742d936380ff79616a27d23da63ea1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d35750ffb7e3fb3c2f273bc47738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f4290e0036eb1f2eee8fc232a70bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ca0d9739eb9526613198dfb41c69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197116b2540edd4057878f197c8426e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d765806be30f92e645d21a3588ef930394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1fcbc04c16f22a9401a4cff325fc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb0a98ac0db835f43be356b789019396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e787f43baac9e87c8a637f0ede38554397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506c47637fe29288631b364cc2962d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eabfb3c399f2df1d99d986b577fbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d7150fd7ff9fd94934eddf6d590e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6826ffa1f5bd9b15f1cf66437306401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2349b38f517faa1c1101885979659d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae38a01329fd194c5daf2310b37ea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907beb8bfa9e038d5288d4fc00c018c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67d3d69edded8b107754ac826fae1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f68377f644ff47aed69f6c389ab3be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628caf984d22a93c93553ae69c39637f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d81c93d384cdc0dc45ffd4eb18e25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2602e9e0331874e675444cf90cb12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7330b666e74a2e5c59273924f196410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ae0a627e0df4ce3ede92b26493d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d7aef09daaaf7032ac3414dad89e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eb2fdf8af80299ecb5e23e5492659413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d98f7a87e7c0d54cf244974edcb27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58670f62e93e563b1d08c53755dc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253165c2a442de2e5ff73c826066793416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80a5624ef534cceff4b6ba03631f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b9e68bee2a693cb6299e4151caac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83f3576d7195d6cbdd5c5f0360050419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05346ed78ea22d32d51f2ce861672420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e5f73da64a0ccb9cbb923618709d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebabda1f400da0a68d795189ff72368422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f472f65bdff1dc2a76a8b0de8b7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dbb19df1a543e0ce277cb59e8a30b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa997d525405723aca3acd79e0614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377f0da64fb4dede99fb90f894fe02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933ca50a0ffc254a1a242188aa14a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1c713dd657fb9866d6cf5d34c341428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821397b3f7277462768320af42d9a831429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eaf601bcbb6322844bfc7de0c7eb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5462df8a47fc526a7bb3877a9cd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7cb102b284379a1a4c99538806437432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f608855715a85e74634bbe085ef14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735228af5fbefbb23f9b620b091b4308434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318a9f0fba635c327a735bef084efc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b61f280db593a5ed7ce4577a37b9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226ccbc104b6de1d0411893937c5e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3ef5bd099567e920c9f5f6171f63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04a16eec56a135d298ce89b98f4ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac751615d3a6155cc1b196c9ef752440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28c43fc1ba885b5cde31e63bafa66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb0ba575bbaf6ae43107a72a7b3658442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b36aec025361d666a32fe229b0a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b13ab3fe4509866f448defb155de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458983f22a6da335320829d7310beb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50c2a89e63a6e4cbc981eda8add46d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52475c4bdfd84f9716b48027cde5f971447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e605b8fb142cc645245fbcfd9cefde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532fcf36d8e88f29ced6e7a090267aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48467e08b20c742ee0cbfe1327869c40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110161e9ce264edc5bedcaa0182b2fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f765b1528b2deb32909e328f19a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5f2e3a72d42eae0605052223f5f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d2526d6c361b3c1eccb9811509af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5b5751a917813f086fbf5e82e04a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4f01d2a9ef42167f57c1da7ae50d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2794194489aac52f2186fb5deef9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3024b17024ef79160ab5bd99e42704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db9cd2e5f47e1bb918c799422b41e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095b52f19019529e367aab61b3afb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880f3184ecdbcc11f9d7bfca5882a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598fad069549afb29cb9aa866e49003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320243690422c920635440f03232b6e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba841b7e623e91ee1300e1c56bfdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd22a3fda8c2cab7dd6f2741070d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae948fa9f0cf142de3647bf3141e92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957c0a64a6b2e257599e69c5985da1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c855d9dbf841ef6443895ab68ea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07a326d87820a877033d492481c0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02cdb56d7bbdf9247e2cad5a55677470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f659076be795da8cc7bfbedae4b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76089364c02b1c67db4c61f4a3cb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d27ed8ae0728c9052c8e33481bd30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d586a1baa8b81421664fc35e53b68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3290f1a1a75c91d8a578b18df51b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d57e7d908f615c3f89be0ebf03080c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d028068f91856dfeb4e8ded5f49d3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b89aba42d1d0b5ddacd58408d2da0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ba1a1e706495e7370958fe2ebe87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca78bf415aee0a899ee7a47d7f0f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631d3f63cd9d2963de929b5c13c49b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f12a54a85ca88596f1569874f103482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d270bf6b8e842711f9edb61f703083483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc39cafda7feea9f2b4cdf2a8d74b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71dae4c17363b01edb64b394e13ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d0234422456447b3ca7c913176e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a623a4fcbd86cc0475b5b5783e36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbf64c99daceebf44b29b0770c848a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00649fd08824514a31d733c532ccdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c15a3156df5ff16e95c06831927ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3fb20eb15d9968b810541512083f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1d9d665f1c71d623163a61cbe4ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7d09e783387d3e40c5412a271e39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68fb0b8e41d13fedb763999e5a9a53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e29f8257c2ce6ae671e9ff8d9f5a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7533b6480536c47683ef4cb2b74c644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15503a89abe66fe20bcd29dc312e9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57505991c413e0e0f4f81645d5488498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229e293650e8e1d2778763390ebfc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f66677933ce02027751c89fcf9e7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df911a597872f4035b1582aaee2090501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006f643d5f2907fc3c707b02f9fe7b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296e27c1d532a8e3feacc192b18985503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf0899ae80e92e3c7f8f448c20121d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c0d90409160cf7036ec565a4f6ce1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a5aedfadcb09601c13511152e1ba8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4475b46c5dee2bbae2bf0f424a38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7967e125e4a64e61e43180addec6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766a54fc4dd16a7e9a32b41e9a900e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b304321752aba03d65f1ca890051510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a7ba55b39b2d54f16adbf1c8ec27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d344cdfa76612501f258f706abc9a0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7239763408bf534bfd6f20b5d80ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e449d26a2ba9571e4de682ed201b42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b828794cf43475b1ebabd1f4a21470515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f068cf8d7d3ea31e20b3a7cec5870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba8d29643ee679a15e2c7d2b72284d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba30ded359c3d79bf92d1f361ba28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c00126ffbde9b33ca0c14fd720be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2012fd70ab015bd40ed5188d8d5e2bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696258a07ae9f87af4322014bc615803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3256e3ddd52802ce6be6aea9f498e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd233a8e3add21105ab95bb80cffc560523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128df8444ce018f0e9f5b903d37f750524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e4de506203cd9f4d1395647237968525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067d85acc1be3f71df4d91366dad5e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfcb5b098b66021853579fa5f78ee3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4602995b3f5ec94cac6d7e06d1026cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78128dcbbddfd9031c063828f4866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d403df9dfb15e2d8b7a5e6388c3bd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5cf5bb4fe7484b494f7b679203e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096898a75df14fdb0156e26284d2a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140404a1f7d9eb00d4f92856dc5f8ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d04b4a4655ea120bec9c29520804e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a31c053fd7d70527e7e8b0452c70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a75907f37c4d2b5d279c33af62048536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4306abaf739d36ef3adec9a5be8b70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c82eb1c4e3e239c072dfc1be5770538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06dfa8ba63a174e0a040191720978f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0671924731c5c52e56ff18a34f1cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8fa8b139abcdfd0786da9e992618a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc90a171183cc2601e850c1fcdae6dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fba5d07daae3c9e8b9aedcd432b8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c0dd333cc56f41fb9741f4a91cc8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f3654d71d214588a1d509047b19e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391e60b28fd7c65ddf4553f06c3ac6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d4099228a412fee8c68204a3c950547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd665ac36b3d906e53837ef605ad6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676794de50fd3e0b3b97a20e84d85e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7552754c42ee05409c848f17d4f9b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c8f7a21c3779c8b71f718cc044df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848ad5c0612c151cd59695e244a5ce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4f4e3a3c4187a7babcbabeaf0168b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda92633dccbe91922b82b8de001fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f393993c2277683601369f1317c1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345513b7bc5ab737592c5428838fef3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1965107443d0f6bd650c412e54d2fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e28a19b939abe2e77227707e609772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdacd4de0cc8b55e20224554b2521f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0acdd39aca5d31add0a1180c6dae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328dddbe415ae4b589a1de8b79b51e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d552b58d35e66ac6edd508203a80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e64cab4bdbdbb3b5a86e91e45954563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af814e57e81de465725e78c2338ee1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1e4fea8cd2a2c273aba08674a394c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04defb516626a651c37af4723a0de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609ff2f9f468fc88ff7ea4c4e05955567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71d14a47b6e83da82567029d8370d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037df9d813230fe7ccd0c9305f026b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b43cb86ca7b57e466c1c512fe942b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7e91328d3ce6f9bdb49f29d632a56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb660babe03c4f0b96ce98c4cf713572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba0d2f9e3ee1a01417ad59ac15d82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37798db78ba371033e0536ec86e045574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7cf7b31a0ccc5c63d51b4c43c667575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e675c1f324cdca56c743e4667e41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ce910e31e6bc0a05a6c64454ee98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9b3cb0a6074c5fba5130697cf28b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d3e5480a92b4ea01bf8de1a02a3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040bcb9e2f4f85c54bfc0735c65b7a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa58c5986fe5103dc6bfc01022918a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5795ec212af7b9b574b169dcfa4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd3e820b9765d80c64c7772562a41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c75fc8e74dfbe7bab1d837cfed3bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5a45b20161058dba2965a309723b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7003802d2e94bb66360474cead38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab7b3e5d5f43ceb60795282c0089e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47aba42400be426c1d7f8610cf3d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944062d576594e50b4ca3b078d3ec6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702e75962871a0581177e5705d0e09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d9c72b3cab09852fdfd306ebf9ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4da7e16b653f28f50fe05dbdc3a19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c228cad7012d0acc4212ead3f091593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a7d9a6240f2139f8cf5a12a3b9b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef9a053830e9b716fa2aee0723a46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c001d4ac36cabdcaec95c3ac612b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c636aa96886c764da782c6b9d23c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e7b585db4d57b598b7aeba564dc9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ec470e4303aecd5127836c91b53a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5229ad449db6c12456e0de05ef7d975600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a19208d281d05fc4fdc512947812e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072b91311a3f821c10d576c5325e2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de03eb3c11c173d1e7a7bdd3bb3d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40882bd631b1dff0aebd67a1ad0c0e2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a95f60a8a46a253367964e176a4170605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e5766722deeb72897fbd2bd31a6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848294cb677059bc6d40a7ecf2a48347607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc42a211eb47ca622e05ed821bca0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de45d723977b4b91fe897f46e2f8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e56119567491c0df011eeba97b30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9749dd05d25d44e75225d1081b1f2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f33218c9896327c833860a44ae01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f83b834bf74dd6e7f11ab8ab5b87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4090ba622ab0d9f234ed447d65747614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cc5855baec4a74f036374f87f7949615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b278464e9c2fd535c5d6c1a97757a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea42c31037df310b7fd860e074836617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad6853831e481ae1c1f1051eeca24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc5347e17988ff22f96a9787eb6f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24ef57e109f965bfe639510f2de7f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e70e05ea676513998aac5d535816621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e24174fd1c186ac6f16a34d085ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb9cec1543e03182466a79f554745623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7dfb5783f78b6362f91b52947ecc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42aba288b2e6ff71c5cd935eba6bac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b039192d10d47c9095fc3411732df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dace9611e51d3e02cc7ce05da085d4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f67e4170a686e8f8b5403b970a5fdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d701240a4267f8fe7bb577645b4cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a688aae6a525a3b815295564e341b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72cc0c97ec2d04bb97c09c7ba6bad6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ee572459eb2d3235987f31d6793b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac67108e6605e4b050520f1436dc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b627718067a6385b997cc786a443634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2877700009dee5a8dea3dcf55ef23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418802621640b5aaee03fbe1009d8b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55dd1a8d8b97d98ef87e04882d6138637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e57edc20769a45b6b64d0745d9be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54f3cf88e8e4ead7c684129a4d762639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bb751930526bbf9c0568aa662899b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185700c79a195fc5029a1faf2042c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb121cd91864e3ba275ccc6aef4c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5419c3240c31c0f119f3aac7a7c6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f882c462acc4a79acb47c6e37e715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed169e66f5f37d03d176f9395b31c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1b51e6c0b847ed3d3b07d50eeaa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45ffc75f57754cfa4b0b6d8cf3b06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b27c2a0e1a88166c25b50bc40bec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c931d8a1362de7e746ba8c76da2848649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5bd4dfdf5a26479a34013653c5cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d4ad820171cff6eec2d36a8dcf268651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246e98e7e65c784c1e00d18ace23416652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ca5b767c47948e39c76d33a90fd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a6fd9aeaef915e215526ff883f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48481fe67eb7dff7a1d12fa6a5d9e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314521f6886885aa65bc69781304c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b1f4c815bd3edde7480090c1f27d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e402523dcbe9e5a3875f20f47ad8b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9454cf91d3eb0bf7b753657bf166b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c2440723595fb2cf47229d0015acb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a8803208fbcdb733521142a514dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff620d538fae14c1d5482aabc0851f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a2446e9bceb241243384d96828ecb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70c5bf67958cb7675e0bab4d01242664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3c5a50dd0f58eb2c2dc75219c58ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5514b94af0bc3425ebf8b74061197f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82571b7c17836299176a2c91ceba98e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cc6f22ff9805b4484672412b542a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989d6af37151e3685318ea4259e2224669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f70846fc0cd08b393fe61d07f061b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b23ab1a140d2bef437ccb1fcefe7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd445000ef5781de3cc4a7ffd1781672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b287db7b8c26c99bbdd61a357a0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39d40caca4f861b8c59f9e453f7b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff4627a5e3fc4c989e101d79ed81f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60623e3f0ccc35626fd7a1125f30f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfcbbb1f8ad63dcca3cd04ccbe4a60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17e296c55f412ea0ab33dee34ce56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba4c1246a48a2d2819f716a97b8e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208a0758680560da0c7a1d1f581117680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c57fcefdcebdbb45aec50c95ed292681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c9e0ce23a93fe72431652f96b2e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f8352351eea77579b8265cfbbd3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516b6faed97399ac1bdda9703b933b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad469a722bff6b66ce88b3105efdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96cf6abd56fb8ade6af28455ce46d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58582339be10c96d8ae98dae3f6a44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d3163892721a3047b23300221d98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf552bf9ada07c1adc25f3da452a33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4064fa42b71b82f7707ec18112f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2cbdbbddc6b2e3d02c32777a370d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77078009cf9b69e226941454f879235692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07751a30235140fe1a192fdfa4d141693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb89d6d39e606b13ffcb5679e6db28d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aeaa903ab500099ea665404e4d247695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef21db0106b4785b3bc957c6cfeb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eae679b813a1a683248a32777325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8569c14c7286cb1d1d862b15a6b36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ba7707849232a1ced99c47d9d6ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fac105e21df2df03710c1cb5c371c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31645d903336935bd5b856478be24a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f116e022a15b2ecb3e8480c275dbf90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee725f264cd6d271a80ca39d4a043703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a2c94a9f1973bc34fd631dc5e99a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4a6065e101de7e4391c367bedeba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ed7bb57ac73d97532cd625a68148706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974e0edfb48a04ebdba7e2651706ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec055b33a81d9382b520e061cc0e91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe28f38950a4e366e58cd4794a1cd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319099260bac231c3c6942e63c53666710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3fcee4f75a69d8bd87155d32483c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef73e0c01c44875a40ffe385c899fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f8007a407e5098461d9c4ce4a5df0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caca8a06eb70d703f96ba4de59a71de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161910a6c2b429d96aa7ef4a7fd0a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b5bed18af02a4642d12a87448bc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1b751b9eae667afc4610579515fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf853783b2d2553a119d67d2b9cae3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899bbd3dbbe2636b3ed81b5c08c3b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825cbd1b298be6b4bfdcfe66ed29cc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df3dbc12e83f12ff6a60facaccfae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f19ef5953d2b3e141948227abca2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc636fc86951f664bbead5450a95fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c417ecc6c9ba0f25ada077ba251be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b24e628c4efff96bebd9fac81ec74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b85323c8f5dc93dc45b7b974e78430726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27632c49a138ac27beb58be7a6c645727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893328e922456a029abd5f02080a122728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe91d15b12fb7cec26c3dd435f37e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55aea248ab26e9cad3964fb450d548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0cd000231e0aa39674d9b438ba612731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce773c08dddfc229107a6c34dcf1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea07b9797d4b8d96e3aa1a9d1a83192733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d48225a73e98fab998ca134120781734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540e3c1027d47fe2fff8b26e73f8ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a2d78353da0082c4d67401e8b196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba35d8c543c3f1fe2ae5adfe8d5f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c6e02b65f0b817ea40e3d94092f1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97233601a0d3fbc244437b5ae1a76c1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbdf0dba4d486a28f8426425ca1eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084ea54fbbace648ad561e545c84d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67f964a084ef8d643df016cea9b148742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca291aaf2a2afa6be2356c7e1a260743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd37ef0eafa785b411d0ff4f0b44b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d93021bb8802fb0b2d35b5e22b04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf901b7b70cda99d1b7df03d0a0af43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a16377f8656376bfd8c6b12df030747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14eac9903f3c7cc2f1e212579b7763748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e923560b3223e443364732ee433cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900fbc3da82a322b2954872a8977b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e456d1b0ff15fd823874194ab90f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcea9ae63c807d6848a427295090eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52be3a0811ced33e2dded948578e8e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fa9ff901645de92fece6e58b7e03e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31ec762d9b889763c4d664d7b528c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204a76aa5a7d2a18696ae3520fb502756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f0c69558a499df81f88ae722c54b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d3d4262392a1970e1d50a4996e72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1880d05a608e2d69a32e679f0cd2a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bae249fdaa9c4cd44a7af61be3b70a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e789c94596a60a65e91e0714f68d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168eb285b5353a2a5fcecfcbff69913762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41eb9e12bb80e04a268fc03dbe3997763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d322a044c31faef3dfe102f18826764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece1c1df641fb92458eb9df58ef9c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed36dae0d21feae97a99216bd172441766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4448d00ff040860e12c0460765cb790767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969e20f2fac6f1ff53f88e8d7fcfd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0593bdf55c263ff8d615e8ef268813769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878043349f20117c2c7fbeba7b6b2291770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c863a65171b4a00f94bed0ab9a5293771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6b50bbed4e61bcb857d7346bfc0b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a72a4cfa8ffe70e20c44d48a6bb7cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d63089a0d99756b2b90de6e9cbf2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceca8a2c9c72bff7b4c0a9a5497b0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab41b3f0198c6152ccf2b5f579acb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf1ba0bc64788290ec8b0f5e873f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ffc71ec4cbfdadf8e2c0c86bbe022778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b435bc28f63f7f78f0ba5216536db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e6128314b884497fa5af680ccafc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a5a8c53e007418ad2c9f93a1bdb4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a1c2b3316095e30e6c010eb9e9149782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bb508d42f2936a7262aab3c40dd8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491fb7e9cbab21df3a2974ebbb98543784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669a4b8f608bc591e2b5e4b187cb6d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b05d156af06f6099c71a9e50586d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e03995fb76be16255f7257163d9514787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5d8c59dd33f8b0a50b638ac5d473788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e40201a930181214d263329754a04789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4079f6a1bb5b000bc12af2d82bf35790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6528d6465a02560104e57984a52d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a84b2df2297f6977cf4e39fbd5b21792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b536229a52e1014d98c465d64d47793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b60bf51178998cfdab67df3ba096e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4ca59918858dfd089ed51fa6e173e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054696bc896ca0aad5f273f8c426b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519dc77c57e288cc6c996c31b8eb06f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b126cb09a945e57e544aab65aa6ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce75c2bdecd3ac97b6328c25d15b32799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2e42d918f94be4285ac69c1926a6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6547f2e55267472d2ebedd7fbeb84c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81484e3249b5f44f2059bd43a83fa3d3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128107fdb480b4962781e03bbb5c1662803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c57ed00169fae4b521d67480395ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c98bba2de083e1b0ec98d1409731b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a57d8cee306ba5e6fde91cf98fe7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c4f91120e1741dec65a7d524fdbe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1090608b4e3edbc2eb3d31675de8b5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf45a62328143906bc3e60d074982809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236692b3a75ff87f042c7f9a3d63abf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcc1b2b8edc30eee6c7f2a2df2063811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113cac022793a29caea29a8cd2dacf3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e279b10974921604f228ef39d34779813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8ae34185e71d2a39ea8dd29549e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd71ec054373bcc340d47af07ed63a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d463a495d747eaf7ee549d146713bf0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc14349547f7cfe8f9c595359f6ed817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1e29c6e5a4076c939608a4b7e75d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9cc9e95691276047073ef83e65142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f876fafe46d02c323f19603a8c061a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a40400d4405f8b758293e720a430174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe19843d052506758c2149163d78a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a7b02cbfc9833180f0cffa7f72fc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995cc9f47050600b297417b4cde7eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909cc1215664b1b6f8f3fb9ed70e9da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609bba78889cb8d9ed7bbb34108488c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb46eb3942d7d87f6e2dc9278f810910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b40d516ba6b0d3f2f093a7370a67d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f334e982c32bf6a8c51734d7da2fe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc24b6617cd7fc1f76584fa8ab79d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0d62a00383b67806d1b43ed7abd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e3d8b95a69b5ab3c720d35ea64a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fec1a5e42369c3fb0e31501d4770fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997bd62b4f22a8ac1be948f618535117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d216ac6f4a484ce844734e03166618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201cdb3ccf55e19d186cd2bd9eedad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777a0b8d1faee040141052b04ed3d4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7d41e46812ee44d32c4607267d8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6db0ac61c9d073f38861ac7ce87322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc519dd7457bd56bb508076391456c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0605fdc4fb249d713ef4eb91838977124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc85f4d8192ac1acea6af7685a998925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c4632b20c1eda5c875ca94838bfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eaabc74cd37935ff089e00d4bd2aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c816d04324005e8952ac6a73a2a0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a84c84e35b93c33d1c31ea990d70a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4084b65c6c42c945ec0f736afe404730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840f04dbf78acc1026e4aa7debe55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d58d99a2582d8a5327a49063315132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd4c66808d1c792f7489346ffc54f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9e5f167d80325741513113a70d00b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e46451f133f286fc671fcbeb694335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022185a90b7aa5532f27df2e42e130d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d6d525e0b6cea06c87523ca68c8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e82af4ac93feb9d94fb1c1106301938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ff27a5f0efbd8b400a328388092d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37753b28b6b856384a336a3f6aeb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c41e15106064ce1cbfb08d2e3c42a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f825037a1153c91688ff30973dacd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d553b9a9d58f86d3c1c6bdb6da8d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0132f055661d858966b0c344e7531044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a38abb9348a5fd13d8acf4864f01245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c6fe310b553c7b13514068640464346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b887c50f87049c479eba65c7edee7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fc92af605cea5b919af8876e39d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a42e5892d386c58c7d7996f7c33e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ac4ba672403c2ca777a87184b417550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02712d2452bffae01878d8074c5d9b6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca96677b8e11baaf7f5b50ea172ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957d29425de34a61e836db2fc67f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066352b9f2335e36068114a077d3f8cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9095032ac3fec72a4f8d4eb39dd81955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d21edc558c678d3ed5c0fd3ff24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa715cb55b18a5e9254f1cc76d1e10257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ee13b1977975862797d6bc94114e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f05a2073e2cc396230d7b951631d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2342a9d4a89ebfa0a7e408d12043160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852cbfe9e503f1fc1ea3a86a60b754161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d57ee7121d04b05c06033bfdc3bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e0e8bb5d41ec35c852944343335563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e70eae34173dcf03217db5ab4ebde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64952e729dcbea85864da6d545c8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd994a0d7d5a60c5f2c7c70ae38f9d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5628b503315ddb844bf3611a263cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392781949f23fb4ce3ee44c51c03c59068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5d1888d6f03318db760036d733c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e0a30710d48e2ba8e52cb0f4bf9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c29668e2a90193f015b8f05c71d4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1d35cbcbbf6c0980a3b6ac1cc2ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb34f67fae999a39806c07274dee473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b232d4f6d811ee7ce15ea864b7e75174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ef9812dfc4203b1abfd574075b5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b670f0486b0e28745272a57bad39fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20dbf00ddecc4b774113a4e0722fa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76205f7939c797d5853e65d3362696678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3eeb3b99e506aed7e5be5487d20a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15b4ef34e8f846dc33055da3a7d5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d30c3fe2dfc5e14c89b3214f0d22a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a8754b0ad8bf251438b610bd70b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d40a9f22e6cd7bbfd567330fe8ee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe064a793eedd14f02906e031076684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309315f83d45a467e5ae5ac28f15ae5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ad04c83e5b5b5b0b88db5a4a1bd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d00532a982259cea8f1846f43b4f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c582e4ac3a116e3d0b35b727a464ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27640533ce325b4537ec4cf468ea9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193423fede12fd9208a241757b31e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee038b49ec085220fe1dabbd7d9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dead9d8bf51bebab1be13b5e4dad492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb58221c6caf054f0b18d2ddd98d5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a566ac8f5ccdc559ac6f0dd248f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30959770552335ed5eb141dd9b86ff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1b4b152e6d20e41cab436c0dca3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28950293cc9ef28945f08227b4d8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb419ee93abb95344616ca81ccf0fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122fb07a511b79a1628f23aaa0544a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abdfb86c931d36894e8af6c3f606a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d3190384a923570ccd84dbf3a4101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c9663ec7890f5d6d868e53278e94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aaa29867e800a32365df6adeb9725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999052f9987a3c1d94afc44989230ee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ebeac52bb8aa5c46a4f465d30436e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602231dd5a2842445a5663eacd5f762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b87b8298ac430d187800348cefe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a468a04f68f06ff639e7f221d2c0d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef2879d759aa0e6bd2cce1d81d30d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49fbcabfa075586472054a92c7c55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2244e380afbe8fd00fa384f8c5901d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d33e6ac85850f8809ccd3de5cbf24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb46e5a805b324579b75232ef4605d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82398e525326db412d772d267edff46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbf2d5411076eb6c1fdc976218a4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893e90ca5f7e3a783446fd5283b1b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6516f1db2360a92f0849ff7e1aef3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9eb77b392a9a131d3eb4cba70a69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699e62b16e9dd52fbd08183eecc595c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d752c98e07a78559c5648b76059807120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d4f4b26b22c66bb1333d867a545d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf432e9c9eebe5b9812aea0742371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc69fe2a3ebce7f3d6f31da697ebf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaff7a57073285c6ca63a25f94b7471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1092500859d8305fa8fc055caf373b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4597a45fdb3d040145ef1b2fb2b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f996f957951483547f5a9f59fd665127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adcc914f156683373358133da6e581128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af8179c851b1babc66e7efd98b373129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda3f80fb047bb7ffc7786bcb3114e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596c74798043d73dd26dc8ee365b59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb40338abb0b7f1a0dc7d4b66a20397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400695aa61f96be23f5962ef872551133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a81a145f1b138d61ca5c13ac67198134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563b2201d628e5a17bd65db375a59b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca15eb9cd11351fbc094a641bde5ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85de1ae97eedd966b222807cc8d873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85645b93b450ac5b2a775e2efe940138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aaba9a4a92d175a26566cffcb5741139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53c4b3fef9e890a2c6d029f896139b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69978d393e18a0ae84c0da69458d729141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6fd2f43f400d8038d746bfddcbbcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63174fdd6eec8629276895ee8e6798143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab44fceb0814029698adf8d26e8df6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58da29b445a6b17cb27e2d8c09c32b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59531596e36720a43de8577c38b753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384291a5bca0493f863cda4bd03d888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786e550370f27f6d054d5902690e4a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287af60439261682ff6d3b612919c9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c27623ded4a56aaa44834f056315150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586628caa4dc04286e0482300b98972151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b23e42445721caf18012dc8dd295152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f6ccaefe91698ae3b1f47003688fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d608893f8a0f3a7e29f8af4b05f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de10d2ec03c4bd7bd3790c744ec0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9789001eb238b3920b61281514f37c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a528db840f53c3526a7e94de5598b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621da6839bd8d269edbf76cebc10ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ba624db447e70dd4e3ed7a3b4f0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2978176a4496ca1bd5807102c1a15d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3c4f3c84f262f85127f05304525c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c4659e57b3281996855eb3335c620162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea159f7405e2948281613431495d721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8957ddc42ab4dca37b3212eff5e2ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d4d0000e452151e3d18202c9b90e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162f10d11019687a8416ab43c30b78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fde8a97802d5205184a6b5d0cd564167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aafc5cd319849e1d136e8b338ccb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a298bcab133254315f2c97891ae07b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619883a7f8f8613a7df61f81de49d37d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510080056ee0e5e27762e686ba63564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab18e9233f59b2fb904c7c0c518da2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fdffb6baa10ba137a2aeaa1b84868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abb2ec4cab0562841e73ded5a07877174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da588cf799cf71946778fe88d5781e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bcc820998bea96087ae2a9580cb02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b6919edbd40d322e8c5b128d1cc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e9394b915978381077fa91d0710f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce0d175bb46b47b6f2448b4a6777b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0025ae88944e5da47e5ce5c2ed0547180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983c57b69b76b86571317bb2b4f27d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f37c8bb895d935177f65b7a88fccb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460dcabbf5e52c38670e9c698066f8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239eed0bbbf5560acaf04036cd2717184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8b5840073cbaccd32f62ab7198991185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556897ab68677b89e1e9c901506b94e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28ecb55a4665e9f28d594c77f6c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640698f6cdc4c346dac0644d66296658188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ef5e25ed65bf85122b9578b60713c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725000fda8f7b95234c7900b6feddd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834f3cdb213251b9abe494e57d6ccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12129f83d729aa171920851162042d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1355d732eaf06f8d07e3e123d3c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df123a5b7cee3c3b99f0fb7a6a6fd00d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905be4f3b4ea32daf271ba55905ad62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0120e8785a04da1ef456ec900a37c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982495179a692ecc6c3a155757ab03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19af05740f8dfc04aa9c5ac05ada6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764b429ede1cb55358c5450c6349f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb1765819affd7643aa087e0c2b4cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde3e9308ec7466a122ce6679062f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb7ab64c952bceab972b911960ee8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a5cd92fed1e290e9a8ecb3cc3c1ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9693696f62f1721e66870c4a782e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d032fcb393f5b851de8228ef5a9ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd13a07e4a46a13cd632ab8878a512206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c3e4b929b50a9a07b1a89ecca9466207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777be1d9ea682e89d230537456c6dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d16d734a83ba4e12e009e159f43a64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a6072b126dc263ebbb3322388f3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82ae5dffae399a1ae6b48a6768f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38406d6723b3e85f92b8af26435e280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5446c412854b8e7bffe9239d46a83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2963149da43ed25bdb366710c54fb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1bdaf6febe68621af6e29410a2a0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c8b01e3cf2d4402321ca8d705d4a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2d4eedf0311bd8985a9f07fe2af9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271323a57f3e002489badaaa12d379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62f103fbf8295a97ecdd17ca55ffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec9a7e4b30d0ea183e0c470ec19f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c6c31508609f60285ac274654381221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254839f44f91bfa1defad00662fd7d71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f1d514c82c911a6aced7247882a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c677007dc0680bb801bfda195ead7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca00bb933a521609bf4444f8907f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba0c938790a4e9cd15f901a0b9c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e791c34374f9cc4b56c75e72b040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40a8f0fa126cd88a060f8a431ecad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250abbdb2835c6025b204e0b52eff52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767c455350082b43540ec2da064776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94377212c2413c966d338ec63dd43f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f80d4754e7dc3171e4b342e4b610ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442533a6b28b253b2fa858f70484d4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a933ca552e77576e57ebfff72e201b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78237713d77354040dee04ace8731235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213bb6c1df9b3b3f722a71f49b5cd21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a5a0801a8610780c7f004182f26c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56545c35b6190bc89f09268d3b2a0c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b951a5424d02708c2e379b6c41a13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ae284262f7c2be3fab8583393ca2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae38ba7f92c9a8c07e60ae95b432a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37dfe3146b91e2b4d0718d836347bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744622957ba3a398ccd73eb4b434c25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073dc1a41324dd12c807a15edcb818244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace6f47146483e38ddec9cd36fcf0f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452bed9d5d8e83983844eaccea76f08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18fb80522b991db6ac2dc16cbd9451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe66e8fd1e6e23172b59f498eeae82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270a1250382f3d4ef42b334b92631a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72b3244d1a3d04634989282491cc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6870054759641efb3aff8a639a1974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecaaef3005224653b2d3ca81c4e365252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5766475c66a7fd66245b275f0d993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94ed492f8f36f7098ac89fa17a195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386e6ae7cad4f50597114f81c331bce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1484c9bf5184acdf76370b5e673f4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e568bbc48631ed1623bc611c135099257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cef0844949278c28a85648489a12f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9b16531b7750e61d6c3ba108f117259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21484a9adb328b0e3bb309c47dc72b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059331ef140e818054de9d799bf800ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf7d705226385bcc944222a8a2adf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013244fca6f312c0a47ef8c88881a0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feceea4e31f31d57942c1c1a318366264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194eb58e7c629e2d129d802d0766dcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af6790e5fb77001560e66cfe41f79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a1ad26d196cfdd19071e4824413c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108dd98103e50be6b4d742465e5a3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f10d8cd564aa9bef89464c9812b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c221e1565163db1f91f753c2fb88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb46184508e14fbe48e876d1c0ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f963249ab64873d3013b4620a7d13f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4289e6f055ae14dd5f3916facdde330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70750ad66c85c0cc3c8d318bcce40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2b16a3c7938190c77d46939bb001275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f59951fed9b3df8180e62b438c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500e7c988d503fc19076c3aa00aaeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013593e5d242074149e6db70b32420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba859abddff02b7119add5a6eb10c93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765209e2445d36a2bb2590b5f9e4723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f25f02923aa6c0d09ddcd49ce8650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e150daeef68652022fecc491bd504282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0655f6c8bb1448387d695708a27a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d9430e9d79809cec6420519939f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7eed0d490a50a6689e05d486bc836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151caf7497154683822b8ddaa3eeb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76fd0edd39fd40cfc14d74d1f191a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb28dff1fc8d2003e9a9ba338ceac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922ac37ee9cfffbec05a10955712bb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da793ae8b970aa1d47123d0ba77f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113318f199927da2a0c64ab3f402954291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08b0afc3f6bfa49397b0d4993e2a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638282b870a30032e05d794a5badaeb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef91c09178a1fb081144545f0e565294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0628b7f6805987dd4c38bf6b340df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63827bd17d29c392c1d52518086662296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e8896e93844811b307d942252419297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc58271d6e0c7e995c410c9560a333e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9df9007c11c0e311778484942de2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a571609f263271ae127f29fc5380cfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1de0d9a81acc074afe30e1b474e4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301bdce77b0f96876c100741c28551f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870286e1359806e1f47d9a905c507a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf11432d5375a149caca0ba99d239c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec564b0cb72c3e903c96d657f8ef1b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f943fd85c9ca4a4a729b4205f2a896306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8414f01e61dcd33834801dfcb259ae0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f715a4efc701dc178eaa84bcc9540e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7359b50ae1b12d57d1caa3d0e8b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709df7c0679aa5ef0ddcccc501c9b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e6ee7b0dcccaf3a20a341afb35cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db35c6b8f8aec87c9124646cae7d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f67ec38e9474a16af3efc2fdd037e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728f5af6e4230ee165d426683f68ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d34fd8c7c665d4954ca3d94ee243a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d0ff4e81758322a736dd8ad6fa14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc27fb3eb07a33ec0f1d4f30643697317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f20b68f0888b88239e8f6a8de0cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717bed46a20ae43b69a0b1ac1017b57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34eb1a52434883e9d5fdc0f0c7025320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a5f40c6807af054d367177ca9ea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715800ddaf678a9264df6f36021320e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a60f185d22f13c9eed4d5060734052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c2274c260f677cc3b94bb4e19175324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c88b3ce311b3c343fdb373fb4eb87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0741d77f8a12f619bd826c2430c81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae8d1c3418789099c2c841b41779f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06ec2f6d27620a994462e7980a2ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e1a2386ef6cc0e6110d2e75159cdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2816cddfbd212a473325989a21447330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072233ebc22c981ca6d4e0da2ab16d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669738b8ad60a793d59a9ff866ee4ddf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3caf02a2e4a0bc52cb35a9f45116a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099666698d512ae202135ac7b04c585334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab68462ce5c4fda245fe13bb0ec733335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577bc6c5dbbe0fdfb0e7ff23619947b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe64254d7dbfcff235f51401bcbfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941535e0e8d44e607efacc8abf5fd77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325946e16064ea2c85f2641908116f18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4b1dd7a036915fa75e091c2d9842340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79af086847ddbb12af0eaf4eb515c61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed7442beae337f92d7a3993293e6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b718cf97c73787a1eedd5830781b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479e91c0bc04135506202c94756f25a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dea2e17b20e71ac672c1520ac6355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c56570de45b193ece8f87a6a7b37a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7919495caf03bb2d25063c96259c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b69df9e0f327caaf1de32d28b7edf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa68e1aa5170bcc6c2966c19bcf7be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a26b8127c25c933f84604da7f6d734350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea1608bfbc7b2d76c4ebd93759fcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa856f99585e95e25639351424e7e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca66141f276805b1e50e79685ec3d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe778f144b6fa2ba08eb539ebf502c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db23c677c9d80fe10b49ca6d7004a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d02ab7e4ade18edd5bed3a83822c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c55d13624e70619000ed13ad7e504357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b289edddd5be2fbfbd0bff705e0d83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61cfa43d5eacbde5f818d4dc2a3b84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76918807ba251f8562ceb9c1f407ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f642dc8c54b96d5b083302421aca2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203527256529603d69e775447af55c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85022a87fea593232123a3b244c781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40869b5e3f3d46ccf76b3e9bd65b00c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd2495b330087f5c42893d7fd50e62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24bc7e6d44e5cf747fae4ce0e1ee16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a81804a26e1015cad22e2ae80907b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fff46cded994ccfb29cc6b976869368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e43ea2cd10c3af91f91c1c8f3b3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a8ecc5911f6dee966a60a46a2646370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004513fed556f44ee997b4f68c4cae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb45dbdf047bd5f9bb5e19ec426b82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649870be2129b65f2f73cbf92fbc97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd81ea0d34b803905b0cfc11d4b381374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47a7481d4b9cfd630dc2b3de4110c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ec8268e8bbe33906820fd1e27054376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a3e0241be2d010a416f91b0d7613f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be237a35401b704c1f4d045d1501b0c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a64d9bbd52d7572ed97c232e97156379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758309ad5edaa103c06eed82bdabb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa76b3d5ffc345e366768ce88ba2d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a777797191cbdd880e99b0b7b24c3cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53f54d0e7a50a8c56b488131f9bd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d2de3331e4fef19ca9e3b5fe04508384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d6c5c7d215295feac27231c1d575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b35ed918278f5401f793c321074dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf90cac037e8f75320e210a3444fb99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f40bd8d897c99085c9e5e8d127c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4251f57750c49d6f7ed1a69803fdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450730f2fd8eed53951f9c6c4567c310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd6ad74cd8cd20f8e685b89e83bdbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed1157270feb836bbde3bdf758d83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571bfd94f8878cdb7ea721958d2c7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98eca828862cc764dfaa99e1cba80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff13152381409ffff546fc00c79e11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c4a8ece848fc5194e31c91402328396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0acee4fb951c10f30637adb194233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930dbc8ba8589662158c77c72c5a04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7eec76ba47550cbb061524570313e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b063b84b1a43f150e14de6670fd1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762756896958e71496b0723f6de072401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d32866783f09bc08a4d004b372cf24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da670aa4253817085c417c2004324b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af20068f0c056ea3606949fe3311ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bcbc8e4538c834b2b98ed898e7d8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978b21034348edc5526065e30eff68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9190de007e5aa8116c16ce8b505b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8cd71014ba6a961898572b56c8fdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9e9b38f94e9888c63864a9465e72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e7233e5c50091762d1b732353df13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e5830802716f0124732227b5c2bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf638c9fbaa428151a95f2607d3d0e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba13ad699d1093236ca4ccfc7a1cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3b8b12f19d94812813156744cc8b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca89097391c2134deb95d6ed6e3f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1102f3e6bd28e659aae4be76f19e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68eccdac0cba71fa78976aa92626d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e08236114d5a5e4e9e029e09ac88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b919fcea07935dc432bc0cfbf94d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b143ed17572085f3e7d7e056699d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3d95bbcd6634b2792591b0cfd7bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb1b58ada87c4e72258b59d33ec80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf02cb664b678159471da40a47640d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b73420224d26b63b5196f13c3c8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607545fe4be38c926c5fb23edb0dc73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b7248db4edd45f90e6b3a130d7c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be34763fbca287eee08336c7a06a484427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3b843d4b0601e4bab658d4765ba40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798b980d3791d88845d772f3fe68a79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725860d03efcadec6f37e94c557db46e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c21146f013b232286a043e3dce7f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049849354399c1a77151d49645e909a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd7c50faf9411cec424c2ce47dbac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889648b43c14f44e5bbb537ed9fa1b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a0386bb6cd93ed3b1e43f7bac25af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d948c34eddbbf105a1c55a2754a892436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f216eefb272d69fe2c7190903f99e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97119c7508f9092a0abfa4401c5f8672438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b8bb44de015d2e3ecfa3969b7a28a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe297479fc6ba335e0f30b81514a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513151d7c62da5acf61b94a245fb3d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552a7e091c56914af6558dfc6b4d61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc19958dfbde0711a1ff8a9953229b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41212a2a648c5a38eaf2df45cc7a6c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec48e89beaa6b190f8f9e6f3ce116445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac24d351f51bdeafb5a6de6e1003e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a470830bcc4ca27c02f621e20128447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fa4da6a810ecf07cafb8415cba740448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bde514da80a28a60448a147681e43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964a5c5dfa22ad54ec3a3f29515196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab26f9db5f8b4d89074468aeb9f4dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb20adf2a2bab692a921eb77f356e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6856bdc57693644ec6ec3bd411aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c150fc8af812204a3ab2aec66317625454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7ea7ee9bbe0db16910500bbc0e45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626a21ea05f22696f779beb424c2ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b877280cea400ba967a1c03e36bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e1df4c148a96e22eeef2a63f9bd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ae64ab8247ebfbb66c7588a04f99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f6527d4b5f53932119985b548fca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51864b0025e08e2c3f647f91bc20d8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e42290b30e2cccd57f5a7da5ed3fc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2cb2fba22cd2c88723dbc5b19c6c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75335a35dbcbde1a15dde936cb5a25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29259724342ecff05a1fd212442d5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da05eca1ab56c76711a79e0f08da71d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51bd3cf6b6f65cbf474e6f32358c9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e68b4737f24a31de88d378f6acf72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b702bedc7f0423b7e799633d3b92f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3483ad9152e08d2ee66ec5070036d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d51cdd2bfc8d7ff2fd1f502a353e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebba1099a28d36f3c1659e3c81f77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf6e13e0e180e69ab417ca23263ca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18ac9da1b135b3b6ad7e55df87542474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b2bcc27b15ce3816ab70b065583e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a743ea4731c0589e9e710cec2020476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918be747eae1828e7724532f37840d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c8cd8d917c964a80dd754834d15a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467f2ef21cfb17558dea525015cf1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66855a21521ba19badcce4807a76f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f111e0595b0896f6ed67ff992317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ce9824142713718ff54cd5e2ee0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915900d818f5593919256e13cb995dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491ddf24f0a6567e06a2ac525f3a71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f64c8eab4c5635e7f87a73bde85d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31409607c1e9931169989d59192615bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d37defc3ddf0025bc157f06945c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d90921b505a9088a021705c49e109488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1806922202b6c4a760cc938eeb508c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6e05c37a5ca8c2968ad965a09c56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92437b3ef8c479dbfb190379f4d6336491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b07b36ab8103c68742354f5a65604492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3b053b7ad2b1dd245333e0b6dbd17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b2d8dd35218ce86d5b28babf55cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4a4118f7ff77ade3733695e9052cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975790bba9099f157fbe4c37db77622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4424e3972a7b451804a6f263f00be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf17ed7364fef3a026e73c03e11704498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0994fecb95ac50b393697e44ee433df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe47bd0ea566368098f9c5c9f98803e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cafc97c39e68621dd810d1c4b572c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67494dd8737ac3b90eafbc23d969b85f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa90e481f3c52d666c898af0ce00d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0cac0c8e51a1ffdba560aa6023a74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a5580f31eccca3c3f6face1f8dbbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b73718bfda688a70fdaf6d83d138506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3ffe3751f406e5adf813930c441c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f770bac20c826edb7e7332511bfecbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c1a0229a85cd2b9af7f9e0a54a69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1d9def74dd13f13396fc64e9af6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8ca4c08d1873347fd0875f456b8ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4e0fa8138cf65898e832e4547ff0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b12e6783ab42408ca06cc9656bbc55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3feb8366d82e567dd74b54c677367514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4cc5eecf94a55b963995c495ed19f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5503b8688cadb4a9aef249dd366c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5bc5533fed30633c76d1b2aa7e6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d89ff0584300bb810c4cfdc7c9a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2a27c3188484e2b108a4d0047b88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fd6b147cea3fa7a15ba3413982d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2768a57d99f4d075acc9b2af0913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9dd71d032cd1e92a68bb35ff78ee0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd146b11a621eb5e83e052792c480523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d8d10179acabc5a9fde0016cf5e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124da72b3001d93f59ec4d6c4a11680525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c833cc1dc6fe6ad2d117eef40cbdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b92d6b37845133c3b45614f505e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459264ad658681f9fa38cddef80906e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160ef2c4df4920326542394058f4ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d336ca9d416ed1f38a129fd77d1ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fa782619bfeece670ede5148e0b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d577b970eb929ddd9716d5b2e5ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781ff142ec86204948807a760e8868533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b201bfff32bf97b186328015af4b80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8292ff45f2028dcd7f36b3b1bb572b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27909bfd5d5cb5bcf256ae23d2bfe6ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be275b4d66572d749f45638c2f3f6c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3ecc76621fb8c7c374f75fe23d0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a44df15a99d7dae489a76a1e3a231539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df85c980b893bd4d7e942324ab8ef7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e77d3a4bea786a6e5876f202eed5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125ead6cb2e58487982a3a03a4a25b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133775080dbcf9c6a521eb331ad8736543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64639e362293beacb56582577f20f71c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aede763ab30f8de99093142170efbe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d12ae7de262b9f10924fb38c70f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dbe25311a6638a8f8ea13bf555b53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb0b589716763e12fc52ee4a6f2085548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06925c9cb83aa5388d4fa1dbae8522bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884fa81ab33ecde264c43d6ab9904e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6d63e2ae10252a566e37a8601fe16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86759fd50d816dcca8fb05b17b06ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10cb00c9c3f3721a7ba4d2d545251f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e8393d08a4b750d8798328f7958b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f606a230ae53a7f68639bfdbeb925c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdf9142534c7e626a8c192c1bcf8c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5903408fded9b3d4b99346dfa2d3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fce715f0f19b494ebd57e83a3d421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8af5afccaf9cc2dafc53be8e7bdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db642c8df6a35cdeaf8f9c53e309e6b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf39235171efefdced6d5776896e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712deaf61f280fd3dbc93368717e3e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1c8cbb8f297be99bb0341cb89641563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e1346a5ac19a2a11e29222569fdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cedce6ad29478dc4298242db930cc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b7c1d2dfca89826fa222d81091ebc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2c4d3fb8f7e9e2e1bd97fe4503b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aead7ee07e5809398c1f964cb0989ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d6190c4b492e40fe0cbc4715e88d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d35375981a50135a4bd500f57c1dc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821822d7ff207065de2d4331e170e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fef59fac3817a4095c64ece4b8f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ac1bf84626a1a7b06b41b1b9b979573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f42fc880ff23d5d8d55f972723407574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8a125ca14db5563f45e378a12187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23be25f62719a0218993b76daa4a0f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b6b23bcf58cba75cc8cad3ec7836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe2db84b38b66523ea3bee48f4ed7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8d487d67455a251dd87ff07764fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf12a861be083a57a0d74204d699da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735172cf7f602b04b80c0dee50aec905581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b490a5d146e0c808e0088836016a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df6dc58f13e8b0b295265ed8e74667583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69eea802d561500a8ac4367ec930c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efab7d52c36cfc240d7651b0f5864e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642c2695eb11cc34c4b6aae5b93fbc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ade3981b36adddd6607bf4c05dac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c1c0cb23d5dd6be07e5b2a2baf63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c22a8176c9340907a44687f602da0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac0ebdcb5c629489c223a95aacecd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edd96a97174864f12a8d6f718aa80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6689b9537ce3aadcd7b3e114d00d48d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5612be92f061395f3a2ad221951eda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef764b3dcd7e587469339c3d5c0a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a212443478b194b86cabd6f6684d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f23452afef9aae2f557211ce5fd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19985aea9088106377d695ce2bd14a74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff1bbbfbf3501504cd134d27bb537598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f1014d618639dff2f3ca161a4ffa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa57d431de7fc751574d8351470521600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b7cf6e1bf47c889c06f3d07d0f1b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa643f1e450ebdd5dacd7679ec2cf2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8957e98e148af918d66f61a1668c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831486ea638145450a655fa3ed67e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebf995605e37ac125feeee238a2478605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07432621c0e7615956e5532fd48e0c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d339561106e0ec64885c27f912a69c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93820eb9ac5e569f3115173dfdc507608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f7c8423f1066c4667c25e91792d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14b864efc25df49a2de823d3b1aa20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff890cef48d93fd1d4c76cd5f59b41e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8421d3a9958905322a7edbb407c32c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a48e0f01a209fa50830fabb78d06f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991e99741026731b24c302e1536e8e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb847b3344a53984cd1dba3568a003d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74891255782e968c5f16487899280207616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b4bca039cb2ae7b4d65ccdd613b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b010fffc604000cdc1b79c9873085618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114963c38b61add4ee8db897bcb6c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e34544435f6b4f7fa2387d18b61c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80b1518ea4f34e7475ce4224c486a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91571a78b2ba7aa550ce75b27464c39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf993487cafe77d3f75d1d550d1cc18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4267eb62cb0315f8281b6c95cd88df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171d2723837b725523933989d2937d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d34f28e2315725195925b229f07b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691c3305fb1eb3918e162f06ab54ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85ddfb975387570a1caf8d55c2393628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c236b6d7bade950657def146cdafdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4ef6cda086b96ceb429f476d530d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42820100cd1dee576c9b60aaff4872ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e74076b49c3dcc7f36d8e2260186d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805c526431ae782995e9d8ade4c7d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54807832e6f446227c6bd6e092775634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a1e4fb85fca8d5b16c9e48620a0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a77db060265a3c2eabea42115570a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b129f5a213e076a6b1b786c35c67d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386354efee9f75b063223c02603c0a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730e656822129e89e169c4fcf383067639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe4d8e5e0c03ac1ef8434e9a38bfae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a861c1bc7598aa0ff74d418168248641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f72460de840f79ff7b4dd75aea65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc213eba51b74d448efdc2c678274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46574ac5b57b0951120a0d49b9b61f30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29f4ecd5765ca8c003d8a5d187a2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cb03cc4a1a195be1325783e469ab1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862cb32cc1ec38ce704e6b5f8bc2f87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead2ba5218d1b113437c6d64c6fc04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bfa89cca2f31ce1a7d7d34a708f8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711247048e9e3ef4b1f10528cdb0605650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e2001a66a05e0d76e86a24e2d256651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d18eff942a6ea634dc3085359c25e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f05b441147bdceb8b5d4e4653cc15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775be442795946b19cc293223288c06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d4715900a22ef61aebe0735b04bf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874228985b27b53b6e382578b6f4a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ff174d28f24b2e0add9ae12f69a71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4ca047769b7d88b69e20e17bd454658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea9f6e0d9a43415da1b72ba5bb966a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff0e58f766b1efb7b30d63bf626819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e0a8cec16ca161cb1951b8eb10993661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb74b9fb09a12c9ea3560529932ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d8ac9906c1d4f2e4b7a6c3fa1551e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac3bd1f97907de4db371f21b10338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb23e29d301e8f977d2622f0c93924665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3277707bc297d515001294d85fc14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51186270929c693067df413f216c7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e56b25cb0ac58c63bfbaeac35de4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6a285ab97848ccd96458985575e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30dbc36e973067ae964ddddee8c9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc682f229031a9e73add7107f2fde2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d955d583b7f2d1d3892acc963ff6c80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd7530cb32bec1feb8f6b329f79d80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7fe992281e36533e9a8580dc30f99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a38a80715fdef90484fdafb48dbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ae797048bdaaa6e74342c22d953ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b59c67517d67124d9a7d4a7ade763677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf36e1271fc5b71b17175cf2e540f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283211a580c0984f9ef42a3070ba5361679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d955b1618c3b9a4f8df9650191f3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb12bb7bd458a86995bdc8953254b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060e010a487d986095700ef97b43ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecedde0e74c330865f659491b45b017683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f9ed812247ad568e92ef65d0683f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50ed40d77f0e32070678c81ba22f89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a7c1594bbe5fed80e96a80b0d068686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a37c6efb3407280e1a78dbd1579c5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8adca1d782f5ca3d5c5ce9ea5d263688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a56f4632ccc38a2e30675b612c337689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2e5963a934e4e1973f8b5bf83558690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2175c399a87408257a71a9c59d18ea3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63df89341c5a41e14b948b3866bed6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2b7ab62703ce13eac1510fb31dd2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11544cd883121c59bec2c2067785a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921550df372b12f2fb255319ca586a85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c765f65e9910f00e7f1faeee0110d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61a073c369ff52ee447164fb3a5a4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a5d5430df8ef6bef3d4f648edb31f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cbd19831f9831b1a44deb5174d7ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6172efbe15b75c0fbdbb93a6f2d75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99019335137715f05cda17a2da594eb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c20164c33b2f3d306f54ecf37c56da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cddb6f7bcd8d1e2eb4037ee19c5f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22444932978c86899d93d91c41130704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419c7ddee4c91658c5405814931a42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2df6f60f16282442c7ea7d744b5c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e502b5b446ff214e257868d6e3807707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f591791e005a949153a0c2ae8a76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3b37eece146b357ec54480bdc7f5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c020122966bddb72f6b90b48f70f4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7755b56aa814094dc4f575d5d16949711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639420b5fb5131b68eb4461bd740745712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842d3a55375fa7d3ec9763c1a2ec7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342c4fb24a2b95a32a1bac20c12c471714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca43e44e1ca6624433ef94c7d339303715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f2d735429e8ca0eda2f90111709d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae3041a3f8da5de4d6b3f2cd5d188717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55432d815040c30de57f217901b4a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abff8aa9783ca916b1af466c4c2774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d143363db54e0039991bcacd30c590720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cf3cc76f640ee173b7f03a6c5a0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa0847641c038b877c5fa29c238e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4144ba8637a08f9d6610ffd93155d28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd14b5c4da7bcf8deeda45e72578ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559ff9d15a4b2b6f1f887cb098f554c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8fbd475110f749098108b4af4628c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1603c26a6fb6d43d896762edb4f7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ad65f19d6e5a551be2b9959dbab4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d84edfd03a7570ea110cff8aba94a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6fd5ff9f00aa4ddaeb5199322eaf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea31403a78fb52c6e85dd55c6ea27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7731b982e6a30a7948b8b1561437732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af4665dbd4fc8ec4fca64eb10c775733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126c053634dd1dfdfd5802aa4e4bf0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255a54766ed096d5edc7e23dfdbc2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417269832383f0f41d3426ce95a4c8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91a6420a1173d0811156773161476f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c4787d0cc74e8ff0fd903e5f9226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0c1e90e10abf91a485d66e4c3633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c194275cba36dfa1922d4e15d88ab6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc08a0aa0fd712ca86a4197c121a4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159107e49c80925405e4aaae7476a55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a1d123f3423fb2569fe5ce54dcba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0aac108ffec88091633e4caad28d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561fcdbe8ba8fa99768d01a8ac434b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e43a775ea3d46a1922268feda3ce9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c4464f6bef3ac088d903b1dbf0a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c6b7149ef933f641bfac816d5832748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80b624b38283d2ea2216e24b75c275749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65ef28a9a706fdb706a43ab8153f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01a92f4079932484b4077768f6a64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c05379666386634348260abcc1ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a92ff6743cdd067a9d46976eb2495753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c455a38664a05ffb7824ccda2279754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea26a6c228c77de9cf6daf73e0da63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf54aee7c055e8eefd7e5987329a81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2502b1b2108cbf278badd8c17536ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d65ea6a98ac07512de74a770315940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f1b2a401270b86e148a6012bb9e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659dc7c101627fc6988d25948690063760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13542fcd5d331cb4ed260a74d422a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368a6770cf6f8feded4568bc24c814762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757709d21dd161de5b290e7601d3aa5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4f66ce03298c5ee5254fae02a12c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34df960fd3ee1eee1364258abba5b51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b8d46390fdef06a4460752c5a7ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ef7fd142de1cd3c8265ffebe1f98767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>