--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865925a77811026ce01c1688d17cce871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b65b23099b683bb9320d7c044e9adf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f2f8ee43a19c3044bc392f9bf2d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1867d89f116ba0e053b0c6adf696db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa6948be9d084c3d3b1697e60e73495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b0c677822197e2b14f645d9c1e826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49af2f0e2d48ee442e4991415346b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1ef1f69aa6e36d9ddd9e34dc384d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332284004c3ac35fade40177ece49759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde179edfa65346d58f8cfba1abebdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a4105ffa955acb364eb9033ab264c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c37451c5e010b3a53ba8a0db21ee412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357117add9297b2c4e36b17c296bd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188dc9e9cf52a90360d5e17eb2210c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299043411200081af26f3dfb2257e7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b926cbfccd89de8f262134425fc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7cd3a1c3559cd041b20d6514485317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3c808877691de3f06a546f667709918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d801bfd281161ea510392c5382c66e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a121e2da005660c5e0f5d10327773e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a3c1cb2707532f7a673e389ac26c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb02d4cd9f0da91fe63ae2ee896e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29c679472130dc6d991d0a14c3b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9faac217c21870d0c304054cf55d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1f97db38602052deef8d062c75b7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079693a4748f61cbea5a51ef812a2a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96618686ddf134a6cdb64d90f2571527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101973e28d6f26d3fc21cca1cd580628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096eba713933c03b4d5b8cc62cbcd9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceca083beca71a117300d8b80ff79830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c7db6351011b5a84533eac9f575b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b07036115362631d5dfd9d3bcddbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ff12a22f0276f52bba254aed00c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494c1ca0fe0cf1ff2f27c9e3e5838e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863fc3c25cce868077dbb79fbd7475135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed09a596f49f452799aad870ba2fed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5600f2a6a6246e190799b7baa560137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a04cbb9d02452b30d540c4dad29038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3636790227626ceeedb1e25947476d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33346ba16b599ae9cf85004a939d1d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d35f85ebef8cc933d020cbc2341841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d265d75d00d6dfe524e878f24fcf2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467cee088ce951bcb5fc0277078cd7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2bee1c054d2929e9ca0243427ee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864cab7ac06f55322bccbce4952bbe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231cc73fa6bc9f4eb32dced885646246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820965ab4883de5625bfd818fb85ecf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd327d0a57aa33e28e33d97bedef248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c329381fe77265788a23b88f04759749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0cc4b7ad02bf40de2f66718b8ed9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37505eafe7fd8755e0d07c3595b57051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc8dcdc1a5f607c5fd40e908f5c9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a972ec3b74641628fe6ccc20d64953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1fc17bbe71f6cb600dcd66a7121c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed7cacd4ab682f38ffd8907b123cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ecbd4d164806dd991361bbd0ddb8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e479efc44d55d7ee16f91751081957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a0b057445b14aa5036dd85d7e43758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c955c0976048a6f4c98f8f452eda1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9fa6253fe3a9bec36d33059217d7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4df3b9a5fc4215d90e2d9315794a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce7a485f174c3a9919c3d0223111d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf170540b3cb4528e9e68d63f41fad8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a70041b8c91287b7600dd5c4fcd3fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d997086bd0f80c24de5de2f750402465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48075689e0875ee3e56fbf4f3d15733366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b8cd268d7bc8f29368e77b3f9b9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145ae61e92b0c1e20b5dc82577cd8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da1b32359a37fdf6d5b041c25be88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b104ef5de76e7156ceabd5bea3ded170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb53b5f05b8bd6657bbec280fa43f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e1881f7b4488f51f9b346a130c8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916fac3b970d0312645e76e2263d35a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99b8beffacba0d497ee661f8c8054874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8835c1a4e364e64c980ab9918c8f9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209932fb68ac5fe3c98e5fde7bd6488176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38648797364e1024656732730b73123777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540a24694414e7984b7e2e1fef652278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab5c6e97c31966ac436d384d2713e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07379510495a3192153ddb791f22920280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2a41df2cc7bb9bc30df6d2703ec181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc3855a4b954fd3126f6680939b6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf08a66dffaae4ffeca47c98b997a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb0a96b6ddec24328aa36d40b39aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7b48b9d6f1f4e0e081d5884c337585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5177f15f9ec6e957322a029a89ddb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420119e90823d6093373849e5ffacf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcfd71f090a8ed0acf02e8528d78b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844455d8dcb091c89194fbc3cc151c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c5046ce5dbc67fc3f7c019671675590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaef34ad6e557b81facfd553d06add91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6780e26d92ada8457ccfc66f0e4eaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5eab6f7eee71007c50e1f71f838693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c20c8947c3dd277ef7848c36cde494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde02f295fe1d8be8d55ef486e0706a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b7d8333996442db8f2e389d36d6e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1bed19dc07afa2817aa34e24bcaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadfaed558211d99a50790bbb582dca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa131ad1d09a2cff875101fa5595c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c3169436be6adaf7a8908d1989b2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd376f241fe11a1dee6df4e758f785101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b74f3f24df996c446534e353cf9e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b3cef022bfa2ed5af31a0327dd3d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265615cd0f486d8cda87fc2ba9cc09f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ff2653b1f0dc5c88853ce508d7c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030a309959ea93d182a3292337c3c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c2340a8c68304c173ea70f9af0a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27168fe64fd9a93268d0cff51f87f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794191095f679e8ff3156f7920334039109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0998b07f8517001eb7ef203c09eb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671c8b9d596e2598b088eb65f8a2b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e044c963e395e0a634b6ec808860fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9941d707875f5b5d446c30844318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c720a7ee0fd064e40bfa95f32f787c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bf7dc4358def02b2e6e7f95f10ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c2a4a1d5ed1c84c1040b6c54bd55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631f63cc76f38e83f20d871cf10149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d35e6704bdde33dc65fb989ac1d36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc6dccc4607a1fa07314a3a1fbb0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a93b64da7ef28c25bd732c1144eb50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85754f1ea2cc4f9a004ad350a6a43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fab64b127cf91a23547eb48fc97ccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72dbb8499c23fa193a4337361ddb1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f161c4b9476e01a89b4542c5dd4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d06f763815be612f0edc72d32be6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fec3b5dabbece1e954ace3163f7f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a1fe9f0616ff7a9dfb5630c3e83aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac519e12b764296410197fbef00313b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3e0c9fbf78959886ea6cc4a97c39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed19f0035c98ac765ed8b6ab7ea3dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6daee1655aea4344bb292a28b250f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737ca002bdf03c62d1eb8f05ce7d5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cb5b511076fd3502f9c2f80e7c878133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a86c0e66ea38f20d22a85bb2202c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15263e5362c0f46889abe14f65740135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb8e05de7f1483abed7427a44d2ae6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333b025a91c1994e20bf933b1ed1aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbacd137c225d012c1a9fb339eb332d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34546dd12971b15907c5c96a785a490d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf70b37014418601f8e6d0221e8e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aabb909226550a500b26a971c457a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab56e8b9c0a1ee7ccd7a342a686a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b50b05c3c4db0b6e46f052ef5aea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f26ac3c39a3483b94c226fd48232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5e5d430acfd2662a6353660873e5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2296cebefeb1e95c5655ce616548b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ac91dc1940a6afe9c07a071106df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425383e75700704dd897ed93ad2954148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265b9143f412933d1f3838cd08305c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985d56e5331aedc4ce46fdd0672250150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514720a0d1a238f2bdb5d10160fef8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149dba3ba6ede5b884156190d5a664d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6868d3eb32319a2b92c572bbf3d6d82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af170bab362716ec0210bda08adbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f18e646c6dd4778fb012ac25d497e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd66eb2e26ff545703750749893f78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69102e95be70fa48ce07676e4efb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80eec0b7026d9a47078707ef7f0b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36fadf6d6206a555452ba0fd23865159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea9b67f73ab25c1cdaa75be419183160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ea953cd2547140a419407ea2a84b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df9ed8ef9422bfb2ec065f1baa6dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8965c5be0af244724b7f64dc40ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fed079036432adc806c67d7daa04c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b00fe7b05f1978161ee4f5102248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aeffe3c8cbf662754d278d3e8e0ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a606dfae17255f8580d3f039c434cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c68254b577dc0767bd137414aa9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec060ce5bbef4ec9cc3179c1c70567169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca5b64ac95b970c24b13b4580a96c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab3c59846fbe5d7cadb4d007f2471171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f23f55c7cdef5ece96a292ede224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90488d1fbb9652ce7da518631d9b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5716ca2fa964d27513dd105a52155174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a149c2f17cc9f053ee6db852fa97ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a75a2b05010f55985b6d9b61b3a65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bdff8a914586672316ede7e071c9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb6dafce046614399d8e562aa8e0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e924fb09a492b86907210bb6d41b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a959ec0357fca6597296670d9e055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858d791a117cd6cbb879ac7d4d2fc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8dfa0d9aecfb080b125a5779e0b18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d81129760be8046a9e37cdd6c7eb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27945dcb2c0e517f7909a2b117a935aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10c12a9d28f541a8e2cdba3346d846185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0a130244771ea949957e84cee61b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f9b0b806582c2f248cb1565a27e89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54898a8aea66cd172123232d10000188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ae148c5a474fb562e3862b30d381189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba54823041064f7d984b538978d59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57bbd7a025bc69b634c88947f7a53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9f07eb57117fe76b3c8c3c4817ca4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb421fe4e8174452e20c100a0fdad32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b49417120c157fc67137d0f8ad60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a2064c7e61d10367f6cc77eb5381f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4d5c01190653c287a6dc6220ec53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df78e69c61d4473f1c31aeb08f630f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccea0b2c5f4891c0ce875686aa5af8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58587ce38efcca3b7f27edc458d522199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08236cd0f5f0c35d989821f5799f023200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c8416811663d0bc3ce77bd8b6a1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8107eadc0b39df6dc6f0aeddbcdccc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0166d75f17f27a5e3790a18a0a6cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b4dc8a7a36f9b5fbcf47756c37e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5281be73fc54dd8eb6bf68520ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57020c7a2d6799888a3353c4581ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc34a08cee6e3690a07819cb73073d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd3b6b7f89b2e92ea5df5720be5db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b21c02b5ff31fce35210b7ec19db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b20daeb1c6ae631ba6c208e6424c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407842c84f929e2cdcac7505e447ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b844bbf9688a4819f8e6abb090a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043147ed54c6e1e9fe180151c9eda6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301532cee099e297a6a6da604598ded214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ea436603a7144a69afb158b5b684215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519a5acc7facbb6c11fbd4a83d79b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda008ea7aacf407deaf74dfab13165217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139b9812a599126eba87ad48f03055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e694e8a0b76da649cde4ced5e985219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d9ff70391af75604c0a45e95515a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc54c22e2b30b0db62057377bcc61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973e461ca0dcb0f7e3d8150b76aadc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ac961532cd7a9b704d3c572978ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652ef7752db47bcdd08d52c804f533224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76690b29b4ecd6d60b430ee915f6e66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b39c6d455463505a79f8b00f68d57c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0aa8017fc7f256c176159b70937f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b8945ba547d214a19afd4406a0f56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee491a865f7f9504b8fc8c10ff3f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b076f94b7dc76e9e2709d30411cb9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba007a5c5dd2de81a103c8c7594fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3adfbe1bd9d95f1e74127b18ecbbaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b800bafc7344ed3903051b86605a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bed1a060a6ba9dd01900738c8432234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6ba1adc3c015580c47c0b7d65688235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b73986667b39de578046eea7b50f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e14b2ed6905f165b3c6a44bdcbf684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57277c376c882f0161e162b183ec679238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6333d6f7f114df3dab170e01b41e75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41871e4a611f2e114c4acb4eb1df9a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfaa6d7051e962bf2bb345a10020d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806622c73461a410aeb2fc06654e9f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f67dd96ff5be6813e4bfd7d25ceb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7237cd01d1cd10b63b7cf45e621c807244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ebbe7a5fbb8c2591bee40523b6b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662494cf5bbda2c361fdb7cca049ac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a15ea025bfdb74629d4e9d3217d14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041bb2efaacf8ac753e54828d94c41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6850c472e67e6833f2469fb8728e23a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f29a8cfd7737e74e673d89e0eedf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4fc88820ab3f89cdaa271686f005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc72ed45f81d31c2a8f3e39c65d4fa1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703a5f457bcc6a223a0fee22304fc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d92f6e3bcfd7ec7029e812f82ae6a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e1be3e059ae39d8e65524b336a6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453269872e9a1bbdb4d6842189b827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029ac6a2ade8ac2cf0fdaaea39d711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f8ce781996946869878eb46db152258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea29d75e7f4d53823682169942b9de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcda53ece768641b080773fde8afc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b2558d9eb5cacfaa087c9cff0b47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3dc81a2c98b37cc893458753b1c63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ffca239f7f0412999685f66c82f06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02534e5b29273868b5455db2eaf8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e886c5b8caa88aea58b7b3d12c0f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43388bf13d87bff828df6d215802c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea693962ba93f133115baf6521ae78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681485ec6200f6a309865ec0a816e4f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8f14e458faa28dea36b6eab265a61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef974ed927023ceb82890624fabb28ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909fb751d342cd7dded0567f614f14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d221313048b0446ae7a89481b5ec02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d35b0c066a77c08c1315f62496a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c837f1339193c6582266ab397af650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64fd3a5e9f36f929c64925116b9744275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abbca4923c1ca6a051ca74826ef9d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab833740c0172fec1ff1031a51bff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913fd0743aa67fc5c630cefafc7e5f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb8db6a9b48f70007e69510f9e73f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f96afff066149ac87a0a4ed761ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba52d72615bc412e3311e2fe6e1c6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b8c43c99d9b96eb3e18f0aac340d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff04ce7fd83e3cfdfd14885ce3f96a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febe4bdcc0a8754ea8e4fb88bc0b3b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541504bd1f94f9a21d28573b3fea03fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb79b9f2e1f64c336667100d21a3c21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158b58edfa4ff6ec33a56ceab1d98e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead91f4c35ff3e5ea5a90ff330066d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971cd9c671177d34500df24f553349289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3268294c7c7fe00b0f4cd0fff35200290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546d60f4501b4a0453a28244a9333b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d360e1368104d8c78b39fa575477292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd712d1824b63e4d44c59b6a1a9d2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ab46892ede68817a83b13260edb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a22a805149ce852aa565e7cea6161295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc1b7ef8462140715ba7a2dd03f18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2a952b062aa58bd3c37eb765506f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c89b9411e94ac07c9367fb13c905298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de76bdf4bb0d069606844cfe5ddac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018cf1f7130c01384dd326454066a79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb997d0eeec025d86c893644c1140301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a28f30bfa44ff22a7c9d1ea3a87df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf22dcfe2a477bd50ecd2ef92a4ac84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b24164560dc03b6339815f801b58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f00aa0f9c5ec9a078aff17ae367e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f290e96524b1de5228e4edcf078482f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2ae9f4bb8c54130a64f9e5bd7ed3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d2ebaaac8fd511184183768dfab8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae1c8966ca3c5b1ab5158106b28a1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb9fa273b376054f4146daf7756061310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687df29c9c6a2d9d26703b7283ffca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10919f305b9f9d572c8bc1b1a74fe158312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cccc12f833d4068ae643831feb0152313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141597d4837e40e97cb4c88b0e86a292314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771379385782443fc5915a33484adb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55268ce4e221599fb4453bacd6c8a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96204512ac6abe510d9aa0dee3b64f24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd648b3d0ee77554ee5744dfd19648e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0addbef83c55f4696311e5921370e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ebef4b686c7115061f6d1f1e9dd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e2c4928e07df5ec954a96a368e5f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00869797ac3b5d211b2a271c4a5caa87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bfe64d162266be204a625b3e4a61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4024813e6a5546474a3cafba10f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3172443d2fbf6a791e55756009802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d15ad34604bfdbb409d49c69390db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2227f0b12212deb193055d7674372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce93fb6e5f569c8802b5ac69a25e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183951f4300d8237c4343df6b06828b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7a3d1ede83cfa5e603278c5f780b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd409e25165a0a86a8a5ab4397b5926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2e8a03173daabb681f67bf92b11b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74f3402ea49f39707eb14b0dc8042333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493467c8affcf538d7cd8877f02921ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba066ce9a939758a8c5df7057396d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289a3ad0b3c16e5495fc35820f07cc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444932d491d3016abcc60f7b65e87b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03684b44ba76c652c165bd1f437700338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641690384d026235bca7a6ba97afb5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba078ea2c181771edd09781e15ed1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183024923030cd4ce75f408a191348d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f57e939363b8e27beac1a2e16b191342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb1ecf2e799ea81d103d5b93ab584343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911e93372646015cb3721fb26177ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635ae30f056f3dcf8936d4a2133e49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b37cd7ea7973b322b02095a16e85c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96132b1147d6c84fe78d79fa5915e21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f886ea399d863b0cb7d9b1382418e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b40cc0aec252d0fdebfce8b86259e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f65a966d5ed13aee645e63fbbebb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a764751cbf9d693c74d4d9ed7cb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007790d39320b19a25681d6aa604734b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c97ffa8c6c4fe571a76f83d708bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb31bdc26ca1a9c1464cbf5552b5fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa03546b05016d1fedc2080f1b075355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377de3ed986c424d80c0934dd6c453d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57cc880a4c837941efc658595d9e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80911b2423cb0ed9fef90f2540165d8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0ad548a9bc468c55ef6f63ff17f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c89989a551df0d867681bdf5f5e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08977bb6e1758f57e4189dbd6fd32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0fe029c086e762838f9928b48dcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ea0be60f58616f567470e284ab1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3cdba779bfa8c0549b29217e416b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b5f2190f92b324c003d9ba9d91d9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e00fecb571ee83f02cbfde5eccaf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d28aef41ee78a0a7353594362cb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3a3bed4cdb3f6b08822f73a55b66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc287e6a06748717312fab9fe8648f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986361bab971cbf4145137b8490c5d21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93f2cd07d4a8f8da7af530d3e3743371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa0f7c8eb025fa3087cbff3f6bb92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8809564a7d1096285825c6245bd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5325db9a34a501bcb289d1a51df2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e883c548c64482b04766973c4b98e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcc81d2ff0dfe144cba59a097bbe85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9be87a06849c1e77539a75aa7a6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdf8ffab3bada9f681271b92ac5a10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2685c7324ec3bc53aeed79aacac457e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b45ac025233302e19a5d075918a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168d686e3bf170947ccbbe622d01b82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e3dcef00405f3fca9f6630c04239c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252e80fb37a7650d8779512b479fd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e6a852641c89b8e95dc5c749b5b9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd58bc1a62daab041d35e133b59a58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e7115c9471f4cf12e4b0e04efabc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62e18a4e8cdd3659baf6d82c6b717387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7284f981e01873b9e7dfb7384f3a26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f7940bf2789b7a4c38b922b3a4e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d0c99f060cf0de0d4c87725c897b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a9101a041930efbdd9871eaf7027391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a8e6aed6063956edc5856ca13294392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16fec308d2addd0e715cbc7fbf231d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0359d7f1398001eb93dbc9db9f16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eaeda2697d439abd8599042d29343395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f60e137239bb17a05a0d95715433396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d1e6bb58f4fad36d08ffd7983742397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745806be6508b4ed1019bb83587a059e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601a768fa8c3a28df46170bfb90143c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc57b2c31f49beebad9557aaab532400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa00bce336a27a1fb96bc723e70a08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26766262bab200bc38ee400eeecbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f266aca622ec5ebd22dfccda40b8ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696666b70e776bdb0e70896655eb059404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582992da63276d706b5bf9d5de18a97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104fd40a40bd8b40af37871af758224406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f188c6ddd69275353fd2d7ba99207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237a0f6f6b80f5d1e4e001b4af3b70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16422ce5ba397f3fa39444784cd064409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4412803206f96237531e8a101d258410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ece805002e4aad713992a14d888e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66133683d96df168e4e8f5f748c29b2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed7a9401e40f0c546909b38dd1bef2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770784eb389f2495e04527fc9d5d4ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b41e6e2541298b216c200a019d8bc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086057bffe12dad778bf5db8c5e09208416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2ce86243ac8f2fa7e72dc724090b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf61999c7f8e1233f3d60357265605418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfc045ff1ae00ca831dbb166e4ea4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9366d531b9818b833b7a990b6a2fee2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d182e922b6c739e1e99dd6e90adc71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718283488e04e86c5d6cb8bf2af6940422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c3248ff8d9f0609c275c25a9fa46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745c241be5fc2af27bd6c39b81038ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88319946347ca786f311c50a1e68f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929459ba88d540c7d4e365789fd0604426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fedc800881ca05beecbe5013ae1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48925a747510e0732331e68e1609aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285fb577c0bac7aa61a005c1c1617f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db738dcd1d53ddf94ad02158a4f99b1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa552eb09f58ec9275f46bad6ad2c819431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec71b33b5c6e2145918eaaa2ae5ae3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602981efe485a7c3ba8e2e3676a86b47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e2114952f7cd97ce0d76604de11a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dd020429c8a1a544c77d345d5f9b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed20e2a4f3463e6a2b59354fed599436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7a3ee48802e1005746458429447f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff9ed4742321f53a1bb90110ce5750438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a0aebb3f8e217c8921b2aa12b7146439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50da79b734c8cbd2468bab0df2529440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e05dfb982c6e23c724f3ab81141d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140343b98481994b2c23f82c36e81b43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce03c3480d7da584f5b1be0497755443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7931ce8fbbed7c906446a161eae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d59013c0e582dc4d1b2c75680f82a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6fc1ae755662a72f3008ed2c90ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cfc9f4c1a726b4d5962fa184046c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6263c1cb7e492c63492b36043542a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660bc250578fb02a23b3553f37bf05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bebaee013198051badc94386f4d057450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d751fad587db9ec9ffc5f167f023cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941d63568611a10fdde791877e6675452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f5d0f1f9ac329056d5b6bcf3732b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5145bbd35d58f11c51a9e6db4c25f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668442b9057fb09b36188f35d9a520dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7129965f1c64ef85be443e042e41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b6964e5a07503115e73f4a9140e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f33085a60546cdcfe4ccb9b73fd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92dc727f185ef8b70fd6f7af45065459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb22821dc5745d466665b63b3b908460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0cfcb894ccc07a45212f2ed541e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370cd7acb7503f9480a771fcb5f8fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e9e42259496ff26b099cf5fb4313463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb261b2187d63b8cbe36d9abcf99b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a554d4e4d88e99240ea78d44fdde7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b1ee01f14c79ac14f4ac2387d7d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064dbd3f9501f0e4aa38306aef749e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619d170c0b4412b693d3f82b84f0d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8186679c81be636d6afa1fdcb3ddb98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a367ac8d670a49d288572a646d65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad747270a6170dca01dbdba034b346471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede964ff49026889f2a58cbfb54693c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed83612fb810d45559837bb447fba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213cb30f3dd05244ce7ac5946ffddce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c529984bf73ad53fcae198cb7e8e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8625e80d3ceaa8db49b6690bf6815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b53f106bb60a0d77ca1635659483477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5c51c4203eedc2041cfe9cc38aef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83f5eeeb646a6cbccd5e523f932a12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b336d33711bfb8dae967d832c547af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbaf2fa574d5f8c157eedda4412af2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df8ebdf60a95d0b7b822aeb885e32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482fb9c1ed7da6e8bb8fe50401a125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489cc78e4d5798489e23a7208f3291484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed449595ec75b89fb84aa85e7c89a122485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaccdb68872990d7a7192e56f46aa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cd916abf5145aca501e9b0f3712d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f519b67131113d80599cf24d9591488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d01f0452d879f49cf168c27b6b4b50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce5b6150ea0106fa296313a90f7a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d12feb0ee52d9dffaa76b8774aa5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef43c39071de6aa09175c994348f37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a450b55797482c493f7343a52d6802493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245e2f7d95ec6e4cefb47f25758da7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3b5f20fa0888ee3391d176ffd1ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef704dc1572ca2a4ce6054c5359729e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5315f3843beb2caf271b68af6bd628497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8a50dcecd9256ad930869f2c9410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8446ccfe3afcfb6c3c73103bb25e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1673f03f01f49a5b7614c79075ac4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c637abeb98eca90de708a562fdd5204501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34246c8efe17434f0a3f8fdee8715502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be50573fe615145d7e829e6b6546493503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0b86c979a0543fa83802f47f5786c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b819750a6fea5cc8f2eea15c9f29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d3c5ac05a3804a2bf4e495baee95b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bcf8adb27751cb99a92dc0436dc5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853dd804cf5c098066b749ef38e1d2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b0a7a6251a428c4106f97b3edcbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db727dec486d7070001dacacb8d9b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597070bc20c690aeea417b1e961a976511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa23182a9161cf36b7728e97dba69d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7b6e676ef27e65dd54fecada8211513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7161c7418dd5732275fad5f4da8986514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f0ba2730d90285d80a680053d6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff52339d23c341986149d7e2e0e97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662015ec16f83c224a6bc2d64472195a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54af1179d6d3b271a54c0f2db33031518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4281f9c1132f36b20074f0c298559519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05dd9718d8a8d31b149ca967efb9df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd60a768113f1a5ab6f9b6fb963ec0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d20f30de71e135596b76ecb0f37d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e1283b120f2981677c51bf6728c9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061dd2911d7cf45f773f331b736f4d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef253d06bd41fb9073a91d603c0e970525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ff207c22bdea45813318f675725a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d89e0d6ebc4ab25f3d1fd9c2e92ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad22abc413ef09355ae5c303e5e1e69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3d19fb0bfb5e3d9ebb2b1e45a627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e05ce6438bfeee2096a797c13b8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667436b97d90ce185347a0ce93f5ab39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f589e4620234e7c383821b4ea5dcc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51952d75a1607298b68a28c704dd9a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bee6b7d643701b361fc76ddd8697534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40548a736ca1788b0afcb4568ef6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a1d8a1d098a9f67cb8759ed41c00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a283adbf5e8f33787384d7ea844108537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a57e0e54bf9059780510e601789e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea0b5ca55cdaa61ff46712a911a37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e9eebe311409f5792075bbcc3088c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b40adf0d7607197cc91ea8fe15ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef0283ead5365d2424241d79d7f45c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1dc8e75d4a3a63935c241366c403c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6a52ef558ea6a3afa8cdfa585422544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a33bd2e2e602e72090448d6bd5e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601612e4b1540f5bd617721d6a51f47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f464b6743beff1770810b06423a9055547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713b1e40e810e58714e11ae03b85b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d243a9bc8b396efbcf72e415e531f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d71cc81dfb4876698ad43c8f142a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aceda802265aee087080912a7e53f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759dd445a5f6cf216a475a016a64217552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76908753c471822363b869015aa7138e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c567dc56f861c98985584a9d07301b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1523e885a5323238b10ccd445abcb06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40cecb29020692a40179515bcfe9a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fe03ae4a94859882f7ee9be6abafc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391664ae1a168a337fec71501f91de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad21f55f41b948090c2489b0abf62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda32e934ecbb7a43a685c44e92b553560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ff03669f3616a49d636df44691ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f16df50bfcfbe6af3b46c77ee02c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163844f56d8f7b44ecade618cdcb60d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7871f675dcab7ef57b5ad264ef49b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd1013dc32c8c0719064fe420b86af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430a1bb1cc72a1a886a392003013ec1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3791edf910b58e3bfbb2d604c7d4ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d56f98efd3f310cbe5ed0c2eec2f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c990152cae80023abc99686e945c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc52095d85de5d79138acfc6133d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f5902aa2a02f4d911037adff6279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d38cdfaa3ac6e7b81aca617a2368c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6a787feede9bb67ddda65e9ee10a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a136e57e8805510e917abf3c2de16a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de052a00ec474c0946d4294b29fe0595575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8da1278ba5d34dbfddc73088e068576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39eca584f0546bf6a1be9a3d5ca927577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235cc123b7c3aeb3b38db521fdf92b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fd1c4b6e7362ff93e11cc2ae3cc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d4e4c068faa1aaf1acc0e26b4a53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6b0649a5e8fb5646d885293da01d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def905b19c1aa38e2521f918be30f32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c52e8b76407bdb57cafb82298ad6e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072ee59a1007849a776caceafaa85da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30671f6432115cc3014f1577cfd9b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869baba4cd21061288e8ad314ae7cc85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b7b8b64e38821fefc3d54abe9a7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf96191d8aca73b716901379940a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beaa792319d52cee999a3da563cf1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6e60385f41f930a87416d8d825401590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0df70276c7ebecba9223c13ff7d71a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8497ca9d205777212edca164518df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ca9938aba3a3eee6c1e241dfdf09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168ad64c1b4ffd44542e075acaca57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431826954de1a5b4ba930f5d53e3b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370233c43a163a342f40f2374cedac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae4c5a80d80135935d3fe3b4e69e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb145df98293400bd22e2a74ff349598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df7a589060aa2831647a9ba5be4cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f09fa53d5747ad22adb5dc66f6508600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87a477ad9c79d469fdf6130255ec8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b33bf614f5ab50c435c5505e6486602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76133eba6f1516b32f45c1715aa08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194194f13c59870b266042c0740510604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a80f679f6f25a33f2d0b88c67684f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f1b6e49ae6cabf34af2f4c12345b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3754e6e7ca2f5320f50b95c28e348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a232bb2501f1eb6d5816fa223b0f43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8c5d5915cf2d6ab89f9b186288678609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7be561f1f78f2c6617289a68b7da2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e49208e1c67661719738b725d8ec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14543a55d0b58292f94c21732323e99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1834c4e535521e4e2cd561b1778f7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7855df8f2e2e56766d6fc0cd24e7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be95fedb74c371ba99ead1c96d8986a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19572605045341b47d5cbdf27378a22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d20266956e89dfc6ca0c5e5eaedad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f03e1a284064a34397d9f58e65a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d352ca1253d9e64bd56beb226223619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd98e20945243031e00e8cc7aa8a41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecabbdeb34bda502de639b978a9d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8b8efc38ac12fa398beba5d5cfd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec3aeaf744722766988af1f5c5fc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7717b862ea61b1ec552293b5b5f6e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a6bc7e7626f5d704b7d2d3b86148c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba384f6bf1121c10e49e127c8009415b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05907fc4f16a29529e9407684379f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7781f147dcd8d9a0388aebedf855628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c668785312ba673eaa478fc14e8a1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1816baeb5a2cb95074b482818153a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be12c81fd790c3fd36781382d49244e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5a18f5da69ad8cf792ad793a83af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db267435d899dd57162d15a56bdc90e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2d3aaed3497c01f42d9c07f1d0355634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44200fc6b38948ddcedfe6bbd93332d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4503e57ca7b8b84cbcf121b24172636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c516cd78651e6a315681ecc94aa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc402479fec6ab6cc2ea0971531d74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831ff13ede71b7b3de09b2c0dcb3d88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b09970295517e0275065c5e81caff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd813757c12e85dbfad5de074d7071641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c28df06266730f7a54337d994e1d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455390195e79919f6c35e50649e23fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0ad4bc1353fd623dc751a36c4888644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0963878a1b4fe72404a946df9c3755645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd7484bc075cceef4459e6c78664bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c1a31aa6a947d70bb40d4c7f2489647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b7d35dc93d496262602ebce0b095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075da5a21bc16915805c4173068370649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdec66f303ae3f78a8a0039dbb082c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab8bd4c0cdc02bb672000c20ba526651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8b64cc795bb8179c2a5e71249bce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19741b2d4367c2b661aa2fd9ebdd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666bd73c92099b3c52048a30ef15b4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe1ce5a74efdcb0bf0df20a1f105c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8ff096efb861c1f914d15f29a62e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d8541c1ce6ad52a9bb26fe729d13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c0c098451ee5b43f569c10adad8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd48b8ba2b15820987e914012479f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb601094f654e25d041cb46b9570e7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8297aecb540b7416a27127551a1a66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc9730a0667135aa55f5e6813c235b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46de234acc0e86bd2d1edd60f104c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61671be61adc3943dfbb53d3b9d0966b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf149102a866eb6ad7e2e3adf89f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d48da32533165c503e52604374c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c729646c6b2a25bfbb7b51c5e49a22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15efa107daa120556ace90fa05485a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077350204a3abf16f9b965425aaff7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130bc7192f5d6afc815f441c88ddcca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ada991c2815cd886d7b3e8ca8b34f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a15eaa4dd306430914675a66f9e5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8bb6f2897e536212c33dc39e91a17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe2dd75d36775c16bfed708307333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dda34b300e5963308a9fdadcc66f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5271285367ceee58d2e111a26350c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8cd48dba0729e006b178eb63e4789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b0a1a375cf040621a51fdb1fc0b64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09978d452236cf5ec07d4e8a1433acb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd7ea98c69d189655d24ae1678cc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99347c52d90e5abd1997be7d079bb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf108a4e4552bfc7e9085ee3144afc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bebb03eb2b5d4d2ef80fdc50e00fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67856d962e4278eca4a213c84c494684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd1c41ef1d20870322a59e3be8257685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea0e0babb3202f1ece62f1d02345e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c7ce0acd779a0454791eb48c016b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d9634f7bca7419787e028e826df55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94069817d521db30065170dc6de33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d08e9bed14b331b4539e2f7d38f7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2f557f9234a2160727875a5a9bb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18195de86eb26932208ac5f7ae080692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e650415afd8ff46ac083d6528a6f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73763cfa2b00033c66c727fdc059b6a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cffbd6791e4dd09b87a88fc3499797695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570398cbaed8e58ca168ca294dc9255b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8717d7681f16bb43113e42160b6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb880d8682c889fd8538ad795989e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf8eeae7827e0dea54e07aa77c41a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1fabb940147085d5cadc420f62819700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee5f4953ded571380c4333f58354b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1751b40e164d6ba474c30af38eb6a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83bb0d7e365e7c7d1d503868c8f417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7e5e597f8d281c219368990096ae2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831dbd5851cb7dffaea61249852bba4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761c4c8d493a73083fe2b6e73ff270706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2877684da6ea8addd6be2469edde3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d030a7e5cfc3215d229da00457944708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f1a61eee33d6f42df55d9814bf9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6442ed7912f554a6f11fcd02cbe7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57c28a2fbf9f59d5a6704ac4e60dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fec1dec595d32c53d8da39efdf60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d8bf346b5acb6418e3cc4bb915cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269604a602613509b9ee8d059f68835714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcf6c0cba112f1a58d0be5cce5ff5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659660050bd8f88cd207758740ccbbfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da17f79cf8a08e6a9f40e76c974691717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fcbdefde46373e89aa4bbfcbb4e41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1873bee896bac82fdbef43b8fdeea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0dd41600a3ad7c1958d1f4170c635720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aefd53f24be23776edfe94864f301721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f50f092586ebc0de09d06ab5a553722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0eda025de6a30f17a8dcb9be313f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd5d9401d5a10ec49ead54fddda1fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ff619944d5d8f990f45f1c568dfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb441833e98f9326ede2e67e7257215726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cef17a7f402a2570ee8c627ec9c13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1015bd63f4712d5e27c685ab20b02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db59a321285ec344772cc574a7ea1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b75c931a15028192b21967a09bc80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6a3e6f2d18c9b3af968ec826a1a6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e234d2e60275fcbb91ed9e54e94eaec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277e016fbadfa423864b510a0d51a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573488fbd66778ceedc83562f3f62d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd2f9ada6d8dc145e013a970b1c41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab69378ce36bfb06a4d3991dcbd734736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8a20b9d97b755f5881d65513592b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9827efa62fdbaa338a498a7e5cc989738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d38c1c250621d33f10dadc83272d0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f67171c43d1e16bea27fef71a9940740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271885b626e86b1ac12659b7bbbcfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ee26e73eeb359db03875ead08974742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f6cb535fab2febb11f807c0026bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1eb001c5df46c73d89626d0a6c2b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab112605da51bc525b455bbe405918745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe283ba6fa94c2abe1c3f7d0d7820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ad9e4670b5b6bf94b7286316a8d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ec6b594a312871bfc6791486dd678748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5840dd34e2e44e8228f110826e041749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13628d35177c475a3c6f9c922e276b22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd74582d966e530a66c70928a6712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c52589c0228f944d80de846b4bbfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268c1c33b2baf20556fa7db3cfda4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99bc0a6008177d20c73479fc571d7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5617b2207eeff4cb9dca46966cf3d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d932a6d852bfb502d73525f97096de1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049781522ad50810c7487ff0454eae9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa3b92d65a80312d7df38fe11d1b53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04583e7ffa614940a423e1aa5532004a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38481479c4d69eafe2057ef3333fc0b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf558956b28db33686f68400b7d122761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ded03f5a80075d39abbd7f95d0ee1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c6cdde044ec93a621ad17e773c74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6eabfcc160eebb3659de983ce154764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3618a4ffba01f123f69e26df5e47d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db985fcb4b418f754f8f860e7e026749766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a4c3a2881a763fd01db03baefde3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9519eb2d0f10dc7aec16fe9cc99112768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1b3c74bf01a6e8835552ae2e5991769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5633cce71af95264f0c226f211766770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e170143b2fb81bfdf80a9c735ec6a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e5af36af1dfa2ac6931d9be1d62d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f861a9e826bed00b7d509fb6fcc3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04e64fa08ff1c34fc0beec958938a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6441f7f7d7a865eedfd83124864551775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ac8f2de42a1ae96b21bdb504df32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe03f19a6c8f56b3aa3c35f27713e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6383e4951d4f89d1c31c05b5da36b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bec90d76433ebb54c32fa3253b238779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bba5b8de2bd0f73346bdf8675a465780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453f1e313286e04a6b9a02985a685c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402e378d21a65dd0d6ce61c526a349782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d2e12dad086d86bc04d87e4f5744783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c4e3c025ec24ab9a8a50b7973432784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705d87390c19da48b9650e6a3c4523785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14744ab4e20cf58e97f182d5d5313b9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5270aa8245736ab3082d1edcf002a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fe855cac8de04f6036c85b578df6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a33cfd372c0829a709583e1df9b01789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8e33e61a70ac734087400c57cb66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade093795dc1975d55b181cff0690f7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a0230bf1606787754557082ecb74792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f647e2830ca25ac1ee1fc9714a0eca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccb22980d901568c71a3c27af2cee6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4e166d28c79f9cd9b7ac865de5c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389e3dec3339e7cce2aac91d6bfe2b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcad2ea46daca6f26a4955d4d4f1fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b695ce0395db558b7b957bfb13ca34798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73ec0e1c3b597da15ab143547c04b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7ded27d102009a74bfe71ff8950c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8673c93849255f08667da2b21ed79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a11e442f134438cac6c755710813a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c41f7a1d08ea1fc4feace0dbc96ca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412a4e44e247a77c76f03924bbdeac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4225d4a70e0b949edca7d8ef7eff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc48595a47e4e9f59db913b115850806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d46140b10ab7f7c2afb76f91554376807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235c5f0b3a3cf7a517a5710608df75808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8886822a88e3aaaa320bb601a0a8ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726632d8989f3abf5b285a657ec33f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219972929648602a770a8ae6f4760a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a749b44d317fc85be817227a6f8511812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc37a264b23c01f4c8ac18d448bad2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa45f06d32a552eb03801e5022b27814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d815769185fd38f4bcb149a891456815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300208ab7e71e4c2bef4cc69d2062df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746183e502462ace949ab8bba1941a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d78e28fb8743f924d07a1701baf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd25b840c79c859c914f5dfd86df92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc460ac69bf0b2ee713a87fa9ec1b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab170c14612c53c8e0385088bcaf900b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092db40d5279acafec2d557f06ad0c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970e09fc502093a14c76954d21f9396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8428cf4417eabc42cccc023a08a79057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988b0005b376903b1d4926f9c592298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade49e4a0c37ed203cf6afda9870af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6785742c9fe81475bbe728c5bf579310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb919749af4928096d4705193eca5b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac041b4ff9db14cd4b9c2b39a1d1c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dade6fee06d997637b1bc956a6f0aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac42c89bb2f60107514bf1bcf9dae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676a620a1282221d6900e23fc6157a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1813271cf17da1920989cdb65d8f5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bc5141139ab35284c3d9a15ee511a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d709c24c33265aabb065be9c6620318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a14eae27e0c0bfea4968e6db95b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a81c941877bd354d2498879d22d0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29608876e96204fc1d574d66b566d0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbdc4931fba5478dff8c333da0677f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce246abb083829a97f8d82d5acb28c4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281af401305560c43665a27d67ffef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621da4abfbdadd2233fb4d1fd1726c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736723e9eb83b177952b91cfe7bbd57326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b656ae3004ae71b98cdc10bbd7276027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c18de7c41024cddb01fa51914f27d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eddb43e172c16b0afcc83f16a563129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303864981823ad0a379a0bbaa7786330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504acca2efa9f7bf5ce511ac746165c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac479835e4375ec6e2d746887b811af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb632d34d05590d69f85c9b37f4398d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109168848d738183e3afce695c2c062434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995419d19900a481d8b984eb27a40e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec15aead31724f4f0b64ac95d1373a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce3e0bfcc11aaac13f42e57716c5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c52029ae28cdaa4015e0d6dc22b1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e044b24623932740012e957dbfce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab540b672d6792e963551ec4e5cfa3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c5dfacd27727adf83132597d769241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905145df036cfdc501aacdf6e1a7315f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7b5e6f45301e911c9fb1e70c792243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83250bde2b6dc34fdde0591361ac0b6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acb09036ac79d26ec9b9c8e554872e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7c49145c8d892469ed5a1714d40f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb168f4f619a8873b6c78f27053959a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8dcf68a1c631da62e26ffc8bc0d2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812225ce19e41476deb4e15b091dc0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a4e249584d99a3db954678f04c7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99b00ea6ea5028a2aa7b4e95443ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d16c30ff2bd9b878bc803b010962a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff97b30fbc14a6d39778c6f29b76053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9d092386650c12feb86da2f40d3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ac3ac1c8ca10566b70ecb27114ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52914bd147945776edda1666e372956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4882f5b0f3f949fbe564a37650ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81872aef4f21418c936efbad404ce9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3b95c66a5d089e634d8e3785910359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa6d827e6ec81999c2e41990eba0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ef64c615145b7adffc36268f484e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319516904644e13e37843d898ed96a8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49351edce069021710aa0c3e2b8bd2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201b0046fd14006120e81d6abc82eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5cdf875aaa8d8a938308a2d2b104665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc480301842586b152fd371b7fa406c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297012dba4d557de9e88949ae1df352d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c5ab6d4913945ae38b8dffd8dcc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42324917fe769b6a540c3ec1ed371969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9dc082b66212a6d0cfdc5bcab6ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247390042bbab6c5ba34ccf683e8afc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feadca2f00889af4276b57f8a95d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4d649701a6fc8eb45a63a40c7e7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bde4479751f4164a9733abe26325574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0286b8e0929476e61454cb20aa5e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba2becd8d3a9bc452a76663b2ae4ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd878fdd158d0e7b3cfd5491cae2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860382623c23d5f90af890657e9290a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb914b5593b9f29b3fb393976e2d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267f5982a1eb20a9e7c95ce6315d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176fc2eee8fe6991a40755fbed7ce281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361301080df74e9988906e1733158982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f1b3bc41600e36167049c99e101283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f18491fd5dc7c6f7e21ae68289add984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201942174f037baa520885d181403e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed554dfe2e230d6983e7cc18f855980986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96d775612510c26bf2c36d20f13fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2444baf53b3bb9e1dcb1af37caab54188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3acda8c859b968ffe17e796eba1a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e5ed7b5d3c9bc24ee1db0a895f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5cb6ca4ea5de2ef50e7210589e4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437c79f009f1bc4c5f73427cc5b1f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5c706f44887b59392705e17e47fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e51d43ac99e72ea4ec00470b786af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52259c6cb34c6dd6ebca5f7f99d91795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d212fbe8549e8266c6070b172eab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d0b33af547baaeeb472e45a300ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e685f577f8e6b54fbbe2ead9ff1ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ee1d73a42e653300726a5b37307d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd6ad644d21530d235957ff3a0889b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893ef3f9b5171d82f71fea482d277d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a7887e1315789ba8eb749c26f8cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f4e6d1cb4f264f64d929dbd413140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b8a1c32cd4b0c6c84e337cfc794b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79726aa33f7b98803c61ca37be256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a9cc7604befc6ecf9b0f5e365a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6e74e9c250039a236bcd5e5630d5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbacad73c9c8c2c5925d708938171f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1d1ae7f8b250b5cd986aaac81df70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ebe9dc902dd588ae9f7b51db3d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0792f4f59e0700160f48103bcecea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b312c8f654350c3289a8fccf8c82f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce010a1c3d2617acb8423c31bfcc8ae1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea381ca2b257f9a63816dee2cc163d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651cfc6185d8d2288cffa0023993fa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa37eead2bf2d2dd4372a20a602a830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44195832d8244fb103bd3854ad59d17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3ac98b007d9211f463273058f455f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ed72a3ec09c4c214c30a49aed984119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a187a29cb4993ff358161d73506a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1a1b2ebb50d54c3ca278b2ace978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677add560ed5cfc07edd34c4618bc02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961d2ee753f7547e776007dd251d824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039d7542b5058ea70c82ade6299a55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97dc036f81eaf2da79fbb8337af02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fba0c6d375091172629bdd46a47c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4cc714518542c125191c7dbfff5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d3ae5f583d059a68e48b0d090546b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441d411bcb31c27c418ba8974f092b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b89e781605221df397912e5c8562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259257baa7a80b9781efa3b8480fd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7768be20bd7b9c60a2e6fd99c9a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e299513f47255cadbaf8ec4e3b7ff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1dfc47719365d27012e93ab808dfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ece8b18e1419f7fb1c18ac6bfa089135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f7b504a3615ee127d9885aaf94fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c14c12e5183ff56175e610dd487b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5441b58544e273d34b93282ddf8d93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267afaec79e3e0844cd659292b9a7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd9b87affac5c707ee5cbc9e148b60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a9f94eb300384f3ce00fbea653e35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a839778509d8572089a1e4eed791142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26208d8cb3b792ae1985ffbcc4bd41e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906baf0eeecb7e28ede4f2cf5370c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981ee77c2a34caff96dc669b82bca7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d388fa2183cdbf9866535b0872b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3474d50da4f4f2805647a6753de07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309af21d515891b2e3b0d4d02322331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d55e91b8836635a3c4a8b1c1d1a2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af03af382f68062f158b745f3052b6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc1d26a8d458f82b71101cd34bc2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f934ea3b8acd381aeb65814e2259d37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63603ed4b337ead1e7ba8d8a4a072a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645956deeb0aa5baa37da38dfa4f8e8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae490b06dfa962039ad16bb41767317155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba5eccf25f0002a218c0c567fa0317156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d06c165fb9c736cee8d5209f7dd9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38868ede37e5a8caf101d7fbccabd7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998869f84feda6349f71bec057ef1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618931187ab1c2241caf025a87787181160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ae37a19bb86a72867dc67094d044161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02b47c88a7176f369c32b32422cace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af85bbd5ade22f2683fdf3936cfbb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca151f43064b48c21c927c61a7ba0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471faabe216ddcb6fb667cfbf12c51a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfafff6d98376465a2d40292446a82c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c72437cd98deaa75ebbcbbe8e6c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48604dd95ac8d5d5a9ca48745de1add7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e6a633a12e693cea6ab2784a95f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bd93aad54dbf2f6d6515f151a335f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378eb44ca54a3b35716a97e3bc4de73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e682d5b7e90681fd7761f1354346639172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb112dcee4edec2e058f122d1ecd0080173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709aecab77a5a151e3dc0167ca6d139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb41234dd280655c400da69e047b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cdb362785d2b903f0655f93ca9221176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f0f23470bbab6d64d233cbfb6ce6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a07f244401874dbe1901f1e2a3f4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9122b54f40113b3776d7aa385984e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e52aaba3795f1f58a15c57e07bc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a57f848e0ab5c3b822575d644a8017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75196e260d26fa2b08275c03ae4c6d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c02b8e435cf466691bfcd81301d2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf46ef2927f2c49fe1ab3f4a2eefdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe82bd062281833cfcad78251908c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324c713be79cb0b894698dc6adf482186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533745976775b68f620087fd1ed1be5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f9be1966ebbaaab57e7987a03248188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04799c5a72df7cdf5a09765b787bd08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143055c7352758b30ceee24811edee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12aefdd33c1a9c5257b7f75a3813f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c46f77f950e1c8da845860823b7d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499d646f7adcdac4d8ab83df7141cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc8dd97fec6ebf655d38a8aeb915e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2048c3a96653d33a0baa4b061b3e1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ed12578ffde37abdd4cf5b47b689196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610395aa3a6fde017932ae2d8e56ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb8b0a5c550fa29a4c07acf1fac193198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a88db9ad2f8737110ef4db9c06df8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1fb7f8f6be8a12046a2fd769be0bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434690198d0ea7a23928e0fb4b700fbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c1ad18f3cf2c2a899e26c2563965202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d987d57862d55778f6a9aac53e5cc8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efed246755534e5a4833c47f563950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0cfaf42bd4677d2d14bc60c29cae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4b58794a7e527ed4b2d70d506d5ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace956e6835544eb82417aa6962235207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074845bce9eefd2007e865c1b653e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79212937ac87a3ff90b52f42ad7ed6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb86474e490f74b33cfda1491aa33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f59455ee6e30abaaa520fa6d26ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bae8363c0ebf9378b719c9442b003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b91400d3b4808087938309b40052b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203a800f629e07b49ee4a99bcdcdcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284d6fab7a9db300631f02eee9ce90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6cf8a9652468b3564c401e3294363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332347012eacb84b3f5a063adbb67cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ba5a6b715852cc898069e79ec146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03046b7a3e958c3117111ba32692cab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2780b5396ee375af7a7bc5e26f9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154fecfc00192a0c13e209d4cad367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944a1d94c10f639e9262b4f9e527839222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2d4b0e932be9f1f6807d8a566eca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc983f2fff6f45c00135c0632bbcbc0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99956446015a09ccc6d2f530408f1cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636644c2d3595eb6b9d14ee95b2316226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a0d13b383efd23743aa1d95b7dc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729332a9a40d03eee65cb1d6604990e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd451b01249e854c72729c911b5a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb801d40ed662a9a8560486704982230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913dd9b2bdc600b0744a75328d366c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc701f21fdb4f762df56f3208fa9c97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074a592ddb5fa4da5a717183244241233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da56ca441b9587fada24206f33bb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e525d89aac2b0c25d37d2e9692db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56d1f894db66b5334302db211a2fa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565f5f9b4f5ba50c535408241a1712237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ba6120823e3cb380bfe5b2172d5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905432b6745a926030ea03358efb90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372c2ab600a68c2b03363de73db741b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b53100c2d640091a51004879add56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ec4e47f55e4e6c5ac22df5640eda8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c8988d7f88f74d1d8627bfc728c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be57e3282c494ddc4a93f4de3f4f784244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624442fb815c39ffbe537a512cac02f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cd62e89efc67d98976958c2319a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99506cb1d0e1eb34ac8feae825308a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fd491eb51ba9f1b08a7a17a28b42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ae0638fe1c7d8e7aca4a2352dcb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a58ff4734822873fc820f9dc662c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107f1ed29aef25f1fc33593aef9864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39192186203f2bda315d2798fd266252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3d343b84ddd3e652976ee3d89346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84aa64469082482c64b4330aed8635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89eab7ae8e997f3cab29fd72ddae30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7114f9e8198044b40b2431a879844c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5206457f8b046e68b95a101defb5fd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724eaa34b4c0ca747e4c80ad80453f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eada99635427dede28b549d56d56a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ba17d0269ee3aafd4c933f479ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29680b35bb14493acea7514b2c0ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fd69248702b8a139f8417e6bf0a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02d614d53d3abd6a8a162d17edc1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9b64c2589da04cb77aa3e82fd8b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0fb61de5790673b3ac080432cc33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cde78325b8a3ece719ec707b5035266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735e7b8874e0d1a410d6be46d94c2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd950a426e9d405d24935518e0c6415268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2121a00e3d152bf9fb1634cb4282a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c274e0feeb73d587a590ca971098b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8a9186719ffbfd767e3dd2cc8d10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0935db8e71188d5d776eb37600ddd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5198497fc12a78de7d1fa5a26d4bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72af953f44f625a0476c6f62f0335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64c36eeee3f19aa631cb5a17ce875275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe387ac9c9907adcf777352f40f9d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f2757203025785e42f31a92d4d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01149a5b3e793d97895f8db7600ee834278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17617568a63e5e7100a23b8df6660f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbfb6040e81e509e9a7d8a87225b85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a11c47f52e0b17c8369bd14e1dad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66751dcc7ae0a1654a768ca35a80c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51589b1b355a40d2daa439c5f6e473283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0ac3d897a7f79a060cf7caf4015f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d628ab80ba5b5648e763d6f9f4b25e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadbbff73e9379f0100ee38f347a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344678e29d199fa3cef8a6d9bfe01c75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac25ca6aca3db3da3d134a0feea58d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b71b38e79869bb6d740e3de045be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d604b3db552cd522054468e027847f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e3f99be95c916f3f620e28dfc450291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a771e803b526eee88f659f892091292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d208004602f30671df7730139ab0ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739043e3cf57677ccf5bb6c9206d1458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f5b165fe71b088acfe7795968505295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712a7f240959f5666a45c8b7845e38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ce6aba1be5e41f3603b8361fa85b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258953321a5cb3b67851826dc703ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5350eaba58b11d0bdf74de5e5c9627299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6a3a2541428c2e570af55d896364300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc7d53abda69bdf5c8ba9972c0003301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2116f44c76425758c7399447ac2238302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110549b40e5d59b96497f2beed5ee891303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60cfbee43a6105fc11acdaabef345c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163d93960264a383d92a81ed3afeda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79855ab9aed43896e40f24b7126940306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899763bd24010ec62aa7383b08e8e3a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff6828394f6ebed9e429052d380ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a0acd8f58bc6b9753f37f3fb3586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae9f0585f3cf940b8f6caa122dafd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32660e7a932b49e857ed5000964e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a35c4fcb44de89229034a287c7a66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d8189f287e922f0de803bdba4c13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c759337233f2e41ecbd9608045c7d7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d192ccc0d8f564eae166a65a3099e05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad24d514a528c1b597cf6b4286bd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8fd71b532153ad79c46846088c5d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b837dc84de9f248f5005f90e3ac7384318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c3b510d8481dfe43679cd95db921c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0a26a2627008b07a81eb6bfef2cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a858922e25cdf13db5f27a4d6c5647321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb777a22b31441853e4b62c3c21b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeaf0af44dfb831228bfb807b321ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f5bdec6e3f3bb8d3bce2e7dda8146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1761414de83c8acebbcc23d41a54b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7be2ff7895d6ef9603ab68343718c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfbedc0c3c23840616a1f86513a14d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946ba70789014f0817072e18fb8324328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508310d937112779a9917cacc40ca851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70363237c7b768c8a42f1c80835a48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002de9b4eb1718c1bb706b3c53d0898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b873f67e9759f99179b4c004f8b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d93122ab992fee835ecfa2401a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d65278ab10b75f0a58114df9741d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b85cabeaa6131b2777c8acb7ad8fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37860e0afa658eab11b254842798f86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa2024e7f256a23016c39dacf824c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16385c523a6f3c984ffd6612bf6f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d057563ea6d175338c19dd9d1a49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985d52f8b459b754ac1aa0b66e63d8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998e72728649d46a48dcdc9e9dfa081341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d70c4a5800b17e76cb974127b3c8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975c5009834ab25c0f4fbb35eec578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e99f3fb603a2843dc98a1383e763c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c43c4f4117127e72bf711a12e6e51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b1e41f306a2a0deee97c4fc785bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a42dc7e1e8b85fa4bc232560f7ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a80b81a30a85c00fa6fb7b892a195348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94ced114d026295e6a8b18b27cb02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bffcaf234bca0ba4726b7cd81452350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f81f9e37f1712e6c60429f28f873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520da51a3ff8b451822079c330ad4b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281935dbb9386ac32949ef7c3cce81e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438947bff53c3c0b1c7429ebc7506474354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f1c70031fe2933b0fe87184af89f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683ae089c9f94468dd57f7f4258080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf2acd00c5d38390454a6094e98bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3d1f5630d6dcd3d01125e05e4b73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabe7065a73d82abde79cdc76618448359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eee62e5fc53c84472b7a3f4e9c8384360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff48f92a45e16d8ddcf18fc895938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5292285755eddac22a9a1d0189767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6cc520ed1eb4af076b799d864c3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555015e2b500c53c72ffabf51f60b01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1904dff0a134d74a25552313769df1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b87ce8e0461e8c542d7d0cc1a3b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcfb53823d33986b7aa029120b1d4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc38dbb41a6bd72152955b477d55a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb9203035a4739ee6c30383071feff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce15f463f275979cfc88c10a043a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37746b8fd835b167e295e127cd0581d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d7b8f022daf6ddbfcc6758e50134b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f353b6395a59c93f366518d63d32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5214cb2e67ec6fd880242815b89af6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848b8fe64db48ae5b16d09cc8d925da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350797eb143f914d4dd68bb26c899e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdf0aaa3dff04fc9da75f9018c76fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437a132d4e098df9dea7917075fc02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8022ec86b9b6124657b7e4f8aa2e2b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446e79f784f9726fd20e65178aa724380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80824f89372f84187af51f0eeb266381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95032c3be5411299720e2c634e87e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128d61a2ca8055a4409fab9e7088c96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e394d1d93c557ecc334ca0fe802db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4c34c62c27dbc879ddf22a92a741385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad01771163b29a613ea854197c04cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b046012a1f2d72ca2c5ab2ecf4b627387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34aaad35a5f350e505a36e17b0d16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646cf1242dcd00b25481d7b8139bcbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9dbdc84ab6823b6376752d42f258e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ffb5d23e148457807236bd39fa3f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77547906ea5b262cdea9c4118277f1f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fad8dba6f208b4e7bf507ad33393393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6f132a75a2ad12b8b02d118e31f37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5deca1504f077f8aa01281784acc0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff374e742816ab4ccc4b5c3195cf29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8909b980af8533e7be875231648f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d909fbfd98ff318686e9a3c3d034398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc081944e295c96819578a270e11d73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9b7998c1d0b23c9843517d6535cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b39f222bb982178fec8bba64fd8345401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a238e1da3741716a8d2938092cfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af32418ab80ce0f30eb2f440c03e71a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3cd3a429bb52efd2da138c3125c5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680952c1bac8abc1675f798c6d9898405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a1ec46f31e8fe5bf83034e7fd9322406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a08e6d185441628fdfd9680b31b76e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffd94ef6648bd45b3b0d81f7567a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a66fe8fabf58f4dfd9756def2194409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2d6867154c72d9830731eeb587f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c847ce88cf5c9b0c362cf987b5a00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edae7b70a420927c2220afe1ff35e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475965365ce8b8eab5d324f40453d44c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9b6b306b5c46c7a80dfb9713dfae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816ca676d6ed9a73dc57338ac3934f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bee7c6afb207e21a57287ad9392f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d41eb3127271b6c276e3bdf8cdb693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a7a150cf61d5e9ff4f3e22d33c0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389920a64ac8ad19866bd6cf82984f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc5cbb06f8bf4f195a22b5431118d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f611fea217f5a942fdfcfec09a51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eaada603404dd056603e06e931e9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c6ef79eadad14c8134648662a0c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08178c78753ae5cc5d48c55ae409b84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d764d406b5255e37b1a49bcb1238af3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517aaf75c36e1a064dcc338a6e65173426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7404bc1ed8c18fc19845305540d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b9cfa15d2f81a705de8a5db16c46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac99f8a8ae049a2a8d7cfcf4f8003429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc286aa02a47a1c9d7af00335f8637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a1ee271e3316bb821c6d8ac9cd88a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73645a18f9441cbd79da5f9e12115d31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58511079c8d72c04823d778f82474aa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d2436342d727a08b8cfc3aa8b33b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cffd7024384f3abe46add0327831d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76fafcfeb397718367877b63552198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba26a7a295c6bb626cf006f460469437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386afa7426c88236986ee455e7278c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4103e5ae5509e512b3ff49966e482f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626eac411fd3c9d5843e2b91f4baccb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b242198c96da55163817f29021e360441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f8384fcb8aac6d46419c75846149442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb99c36f5a76035989e90d81325d6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549beefbbe2d37a033f16823237ee2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa1134b90388c1eb93db691927ab5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b887220d3ab436b7b5b7ba9411b3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d9111429260f94ed45531bc912b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcad5077e19d4cf1a5ac71d8acc2b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726005ecfebe001e005fa08744b95a36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580679ab579b8a3655ebc883e6386f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d555764200803fffa0a654c72fb67a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6fea6fda0e01897c18ed8ff3bc51e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de39a4941eefde913d50a54b3a7701453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f014cf9ff1a6a7adce3b172f89a86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6d9b6e28e2783b403fc209aa67da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f7a3c634be03ec1306a8e5648c21d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87ab6e0539fded315dff9d47db03ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779038a3a9732aee7aa5abc1ef8eaa61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c8bf156c302454d431678119f37e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a4857a5f9f4de2205bfe86efb621460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958fdd145d8cf386b57ef62bfc2c61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b400685aa4ba36f0db74056ff5a2e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2047b7d9d29cccf3d8ec5b68eca3ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a4f0269ada420c5ec7803a54d775464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392f1099eeeadb320b7b9e19694ba7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00bce03a3e7a74fb6dd50f452a7282466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf237f82852956a831b69502fe52e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffb420a05cf48823a073fc92089e8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c64977b161fe3ce6477aa546b77dc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873bec1513d07b40ed358193e0d94a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962a9b44e136c9eb0b0c0c305664e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883ff888b4251fc37f7ab5aa85db6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d581dbcb6481df36bb749d796e0484473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393689595ff68d3098ba94642bbc7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb760a41e943f2ca38a4319d4d3c938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8560600de73e19a246a6569f8b7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e77dff11fef5839491c15be226f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2127a799aff56fb92c37b4fd0b5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c412b89446dea5735bb890348bc84f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d9e00eb78f3bb22d1301a93fc5424480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1353a0034eb42759e845c07f5b7f4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d481607445174f8c4fb853df1be26bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97eacad9ce458930edbd4587cd5685483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839327b3140bf06794876001accf7f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a27e07045502621fc36cf35f4d0d30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e742d7e055c46cef87e97d02bda1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ecaa52c87f6fd516666da287aaba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e112868172a507bf1573e667b390488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941e961c1c5c6f2090c18033ee8b37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d58333d02cce7dcef388394ecb3d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca05553e3ce19973b5209b99c64e22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb305a630341211f1a10482aa7b034c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc26f1e32b8e647004fe7e654a388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c667d7faa8958d1cbee659b7d3e44c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc938b67fb431d96428fb24c6e45320c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47b1be71d07f27a3f214434e46702496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d11f124d2a1e448c534c8274eb8616497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c913b5feb5130b38a6d61efe81a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb8211da95f5572bc76bcee2034317499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67008bba075e7314f6f9e578b49148d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccfe85549593580ba875110cb92b3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff3c13e4dcc64a3ed9894fb77e541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aefeb705d79408f9d0c7b04e6ff53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d088041271d5c27a9d381205924fa5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2156de927312c661b7fc60ce19944505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fe4482057281b4f8d769ac9371e4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255303703a85ce0a3f99b79cbae42b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b838abb367da57a8aebac7686f8da2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5b6f4d5fdcbf9dfdebfc39e2e3dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845051680aff053ad5d6998d38e6c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24af26b85d1e14561152c03228460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed8810606d8a4d244bd12c38e98a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6074f48ce72f2e4210c60713a02a3df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd42f5dde931febf68edd1097e5e0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5ffe56ec6960bf24c732fdb3dfa9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7362969905b5d2fa21401c245ad2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817391139c8ce680c850ecbb6bfcd22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29044da7de57ed0ac6eb6a2c1de33a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360e74cf451e79c337fd7f68388761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40db81c1f014aa5c6078fe99af1293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71755be662dc1086a5e69219cbc025521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ac1c4fb86d06276bf125611eef02c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3b9878bbd5a06e099c4e0c088110523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cdb7e089e488940f039805f38d357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202421570ceae2ca5a2e94832d38d7a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82935b677d84a50256684785fcea7af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abf892387c7d3cc5574e62bd310df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97e6dd0b0d67beb39aa6d155a2595528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f848e7142937d9e2616eb212ec3191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1e44b15a6c0c40a70c8cc0a2b6f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e36192647b7fdc5fad01734baac23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093732ba6db35b9f356fa5eb74daea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107969fb0c24bb64b4afe786291c6aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba05c54eb4c7c3337a06e07174395534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bcbaa4bc20b3a9d76ccb5dc50495c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189660a48970adc8c4084d1c4ac4187536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaba210708e618b8379cc7c42a2de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ed8c267ac8c60e17f2467e629f60b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03535d01002391c9b7db19274362ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a58360553f929a0a60617797aabfdc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25c286d5272fda3b667a9975c4054541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224df17bb837de768bd6bda80771dbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384a7cdac0bf94e7fef16d4bbdfaa1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396fc261efd5183d4d3a97c2b0deae5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae041e40eae3fbec955713288ee765c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300875b0c782d452a486ff0812743f64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367584390f56ecf902f4270832079449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f242ed90d931947dcd803426df1ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bad5b2048f65c084a719e97e57bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b7ab54f3a7706994a31bda4f1a587550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987d60901a4e044e0153d1e12efdfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4db7bf23ee5be3c7ae021d30f938552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cdc1e3cf06c5af4d4add843acc27d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835688b7da9ce7e3ec32f6ac22fc8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3469644cd196e92cc7c381f8778412555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a17bfb0ec166bbb03fe0a150f0688556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a84fa708c86d891488d06c588af4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d8122af409a89f8d7a150064041f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889650cb658acd7641c8d6230dbc1a67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c67191c53bcbf54c57b97719e85a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457229c823e49c54353c9638338997d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3600c7247c79171397586deb2af5e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d79557ef10096d9089accd178b7e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550423ee9fde575f8f6aefa76c4cc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d0a7de7137e0004ba400d8094156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa42357d973bb2233c540f94d84226566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c5ef8d438269a479593f978ac4fe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7634acd4911b9c423305d363cb2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe61cabf9d3119e9e698950e2ab83c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d2ecdfbc3d844d68ce82e7c059d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabbeb33c0d74c39a6e1abd9364c73e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695c60bd7b5a96d30d002422a0f81c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3198109729c01a3565af2183090ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe75c5986136fe877d488c1976148574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a369992ee893d73a9ed5267ad621575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2793cb6b5c8b5e6a268d47c745d1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33a3f2e72cb11c8f2feadf549d4319577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92e5b4695514db97b970da6de5c92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe1a344d71c009ec38ccb3c18fe15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a6c9860bbf4562ce9b5ce4df61b0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d2135272007c3d10a4c784b2302e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d47420fed8837fd9025611b0049f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f08f39cb880ad6023706436a2101583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a45a16ab02b3c3f762d1e6d236145584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cc5b4b547a8186e9e1258bcbdea50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafdd2323fbb4964da0d5f8e905da9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f6c73c1561656eb5411a4ba936459587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e8343f870a372e72fd252dcd41a05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c889c94bc7bff383f6099640290624589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83177d85d9d0d2dc6ca63d8b0ddd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa6f3751b6d5b6eca0ee26070f1a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea985062e9c4699e562214d56b1cd89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801bfdf9aacbab9f5cf9ebeca8d2239593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984f970a77a2236262e791af35a395594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2caa8146f5c52976d45d8619fb8a4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f81f937deb576799cf37980da4c9b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe98e7d47887aacfac8ade8edfae8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4512d66e894fa572c106251847d9fbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf33648f924459ad1f4c76fb5f7e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a7ac4f0d4f5d279dd6d469ce8b8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7231b4266f8fcab7370d26bd99bf52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f72f9d1cf537d5ebccc18674201a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d2b0e1823a5062fb7406750e7cc76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c1e5f108989166f6d0841cf9cc2a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9af1c44d51bd92e0f2e07c2207415605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13441873cce17a4944158d6e999918a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4de0867424a416a48100f23f815ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d058d3635b66491be7f5f962c1346608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c752931b0df65e1e3b09dbd388a14a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a5288d5370995259f9e8a878b8bc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22a4198abc7c67670fa5ceb974950611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bfc34f4d3afacc3dcce4e016d3ed3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849158396b03f464b51bd0db70be30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27d95ae7dd693b26a8c9679ac04d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166103989e1f3db75899c693b805080e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1b9c8e4766a20b472b5c52d3552e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5acfe8db4a986e410a5d65208659e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b7ad82b41eb64f0c1f95b624fedf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e51222fa0acccb2206caff618a3fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac2b5bd311e3ce8b665b205a7595f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a64fea9ae8e3ad3c2fc85d81426ea2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed0fddcefde89b3c655dcbe67ecd33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a29370848fc80e0cbee757b07fc88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c86db5bf4a53f8b48d90eaba2f20d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875722b298329a916f91256333a0ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c949f8b8cac95e993a6abfbf9f0b34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858352b259081c09f20fffed0febfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baae82032ed2ce60acc22386c2308b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f47c8a5030262c16c62335e39220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce580fc3b90a48146597673e2df7f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa433a5c549f50bd30742d8522174dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80d3ba267eb8c90b13b6dbb8ad719c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a4805c48580d7bd4ce8119fca4af2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2015015c89333db9dfcb2016ebb5ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4cd65914b5398da13837c0091df44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4e5821bb2553453e24b9f89b7b50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f57ea35223af3afca31ad29b3bc47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c30c54db3f9abb1c0268b615b035638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0abc1bc010a94d63b1615c3fd06a49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e7d443087b791889e00553575039640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9589e66d9ce4412a78ed2b83ff75580641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21f8ec30948cb0e97dfb303927fee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7d04796bead352b9db0532172820643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69685b856a9a751096b8a80f53284b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9461c4a3d7c2eb8c9def268ad4bd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376618b6f56c407f9ac1bdf24084ce06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda17985a4550065aca2f70a340bc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a9208dbe3516974d99780a557e76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a5a96427b592e79e85ca63168488649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f214cbf6b34be743fe1a5575d5f732d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a03a117abe02fe6b041134210c4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c2b76edc6c39e950be6a85f51516652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca8600c04ef25bcd14d92ebb9f29d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6843cd314e779c4bd339df6d8505cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8aa8d5f104a9e7608eeb0e3b389bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f26bec6348c282f5fc6f5c858dbb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a19caa28589f84c50e880c2f9b8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be42ed54967c7336e95e0f770d72b56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015faf56821d6740a29cde514f7627a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b8c84f7b69ff2210f2d02430a9ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8f0f8ba2cd568d5229358b7d1b26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901728accf36dc0539d7873864a0db7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253470402b065a2305c6f7f89e770505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be7528c5b338b3b052de3fca9849fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f2004a2c1a9f1140d4ddf5a225912665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4b876aa7c09fc5f1651ed7f91b03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0feef0e778532d2d1df13824ba9ea1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f043d157f935437f97e3fff1dde8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e64178df4c422800ac0ff95a16a5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab41e8b0ac1706c5993a99bbd08a39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4697692a6c97ed3edacf9b33522dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec95a796aebed7bf6ff3b76686eb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0068b6bf80833d3df3b5caa530de9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66acc9d48a742948a31b75cad077d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970efd934c66a97153ca00f4362524c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114783e2d7c9b1f5f26fbf205d52d3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23373740b3fc42364ee30f6a44793e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12cf133c7a16731e1c59a15c659501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0023bb84e1fa7b14da042f07552b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875e4089a512473d0c44695779b2ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4fccb2ed21719db1f91c33005f56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569860850c55bc49c8ef02d8b6e649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224572e5890f72683ac024dba97e7402683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9b4fb524c9e5aafcc6a939a3a67d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1d03fdf124282b6484a70aecc5ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e9544737b256446e45539acc6a0da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da9b336d80ed9683dde405a21601fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc62d509801530140435f37d636a61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1172e5261d1115dd77a28ca7fcfa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd0fa60b0d706b478352becbe02dbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7af66bbbc3f20ca5efea99fbd2be5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891bd682e49d0b7995f4f513cd04386692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44426fb61ecce00c6cba944a183c77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba395fecd156e725f8e2e52f1efd76c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302258b1b466645f227892ba4b31931695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc5a6c6e62cfa9d3a7b7cb4b2ca71f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da77e3165253af6ac7ddc07e8d82c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790477e6b47dbb6b216e05f3224029698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf171d64d055d942b502851463742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d017aa1df17ce987e07a23262e4f41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ea8f84da2cdd00e1cf2ee6d58a9c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ac4079012acf4e64102165233f4af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29d84ba2f4f02de0c7158c7bf7bb4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb986e3e4f4ce1d0bec52c6729d9dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497336d29c46e27bd9e90e1bc43f5ffd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896385c2a9f06015e6e01ba04cec564a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ad25e673a9106b4b84a37da8b639707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb348217e60c1971a92f47ea75a2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc8a2cd4b0aed4cf9be92656b9b82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa25799395801a9b7748b90e0dfc76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d29197cdb74aeb1633d1e5b6e5c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6245cb7ba8b52f690d25e22b0298c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919c11d5b4314cef109cf443e76926713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b991f8336f33badb6ef4a5875c35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8633357f26873b59cd99b3989c81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ddce05de4a6bc1b33fe64d24202e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2414fb765b29ebf6216c224f3b261717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190b79b4d99df16a2300a31a7630b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f3176ed0f21911efca5ace317395719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cb209e0550710a0892980565adaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754934a3bcf913b360140d10f6bcbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d709582ced673cb41b2a08455ba0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e4bfcac43653c291ca8175318fb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06c5ec499fe7144d7f57e102d4186724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e072a7bbcc5b00ec01196740dde4c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642259d08f5bbbb972fbc9c0382114ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e274548cd252e9890ab193a5c8e4fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692050e45c61cab9168cdcc35da7afad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935fc414059124dc9cbf3783000cb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e48b7bce4178fbfa5f47a8b389be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da17f0dd187b1da2a982cb7806d8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ba0573fbc2867e1e0787b615566c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283adf853b1c666c847049c7e7b032733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d152fc2889b7d9f35d682f40512c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123ff4ca0612863978f93c7bd985289735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184be122b54f2aa23f757037818a45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79e06fc0db783e0e1e3d1cc1bf381737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c250e3e3fa20bf0f7ad60280d27cde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6e9e1034e39ab2003ea9b51e3815a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c944eaa784252de24cdc53477363a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34a4611914bd0af13122509555975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a790b9a5313e245d5d0f0291829e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f69ef9275b530e2944d88c470946743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2785405a110d40a3d7593ea14ee1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce4807fd05e9b36035c83593ddae19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552bc7c26777b0ee22f0cbb206f287746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296698dfba93e6251d69be9212803c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b096ab62b6a8961dba7f65046844748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed052d308b889cf5f436e6ff4cbde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f75e03e443085c48bdd9783c0cc0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0f139f7951ee25ec31d2c278e327751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34163b936438da65b1e9ca5c8bf244752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838fbbe570d92f80ff16a84872180f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88bf4041fa3fc4d813e47755c73dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15530e5a1d9b324979575af8a77f15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc1100fe7bcaf932a03852bd26eb31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f63158a9f58c15f2af035a649e3d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9e94b4303c77feb412e30da70bfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593448f1298e311d1be7f26edb968964759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0d40a4597a20cf3987c39505bbb5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33c10dbc99af9115aada844cea6d7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5974edcf397c134485fa701c0ba61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8750a4198a6abf5b8da7fcc9b4f313763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0c60e22a04d1803924fab0e9721a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fcd3e0b51e380dfe2a355560fc6b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d84881ed45a4ef63a4011c55526074766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9fff3558bc406f18b26ccd3ffb232767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff16129c8364bf1c398341726ee14768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c04ed039e23ee0f118eb55139c19d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e823706ac906057de2e4ad1e31f4b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bd9816bc0b05c8b173445191b913f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c10faa64b309e311e7f42226e215772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461b8e97f1e5ab5026d74075c0dbac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a423f11bf8c8250d2a31fb7f5874f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce4cf8f6dcb12f600f57403711a0d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a0feebc6d8b0899fd8e8f7ee7855776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024b55c5115678c2517dd75a40cceb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb4db87ae421662dd5d6fb1aaa8f67778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643114bb90e8f45b769df5abef13c52779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07363f13a8c7ef03c76ea1b45ff19c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899260fb473386778fc72cb228bdc5b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e769f254d15834728dca42d269eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f511ff3a205eb1cfe2fe718df25ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b092d30794fed8e82ab400ac52e6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c429d46f2893045b895123f3453b719785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6d2911059e56d16e5b9ed104a19b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2759d5f52700bc04ee06cc52be904d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085eba6eb97d064981ad9c914902a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41590d528ddf29c36b5f27246fd94789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47335a7c30b317e8e956e3a924193790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacde6e9b89f179f1ff10c4b9743f9f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1444211d67485a254fb72187a9ffe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06030d5de80e44bf928b24051320c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac1e0abb5b38f07f65a98f2561509794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8fa836166d76ad294d2e550a30a78795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a3dda56a9c0531fa0b5f97134f13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67278904c6b4a5c47f4f19ad35d8c09797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b9d2a81c46acb535cee6341f7252798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce17f13398aef2e295a97be8fda807799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b8549525571a41902ccc33ffbf2d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0028514ce2e8261631bf8f68e6db4fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb3bb384d7cfac00ac46ead908fc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44165d35b9250ded9275aae2d4874f93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04796849f02c0c7061914d0fd79c2524804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc1eaf51f3fd585ba1356d8a3384af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea490026d660d5ff28dc7e987a1cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307c0d38dc10f6eb66ec86d85c4fdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc484e20dacf1ce3a345c4f28c4be66808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3144b54946c9a81fbd8e66f924f1d78809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2820a2fa1d984d44182b129df05c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b38a940a33bb4d9c5d10d1759965811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5ee54d9dddc76f91998a414042ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640a275a8d7ffadc88adc07eceaeb5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504498110f73a228d5524a1766dfe1e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832860383b5ea4d4e7008c45dfd26951815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478754c38441aa3f4bb1cdef6c8bd2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d5b69a53839ba1f6776782b09ab6817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>