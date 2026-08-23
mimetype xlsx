--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d3aefbdac08bf113bcad34e7afb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8791ef7ba7fe04b2c3750574fede2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979d958cf768e24b795bfe35dbde0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ecc202007b50efa5ca31f0295340c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4cb9c838a9d2a0410f9dc8893d815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0d3f7b07e108b6ca5efae09c46926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a02bf1b0c8d466d1d618ddb8c79dfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663046882c846044a6c16ce8056928248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853790cb19211b2e2782e7bb50c1c2dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db406deb69c2dad37d2c271e8b7d83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb750ce03414d99099aeeb31d8db2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa2547a3ae9a24d4e93f7dfba856912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5d31353588630e0761faf2c9f35513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968bdb55a2007ee6945ee517286e7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3649a7b2d16bba95fd92393c0fa2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb1a0e7405f095a24444eee57932716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715fedc9b716bea1427d2c6cc2e71ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c04c30d5b013536960be4151777418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c73307f6d709838cff92ee97093d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970463f74054f1f1ed92e5eb343f88f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c70cda5f7ca0748b0a4de0f4da1b0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e5848b6b0c0778f63ce38494fc2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e26d59a6f3be1c2e1df3c08fa5ce523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0a8bc77ef304bee08d217c02092524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227aa5025c193aa3a8b704479a35ced25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142954024b10c9a17e220975c96ddaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040001cda055f3d253ea574ba08dde2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c889de1b276fcdba73d56645e01b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca6efdb84635097ce55b0f2b0db61429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e0485c658525915b9696ebb75822030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92d649973809d2ed361eaaec32d8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539f558b88cf916baf9120187b600b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e0d534fb66d7eabbbaea439403b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf3108ce0133b0d2cc9d6b4a74da3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c7efd6183a66e75cc29405abed9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a110653a97ca613c6b8221dddc77136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba30d1bdf40ab3ed4c5a39c68e57f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab3a9bd515548a2664e91e209a4a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741edaf624dc22055df50582d3c82a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7838d877c6e6143823853a60b085d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471041da8b1d3b49fbfff449310114cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dbbe0fe7b1dfc4e2a7f2e42f0d40942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412040584fc910b1e69ae24e078f1aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3df76b9ae7180ef1b08f5c2c4e87944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f541f9d2385a4eda9c23afff0c4f1ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509449e123f14f03801dd602d7361fd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d942d00282a836840b79a4f3970a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42471563ec8b79dd5f7fe496d94b8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40218532216c6b066fb5c87f136029bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b28eadb92f8d35e29dc30d963d39d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646a97c8c42190180afdc951b7981b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d6f840ebdb97ec3b2d71b192afed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808124406281d5d3bba630b291d03cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e5fd23ca43b94844e1a9de064c5bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e9af8d92c5ecd425cf7206d493f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c61efe6b4fbd979ecebba20b2b568056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3325b9a9d9d3499d05968264454557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa51532d5d39e5f0f500bf8848eca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cde121441a56358a9f09ecdfc89b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427b51ecb52a5c24f662cf7e708441360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a65a8ddc23803ca856c6c8c8d18661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a281e8458fd6e7377b5609453d11962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c891c2dd10eaa9a789e01b8a3ef92c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7a250868efda7275bb1c88682eff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de38ac4c084f9156d00ca8653c6ec565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f8d26b5d0038803c328c959b401e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c02c9176b5f54bd782163aa8fed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c1e70c15c0154449c482aaeafb5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9934f1f3e9f43f280c074198fe39c8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbeca90acbb5794c18121c166aa5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5a4ddd6d1dcd99823f288ea9c0c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d07eb720195ace61f9d3c9d5bac9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6c9685fa55860d2be5a96de49d2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4447b916211699b7bceec9ab3de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc099b3b3e0fbb9058fc9c01d0b45675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd71391ecd877aa40d119b7f891ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dcce6bed1e5e9ecc46d725876ac4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1ad4dd38c42c51ecd938c6de3fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c79a5bd925a7e165ca2c9b3ef598279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d54ac38d6cf35c20f9c80d7487a9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed878261b25084808b0d651dcd8af581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129322b7b3ca253133b41329091bf2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0712b912c7538804fc920aec4e6ec9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c448cf44777a2981edc8e001c297f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7070f2edfdd738c9af9fa10ad531f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc460e51d7b3b5d77fe7fde046c8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecf56a8a0bfa86995eca3f51c753fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c0a644795e302e9c0c53b846f87888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61f75e8ae2de533a2f48f4a65e78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9261316e512211a1a2b1c1b73761090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea782a0ddabc41395990ca5b7535c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b04685a70728da94be997c87367c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece765b43e61b21c1804d5038e1c2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f5b47f0c0d0f20896a67edcb3bf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216af0ba9d71a891cdb0be86bf3c53795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6ec5005d5bb69a7a4221750a9967a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a02e6f3b3081906301669b964175497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6442cb5ee3dadd4ff9a401b53911f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73dcb1b4c1498fb9c7d325b4fc07af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c28363abfc16ca4643e5d62dd02af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb824f4c3af870e68adc3ffe3bf80db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b50ce701d4c73dc66ae20a4a34f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f4bd2fd4ba7a6f36a6ab27bb40b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa846160744001f9279fda30b5c00d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecdab23afa2e2939faa98ade7c0d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351060634aec181bf6421ccdb34d7bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89b4bbf440263f62df041030e8d6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217017a2872fcd62932c9693e8a1f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d2016253e54f4fccb3cfea62e719109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244acf27ac1a39a71ac7ca8b3ad14f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f5cba3d4fbb4aedced5d61611d42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa3657f2f5231c12622b5cc5884d72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9be79911cb49dcdb2b3b0913a6d1ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dbd4b5970f19063bb17c16c6037b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026d6403a262c792fdc172d3a4d2e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f06b193c82caae5818021a4ed9bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa618f3dc1b474d18159203edd9ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bbd40fd80747674570f7adc2b5edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc730274943b616f10d83e184ea2ad3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d98168eea11c24cd89f38e0c21f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888502fe3aa890173d8e6a9d9a0f8517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf675bc3e3aa79724c5f25c7d0b09c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfaaaa981a722df577285b2934ef59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081717105961e64c790f883cbfca9351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720881f253907e532d1fff7ba2b73a38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7d65717b5563ba4097714ff4c6b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef1c336651b1ec2122b1f76ebcff7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e842d3cc0ceca064641c7c7528a0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f91d77befb27b8d9b104908170f15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6ebb4c4774ab238d60c5eccbf5115130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387751d2d878f887df1e21eaf47fb50b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a2806d18dd806d13f831f6efb0de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e4fd99ee57383195f9a77b91fdaa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73139657bd73f2def3691bab808e1f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7218620507930ac01fe39d5c6e411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327437f79119cdecdc3a7dd120f6902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d654fdad84d42462106ae3283166137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1327ebb376232123bb7b44799969c4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc27f1cae0cffc332087cfc5743d08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1b6927cbd1d6f638c2e546a082c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2278dafae1c3b87c6506b4840fed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca6065054578e9b3f2b6fe8c79712142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f88db76c7cb4f35fa336b4509e0fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a474a6dd22ad623096408b32a28e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba182c7845c6fa8eff69e7d7d5ffecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207bece2762a4751f894330ee491a66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4cb48915e6f886cfbe6110202e32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6e89a592fa949c8ef7b268f97f26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5d3eeb979d8ad7c81f7c91559deb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdd2006c0fb3715e77f2ca8136f56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f854195d72e5badba262501a0e7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd42430912b95200a9b3f0e21719ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ddfba82b208dfaefc7e4833decd44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079b5885bd66ae63e0115485392ea82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16003fd63cbe76aef5235b8cdfe9b073155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac50608fa1c7404d64b69569d3c4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9491f17782df0d8f6f85e45d8cf31c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cee22497266d6577180d2a44b3a6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76475eae5524a8b77b8aa965d99684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc738a379e0c6321cd0b5491cfbd567160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de112805c1f7da87853d707ebaba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2977c9a21319cbc5d0c930bc96dde6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819696290996930943a415b26fbdf4b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cca263a57e5387f8eea1eea1a21f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e52a7c9e356686bd550235970cb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf549b1f1babc026b2177a61d02e6d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626edc942883d14f10d8dbe8ed24f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deca0fa1f59ee62ff990ccbebde5c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b693dc01ab9412baee792e7b2490d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bcffcffe9e85c66d8dc1f934fa904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770709534bf9dc2eb92f97974a068bdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5433d49da0709a80234476665895d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bfd12812f8b3a5704fa9b623a60ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30f02b55f7bffe9402a495b1bd72d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01939fc458064cd1d916b9b9bf8061175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0561f7a881eb8de1f160e2c20caf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d593332fba268dc76efd03ed2102177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3fac41bf924154ecd2e2be418e81b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce5c1adc1fc2d115c88c6ee33d598179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119dd3c851be5839ddf2d4af8a24e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051773298014e4e893b7c60023748640181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e3c352bd58cc84cf3e6c455f0898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbfc9f7c926d058d5490f44efd9dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39902c120de65867e1e04d1c8e7f7705184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458d2943262d5d1795c15ff0d9bae3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52e8f5e4368393d379ad48619e32af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704f69ce27c27ef0f971122878b853187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3f27eac71e2ab9b52a268f93bd1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294dccc4b4d0abe2b889c95cd6c8f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ab0e5b2fdbc0c1a58ecbfb9c58f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98e536231e0535074d80af97efd34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b0c617c41c4de0a1a3e4ac3ccb44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d126e411af8bbbef4bd573c11e7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e48a16ef244a191478d815c6a26a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af655e55b440d6d1ff1c04a792742a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd14facb92e2cdfb49b2f3ec33898196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e76c168304ef54b6c11c0522f496197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b3fbeaeca7adde402555fea9d676198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c527a60053669e049666b7ef1f3a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224f97afbbc824e55a24aede13ef15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba3d84992ec69312020af15d6db11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a6e007d3a57909f0f001782f7e57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e827fa265fa5a3237c0db2b62011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee48e9b204754dd75fe2ba0a0dbce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f1e68dddd068044e70637b7c40923205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdfbb21283de58beec130743d4920f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071e72c55de4b562028b4f3fefbb6f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c530d761bfee1b6355de3bd93e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56843b2ae51985407db132bea4807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928a125b588d99afae4166e663049f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1373cda2f190e287e1bd1f9a5bdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bea07ad7db8c61075f0d503a174b61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4aa9c13200b2ea47ea1e1f53690a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b130af1e56d4e78571bf72700ea6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e9c60b2f66940ae107648859029fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b638a8e4b77583422054f5043e1962216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95679bc16717f5fc78a4c22f577f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b375df390a9271749df0c22d3eea7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e4b1c010621ab46ddc6342602b84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff08150879ffd6a40b4c8b8855c833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baca8a482f5c204f4c4af962bfdd07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e9c5bf8fdccbc1c7746901ad76d76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474c5df0b8b0901cae52545a3f5ca50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb5700a04b7efb04b15bbb4a5144a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3a3aa79bb599e2a76cb3b5c6e0c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1f55b6c38a0d1689f01d4ace4a61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd894d839b3233262b71397d3c2fa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462756506cf76968a42d4b7395b08770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18a3042e6bd127ee1318ca6e53857229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f3cabec7ac821d1158e740ac4bbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f36288ed3ae5d51013c769aa653c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f204bf3fa098ad9409678ff3213ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbea720bcbe9ddf1df9aa451d1706f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9880f5a0a29e7937963a2010cb1fc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc8022fe76894a6a76697081a51b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfad8be031e8b79bedaecb9b7694f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac08ae0ecb0fc9da581eb4cf3447ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56736572dc20ad1cf3b4cea0bed899238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d7aeef0dfcdea200680883258db1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d525465b7cc8beaba5ca765a0d0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb5ff205b207eae7dcd43a5d37fa7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed895355044ea83645e2c2cd1917f314242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73dd202bc1b842ddbe49f7623e6645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa97af9279ff482a3e889fe15faf9df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6563383efad9fb9ecce60a086bc886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68dac445175383a9b304d10dcf95df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd963f77db87c6129c46b5dabc8ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ed62ecb42e3cb04d3e6d8c4e1f38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451fa03540c0bdfb65b07b20680899249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3decef416cbc6d5fd0f35e86b3509f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c86ced1578ed4f068fb468ddbd186251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf07e576098660115637bc3f3192b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4167178bcd4d0471451f3b416a5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2168d0e32e6bde2b52967859c2c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850ebf696496e575a2b5930f040622255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7a36ebe5085c27bc331439d5f29cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c6921c6b54399bc9bebf2e8586fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354227f57acbd7f557d071111cfb8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6af65a95df6832c0f2a702a71277259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb33c1507ecf854883faf210b3cd62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386bc8f4f6870e59a20eca9820296cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d7359d86a8398f0d7e52f2883708262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a34cca057af092c423cfd3b6faeb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674078c099361ee53bfaea2b96db8792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365ea8f43394e25c7c55046201fe6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ab4260b64d2be575d3df70ff893f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e39eaffa7e269a146cb096085ae1a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7d88753405c3100aa6a9d8d153b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67391b509db44a00384eb05ed243b9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ab7e5f6eaa16f1408c1bfa9444db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a4eaa583d4c9ada554001c4e4de2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcaf81883486b6dbecc81989c90877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172945e4709cc63ac9dd4757ca954d59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1165d58ee834fbf5ebab9805b0142274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c3d91933fd0d5b50c6a6f33fda2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374bfbd88bbc53ae8e8ac72027e87a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f75f03cea7c960adf8b35158b596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d09add0dbfcd4ca4979cfc9f475ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c1d91a384af6d249c3753b4f0423279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45ee0547fee4d2eaedbbb454db7d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca93da617430ee47bce33684995fdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3bcd5558f0cdddfef106fe56eb26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120df441d6977680ce7c87f665089cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a618abda5fea3ec1172f7e9e98b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35275995ad99dd887696af407bd09097285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca83b4204be3379035f99a16f485b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c81eb7107cc72fc888462d1d5f3a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70bfbdc56599ec3f6f0c1daf76ed5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71aab5fd1636e31e2160c4f8494f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58616aee90b746b4d745f2a96d9129290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e08c42a005cc0e2d3604fa7158f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2d84b8c166324885570f6c94ab68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f19762f9648daa0cb5ac41160dcf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e37bbebd18ab847b84f3bfd3c8c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98c350b81515af8a73e399168aeae2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33167dab0949f619f0d728ee71e5f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32beee9de8a393c855ece3d9ace2691297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341a3d6f715b3d6216898a0c374644298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585c6b91c9f1979c6ac5ca055b20af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45e7d8e0ce272db260a1ea2aebf6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7136bf433269347372004747270265301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310a256a5ed12da8b136182270e1f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c4c5408f029a98993ce111e5a418303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06ef8e995c91d3c684b6a2b13435f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc0532f1c29cddbc355d1e8eb0f15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b14adc176222ba4cd0ea180212eb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c681d6356177bbddbd732ab430326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed8fab572b2a7e0dcc3e48b72baf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a13115ba5b40a0af23ac44bdd163309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5eb6cad208f84ea77f27b64dcec1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293a0b7c9ae39b048f826193946ce5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e25868545086997bd9a1123c706f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf5e0807a3227c73c2371ff7507692313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba0119d61212e6492adba4bf155cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8f6022cc576e334bf83279506da2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e06c4d65b00744b39db0cd449b911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b66e756fabaad2c495f827f2c2091317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ea0b28c7da41c3f7e6da063a057c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076ef361f97006dca8522aaa3f997b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f254cb13da7efe103788f213c1d12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1804fe60f9aa4a5e52420f98f91a8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354f55efed9f14d203d04f9e9f8304322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da16906face957d41464c265e814a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1c73c22da2d70db470292384c6c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa02435f9660f2980dbc9a7aed9a7a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718593ce0cc94f612cdb91750c23b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a6c879637f559d2a6fb0db8c25aa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c76cfd107ab4d5c191ba47e63ce48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9533d00252b6b488c4c0709261570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7e50e87df3a4db288bd28fa6708b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173a01dc44ebe5c9e02ba3758bf122f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792797eac9724e2e559cb4ca37e674fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e005f8af3d2ef5ce732671c232e6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46deb36fa58d500cfbd845ebc59a31c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deda1fb30be2c12ccf6a88af8e2d743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec7d45bbda5fa00fca0df702f72560336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f183ef72545694ac433b2fae9d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee46f396b5bdb4aeaeeee5c38ba233338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0973913be309ce12a379561fc30f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a3e62ed86e7158172a765f7691ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abff59f9f2846b1e0d517573096874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408667177d11323ec25df896f51b26dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c190b7fd3d9a0ee66504abbde450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49ebef1016de3bc61285726541d9a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab9337d3bd9bb61f29fcaa28efa90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980abffe35bbe1520b81871faf7af3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d322e79eb22a6c84df94ff51154ea8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc748e47971f36511cfd7ed2924962c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198478628eb5c1ca7ce50fde84e0d11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf72d7b22c49d91c7c74b2accc9ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530633f4ea75f9df49a2c605a88c415351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c230d9701726ecd5750ea51532b0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610eb5b017dcafc2324824ea0e2516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79af9b98cfe5546ac71286b4b26ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323ab936df2ee2cedfab6ab01cb352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc49a01ae64951b85a20d437d8ac24a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d628749a7135758bcbdd87a1e8361ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16e334a3cb8ab59b86e9bc0e7f456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df328c4808780023c5337e8271ed0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ea93bb8c0c439c8791680ab742df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a422ebf9d3fac98c76009a03771c20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e774e322b28e26be043da0ae36aa66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64693eda64ca661ff008693263f58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673c04e9edf3db047674efa5228917c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d84ee2ea3442b76c751ade3a0ebe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd6b0078608ae41c99a394183d2bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69891f1338dc56659899841cbcf76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e335399ac652672139fcdfc31ac8fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c18848ba9b5ad8abd3d35725f50e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a28cef857bce2dcf78a17f747db51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cdee4eb2b23c7e6b13fc92da35ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30697a9bbbbd3d07cef094d9933c8d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819b955fbea232feed0ff4c1c951f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0494c8534ed0f98d178bce169a9a38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6055a6772b2a7f8e529fdbb10865375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460e923dcd8a0883e4f48ce5b46711376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b2f81b14bd67e344dfb404e51eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff5ff64936468d9d56ad7aa892a27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0b472f3b6525b87f008651e4786d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a226ff1c0578aaa07f547dd2b7e265380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0cba75537969ef75aee3e26d29a32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee26d9786785ef30de2526252380e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004555c435e4290d0096d389da6e7776383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41734c791e4b072e2937c7b93e48beb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a87428458ff02a50056162e34a1ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a25e72d80b7f1918e1f9b375de20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392946718e6a63ff757d78a43daa4fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a661d8cf09dc0153262cdf8e89e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441f6535a08552407a7ed3f2a1d4cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9e2e3b08cf2ae04c0e7cf26ce5bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ca550c2bde48198d8dad44d76747391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644d62c3170b90e22cc8088cac7d1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883002cb1adc8e330d91b1552ba158393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee00720b508f129b7246057c7a56da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3143cfa072b87ff235ff0a11077f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb30fccc9de32573aac51907ed0b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376973a63d0131ea60cda3d1622e7fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f64dd795479b3e4fde0e3f0946e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3181b93c7ec7b037b56197fd4a8d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c885af94b2b5a67ed93a438d12d844400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9d54525e15252414303a8ceabe3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f11d729a3dd2809f9ce8627ff7dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5a06c6f867071882e950fe8125ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67113148dc9ac46e2f227e05dfd33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873aea70d6945be755669818ba01b40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575301636fe1d1268dae75e6bebb78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58ed9692781343cda7737f14eb27f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ef0c006e13e0483db8e9233ccd834408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe492c4c850f4572151d7e01c3eb654409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a976459854e5d4ee16ac827410fece410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c324c546f0fc86423b623bbe5162411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fafa85aa631e4345c109848cc7af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626f998736759392f516bc40ff6091413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f19f4b357b4a6b491b3e7a4ee95d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfd7dffcf42329ebada3d8f8d8257415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7e683390b9e9879a0781956ff22ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378285e9387c12625713433314ebd0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76a0b92d45d606aea7ce0ac9450f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657795deeb8eee707672148ad30ed58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e9384ca32c5e7147e0d509d6242bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a61381ba8685e3a79b592cb0c9b24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da2b70cb96de05038a52f6b5d90ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4498080b08ada503483abb397bcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9848028e1534462c89bca788a672424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a53e50ce46c4b3d6010b07394c9ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f99cf66835df225aa8db184c04a0d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1486980a723d5e7057d63e8239063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6527fa2bb4c20cc9724362deb5cf0a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc53d89f36cb5ed99054538fb078fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac765aac76f33eddc2005e3d60514d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff96716d274f150009f0284bf2f166c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e00b83ef635c85b20905078403a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec31a6651469123cb2cc03d107579433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97c34b94f9ec5c38f36eab9755da29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310242330fdceeee521539ee5dcfed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2853cdbe5e5d2a450faa4d7784b97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb48208b15e32e4dc80e6eff8b1d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c13112551e3536db77fb61e833080c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821bd5b6cffbc8fe3f01fc5fc881b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5c511e7ecbdf0c2d752367a811ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d872c999494b7877db747ee749b4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ab56df654799fc9e417d42c94011442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d226579b054702f8ecccda647c8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71f0295601c4afa355fea7539d3c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7687a421aad25aa2fc0674c9eb2f61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8f2550105cbfa4a5571c318c83bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe99b5a495a27b498da1d22f1e620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624edfc7b7668428faafc83438f38454448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60243dc08e329e009d929112ba43cc6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978014a497f2e08fb96744fb312dd73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66919199c2910d2ce177abab4d7fe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009514ad329f9b92801cf29b05cbb7a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08aa03ee68da87eed3805c8c0b8101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca566b04ac142f463a1ab06342040f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e95c94d8af6f7070943a7105fa52d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997f356f8cd03ae1e402e85ffa1f71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a60077d38823f21d744990b3373de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a653111418b8689fbe326258030f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083ce66ee83ffe206d2427a2afa593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13fa58fade380b5d873d1b27fbccda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4252a544e74808b25db9569fc5cb3d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cafde453a7c0082edefb7c5dcd65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea6cdc94288ed596ab7525d92a82ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece67ed97679772b77ec4117ee8358464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6e50016bc1385444a8f4e8a9272c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ba1df24e0441ae50d106184a78bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41791052c1189a4a24dd607cf8b7d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4d5cc18a1239aad561bc3f08417d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1adec248f97a13f5d2ff71c754bd06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7490d92a61895b58e676fa15ab14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538445c578a2799f107d63174151f032471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f8f9735f3611e1fea16e66a64cbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad793096febd2c8dfe57555eeea75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea47f711e23f8a5ce1c0799c655dd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731369bd823163de620b6efebf958b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb0d8d61c12301e742f8622bfd2c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100566a063d443a9f7bf35de472515477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4ae05e794fd782cb511d7c451e12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aea18ca20b77a0a5b2755a7dad051479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cc11266e70ad6fc090a90026f2d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a870b0035979745f33950d9bab5408f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97b77ad924bac14f26e196e33474f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74a1ae9389eed392552adefb42ac0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490810e527df1571fa213551bfd675484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca729f3cffc5457f12256e5eba0b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a457438f2737a9d4029c1a648cbf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05c9b40caacf95221072dadf5d896487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8060a7fda5aff6fee9975a21d1c766488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff32125a7770f7d523a036d056e702489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e8465526699c86d14be5b933991d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdbf70e949497edf6a7a8d49d4f45c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba38e2845019447d433234b7083ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a446a05a4989a07c3adf64142936e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec700995f20982edf00276030f2648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3dc67493daed88805ef6bf66d42e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8daad7b3ecec4a1967fab27b67deaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0c08ad5c94e05a567e73470077567497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c294b7431e486a4d9f0237f2983dfd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac15a2d912906043212f04b52bccef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a128c42cb7dababf8d3a54602fbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d796a929c39b8eda64e3df71b6bf65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5893e56c836f0effd71c2cea7486f39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a348046f9be1e6b386145d28a911e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3119e5173ea8475d27f1b30623a86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d2ddc6ca7eaab7228aaedcdaee5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde674f5f946ad007e57922d7cfafab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546f181265179a5bb9c7ffbcd08e96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953024612c8c2b3badec45bbcbeed68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bac4fb041096fb8dfb17c95e8014e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c4c81b086987ac0de47809c66641510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ba62b0b7203cd59906f5245a2fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633fcfb9c1f649050585c2b111330b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab117de0e06abfb73ba3f5e5f7bfa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31683bb77c7a48ca0fc42df87c87f7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afbdd175eaca7b2ddac1c82d28aefc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820dac913a957f2ea003566b453e0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da98b908cb60e2b5975a60e96f6d63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed664a30ac1c6569b08d15d882f36f73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e41e38a7031aad3fe9ac94daac52c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fc0e571c567e1fe491730767622a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad6f7f8d01e49fa3255dc68cb132a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac08d092dc0af1edb2b8df7b09416522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d4afbb10dbb8ea795136762d8696523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1136e8489d991329f9a7115b822a59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50361802a51cd019ece460427f8784f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ef09330f3f72752f9c0d5571c719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fa4c2ce960e169bc27ccbba9b422527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebbe119e5b5b7931117e6b370fcbe4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556a3a9737bec72ccb44cf9b324a7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66e25bcc4d7e4fd17ccacca0b9966530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c90c611f6a0f130eab8422b3418f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb0a6aad9b6966ab5160a0dcd2266532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325223b9ec0ffd455590ed24863a5739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f36df55bc835d415aa03d43f802061534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1093e9469c9c90e119bc3f21459089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d9f4b13181ffec4f567f5951d544e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18bb49a9d37fccb8215a45494109a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d3bcd7d54bf40545c380a5fd2d00f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78814bf6a4536617947fe35896393698539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6654e798f275022c66c85f52130f50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bfa649e3e4eada33ef68c418f0f62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7be466f68e6bcbc98fbb52c94eeba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5c791c28be2575e140232c093b0bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947033f0392c906266cab587cb8fcacb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e1ff04083506c3b8a19804e41b7de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91eba2af9db49f96b24cdd2d2db570546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146125abf732684b89209e71155078ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0afffec2882d5004284f950a6b5014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ba014cbce391f2967e977f57d3df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cac0270a65c1fb3bac4d49bd24264550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25664af4740338220971393eae0067b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ca27f151ab38050f6e3d01118f73e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb2c5b8f74fef1e1f142851084fed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962104f2262ccfde52b8db9bd7907d82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633289290486ab2b5215612a452fa54a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017dce74c77ca06466d4ad46f19228556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ee8a9cb365d23c5430b803c201b4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898af7d1d18cdafc05a5fa636b64b62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b0961a52d206dd69d696d2d7cf9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13330a39aeb46d48ac8d06700789c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae57849ba685b635707ef0f251414561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b014e9e96991e1a58091dc3ea1900562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91df7733482fb5071cd7af05a1f0d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e17f638cf2587c217f590a98c903564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e275538286f9237d9ba5ae5dba699565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700b00352fe35ec6589dbd0a460d35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c06b02985f9ceca1f8be4013635bef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc444e34f868595be052f55c8b16a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6eec23fe6b16c63662b9b6d33f220569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538f5ea5ca2ad59974ee01ca9966f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e2a8c9e36bee6fb84cd74ebc17c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a3ff577fe1ac6fe0c9b1ccead61d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000786ab75e7640c22cd70baef0a2b18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354c247aff8b70bdee2172772758e37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24015dcd488f33d267478c56392b9d49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4108d87f9ff0940441da605cbc3429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da3827ec2fbc3c298b11226b51a8a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6f83b21743aa522975ff477d0f4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727003c38fd29e206cbdbfdc92724a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bbb2a7a9ace068b7d312efe8e8a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828240d1fb5d53d2dffcdfe8c5e4121b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364a726a6c5e28721e77a5666b3d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972266e70f9118a7c8e840f2d1b80ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd38711dde032eb79771802da11f9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4026593d36f3dd96fa9adc0cf5b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48842e2c869bd2c7121dea67407ab4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbfecb97c14818845159bdebe3697587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455fddbd2b95cae5b5e8d2efd6391f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644b825275e0d981fea3beeaac897c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e461537645fcef8414377b157fa0303590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2bd72fc26b100fe974f16278873b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5558be7f8d33bf37346b05d98c85d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071095f3cac5118655a272929e055ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172b28d144eef01cfbc5503ba5966b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d063fb4e80d2ba6480901b41f76114b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187ac3964d5fec678739c4ab540615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba3c37b25823e9edd079ae2831fe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573fabf4f8fe0d008fc03cca62a724598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3244d53621d36151ea55a91449e6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46388c3f1d726cc2ee761f48b5d3c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca75cecf59b04032950eaa7638e4ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed462ca78a9e651638dd6098a3c0f388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009955973efdfa6cad9a4cbb4b4ef276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62b16ae9ad6cc33bfb7c61c5ad46e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b54abf3eb4e4af6b8bd2f3f4a1cecc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d3b9894b4a3ca0ab5da45a773c9e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a542d03424686ef140d49f2e311671607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c657f47d7370997c76ea111e668544608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ab76d87b8431220933c9d30d010ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475f085eb62d6c0330a51d859b4400610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6489baab81e96721253dffd17aefe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e25c4cd3290f86bbe4bfdd58f7301c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb44b6c1982f4e845f9d9fecd4f064613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f6c3fa9fd8fe145b5c10b06db317614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a460e2854953aa4b00e733ccbf3cde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca6cf637bccb379a7ebcd340d17cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe90eec3232e3b069c18f80effe48e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c69ba0c5df6053d5fa9dfbc0178a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6964c5509eed2cc8c2a974f51f31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461a5279f45b40da7eb7f3074d66ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421e27bcace2c675fa0abf54d11429621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c51641482b6258aa906bb29fe6b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9863e2f22c68f6f85e02806c3334ea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f261d345744d0fdf2a6e6662e0c75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f32402a98065f7f7c6c880fd8fac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e507e6dbda1df2e03d81e4607dca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31e915a8fa80692d96159c34cc420627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ddd66b63ab0d1b6d3a3bd1e35792628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1b2f1e981711b2a690c4f9cb7cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae263d23034b3097652f8061783d00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331076a3cca432535e82da4001205562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e7c23bd85267f37427508003f8d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472a708f1e0433c3163f9c95c3f420633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000bfeec28e342a6bfbf462844690de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748767dc4d366ce9352d2cf63858eb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc5d81ca7638d49d25f3ed6aad478636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb9e4b2415822a7d9e98e4d384cc0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d28e75de78564d42789024c1d402b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ee88a8a9b851c22f645e099589af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ddc3496ecc42979b3f959053b36c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98325da53b00a490f797b952619d498641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e31dad3a526e1555d48e107f12f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aafab2e1deb32c9fec0c50c959f94b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b08738ff79f730bc5a9ad6acf2133644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6fb28b565360b18f308b2f0666a3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ae790c9f745e6ee7e7ef3277215b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7110630f2d1cb89fdada5cd578f3ecc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9c4bc967c8936c5d8aeacb52bee1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5629c883046937576a40c9373105fad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1afc47ec2e842b6bb55bac2f70697650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8655de2dacb2ef497613e818d86c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f3bc3a0e9dd4f0772115a3e0d1f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a5e69b20da3e09c96fed2d72337e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54ee786a70700028c0ced61a58e34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4811be4f2785ee503dadbd62c7d8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5bffdca2f3792ab3cb3d985a956e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37044d54abdbcc2070d2948a9fb320ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964d59f55492c15dd1ebb66d03192df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79e028d08199516fd40bcfb6a8963659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90112ae47be3a2f434e63ae042fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92290afd58a94a32ba8c72429fa1e55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67354e2a10fb8143e9d1f3790bee02e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a58c2ca3097eb661edb67db25838ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53327534f41fc9b8d70a5efebe3dc96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7422f04ef62e2c9c4ab776d4dee52e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63991680818313224fbf17c35c38fb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279d2964b8b5329021c706c752e955667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca511b90d3d37fe7e00afd1583410ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4cdd41b8c30180c88057a15518a26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a544609fac6c92e99a9b6bd6b44b3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4748dc8200f7cfe49c5f1e9a139f52b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcacd0090d6787accea7a9ca8f55409672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a96eff7502811e9200bedf7bd0e1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993acef4dd2c4c162307866a050c4304674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c290306874d30511fac0f6ade8ef6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9833f089bbb047ff5ce1c206dd6bcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77803929b8ad4eccf0fc912e01f82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d683dd415912dc30bdd56ef11b181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731608b74a9c40c2251ef16b180c36f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753db4287c5882282e01ff991c47bf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2ed61530013ca0f931da7d0c6364681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120bd3f87ebaabd01c6393cfdecd79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61195589c24391a38c493025245411683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cb75706e421232bb07fc7c4c0965684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6f4aa0fa9fbe28d9b3b67cee7063685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7eef6bfe85d7b2e561940e43d328c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee094214d78593dc316cc39e18dfd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c7acbe9bff7e7390677c7a81f40e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a09c5aeff36c59cbbe89dc9a24d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522028892df8c082b1c6beb2d738d95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518ccb3abd6a86eb483ef836d8a156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88cb64a2255239358076da7bdfd2df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee88b226e63715dd739f014be4691693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c299c5cac9864c42ddc4de3870720694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef361bbf040e203f8f18f070bfe053be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca222c25b27dbc3e865f82f11e200f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1286ad8ba53b30924a799d4808ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94b2190ff1834093599445c12cdb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e030664726111f63917f7f42614ebf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e99bfb994bdd295f9b3254c6adc32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d8a8e0fe1ed1b35e58fea1ff760b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac757baa665e344fe8399f1bf91542702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c236ba989e79b4bac6721db00f6e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7edb53627cd96f2ae3470ab6ba0cf7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec62e4162dab122a12fbfa979bd88c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd18b4ae332f0132f63557827f9b6af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e8fbf46dd197077a6008d7a82053707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca6a6af4499a1b399506d6fcfba8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183788473fbf9bb92d4baf225f7cded709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1cd390ee9a207707bf465c7a2eb5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d791600d23b83be69efd1a15c02237e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c6d122b8ddc3aa4f4093b17cd32f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b1db58e98cadaa8ce93b263b85fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321220ed745698df7deb750410035da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994065002ae111f3c57fbd6643d2afd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc86e8e14587118d708b4f9d2ea5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2d8c81a5a338a21806f60016702e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0da1a349e421f86e34a03195ef190718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767518375fa0233cf7f5101dfafc40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd98ef33ec9fb9221e5a08a0b1277bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae292f17b3c148f2dfc4f27eb61774f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b70d080fa59218cd5f8f54283c6da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da2abc63505658dd653bf7094fe99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a6540f286e6f9c8eeaffc1b4adf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a101e064d8ce5ce5b728a795f7b4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a1bd34277c590e86e8d8bd5d145bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47adb08d9eb596ca03542994499ecb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1348d2e26ddb90ad7d6be75cc30c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c609e74f921de5c87d843db444d40a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dee25c312490783a1cc18bf50f6b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925f0e540536b40571f4ac860ef953f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09afbb808c0cf46722ec6033a9d3e63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402579370302789167785a5a8a4f885733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f4a3ab060b1e3c91e3bedb114f54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ecaab7051e753e8ff9e6943eb5fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8b710040df23c77dd2e0cedf96fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a976170189a344d7456d75922af267b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f1e21c3dcfa3b7d1ec84b2648e27d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5d9a3bc71f35bf5167629a983b6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d504a6ceb23a8033a203624dd6fb9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c5507a2dee30abbf3f1cc5bf97b74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edab41b4ed9f629e4ceedaa38f0218742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838088a13652571c6f5a1ffcadcc52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04046c7eb9388ef9b4e053a7cbc81cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368b00698702f022cd4b08e2bdbe37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cdb1eaf2ab5d951e4d61e6a0e4598746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13938ef9a900a05dbcec5cadd5488de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3579d31f394a97fb366f0482ee4e7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb811d0f439ed9c38c8ddcc4219a92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16faae28ca359ece4cd951e833c1b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044237540bbb271f42bfe0d5fce7118e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4354e382739bb4112a1564114a3d25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8601c30470ad4a4d3067091fbf0b34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29615e83370a14f02c3f5838ed453f08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037504772976c542afdb69eb5a0828e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dba2f57f27ce383ad98d4c5a5222d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fd193823eb62ac1049923723b11b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139323d3095726490f81fc4c84d60ee8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0be97597cfb312ec207c5f3be08c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9299e9a611dcc20b0a0185131f61a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bca9042afb052230bc673bad6a816f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d2fab01dab8b4538080283fd68780762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec62ada66382abad0c3acb6fff22e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e91c5d7f82596ac13ba2882407016764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e641574a57073b25317a050f0d22f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6dd27ae95b4a1ba579621ec0ac096766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627eae0d9dd0bb3b6ad7ffb5bc0825c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378446d1962f6c29cf29c37bea3b8bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3abc8cf34aca544e50bae2a8b79a09769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eb5d163234860b7f3ec9e9e90f7f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a67ecc2879b048dc25b04490cf51771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ba3ebd3a5957bb5469acd41ff426772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15749d04bbdae97da70523ac96db283a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04315883f1bd9dde986d79a5fac46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c54a2248b16ae58bfef6fb7d81eb7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630c74b595045735a4245b39064649776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eecf72bc743cf554bffccbc5461f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeab9ebf9862cfa3b8ea714ac77042778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605ce28772784102667f165458b1cb6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a650deab848f1120a8d131bb767b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc33a522c200091e5f58b04352efd5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38407b57d6b61f13e6470863bde814782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c0428aba71259041b7dcb9ef66b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9b014a95478796add75f4e318de3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a135c5cb5aa2cc4625c1a584efff61785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7092ff338ebf319ce6b1391b11eca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6131158909a5aeb27e7951043b0b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d65eaa608dbf9de5fed3ab230746788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5ffa011aaa287b76f4ab0c6fb8ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0417bc1cdd24b22913517afdb2b99d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a696337b825e68574c3970ee4fd01791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2d2d5879c8db262a4727983c1439792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950974f16ecd7310a5746c29276d67e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587e8be3f9d069eaf5abf8a2a14873794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1905b98b3e6ce7b03c033b6ec90c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1595728b68c201b14605d68925eed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58dac66c7cc5edf11056d8c01f3d7e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03822a8a1e758b50ff86693034eac7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058389ba67ee3952ced1b33b83c0b5b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0269adff632bf71a0a39c16096bc1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f560d7008ab11c096edfe43ff7dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c942b8041ad9ea7b9705fbce58e6c3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a61f5e2cba67d09042c0bec96d4ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5878f5549785a715d3f28a3f07265804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29590cb0bdc08c833d14c17b5b2044805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730187fe0fb1915b78dd23340ed22e6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c57fd23886a09d538f10e78f63f1c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6ad46a4acf4f24cfc321ea805486808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea34e9e906ac3331c7449f5a7edeb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3cf118f99f2e5ba4ec57e476ff09f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a93be7c6acc35763a522ed067601811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eeda101a17cb163c1be6a736d6be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b400511d1ee38fbbc10fa908a1fce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851facd9c37e308ab15b883ea142d38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148c8ba9ca26ee7e749b84e3d87aed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896ad78040044e63162ac8f062f47b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ade443a5731f16f35bc65633b5af1b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b6788af9007a25e5d0c79264fc7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b821e4ca5d9f292f932b4c6bbd463642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107b3b19f9eb983a4f81a4defa1dc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54a8ecbfd3ed8f022693fc49b480074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3429aa63dcc571a6ae6e6917eb38c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f54ec01b6b2250959120279aed2f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723159bdf7289002d702ce5a7a6f217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454d5f3d2a7baaffde35772b38de228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8add31cfefb5475538443c10576159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3c11574696d56bf9ef71427de17510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dc9eea4a3bec32ced13e81d7c8b3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225acd3400f51cc1f7a63638852dea2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040516276f12b635d7c8afd006a56713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee85056432ffa6789322f34fc4399b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c612cf348d26f4706f0b020ee8059d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa82c7681ab0d65a688f778b71e10416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893810df8e68436783a1dac98afde517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ed78079c6faf3cc3d33ca9b7423e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83455289442efc389cb8f5498e221919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ca9efa4f17fb2e0a39a1b3f5638220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d97cf534d40ee0283f802b179f27121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53f86cec1094eeb9a3bde8d5a537d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e1911756fa5c530ee693d66b04be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df11092243e6114a06d0b1c6b6f873f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eeb4d030319afc88294d8e6ca125225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a55c93b8dd592307a68644ecdc8bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f8e56c2b3f0d8f1a24191ac8635527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d8bbb1c35737bb8d983bfce78b1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3369c0a82b3d55c47a547c9e5310c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c4f723e949a5868f11a942fdaad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf55df343f04e7a175dcc593da025431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0529b8431407ce672e2020604f3f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02353307f028ff73f4f88ee591e6034833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486f0e8e8da526cd990f7a7aab7c1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b87c7da36a317280a9cb4dea58081d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af3d024b746eeda3352adf491a3d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2055aee732208bce9de18a826d4a44a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74133c8c8a3a4929e1d4e5132ae08a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d35229a16e9c0c0dc80637bbccd13e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100495a501e5b0fcdde59f655932bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8322978a1652a541106b65d2aa5a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ea435be80dc07851e0dadedae316b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f25d6f6c59832b3ac245a11277eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49e27c99a881f8ea191c5b8177a7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435dd663657498d1c493771ba43e3eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39520ffc5f364be6bfaf68ebacad2de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a50bcf685c41df486e29f7b97896847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce074c84b40c4f19d213e9bc90fbd63848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d325adcf4b10786ab384bed73cb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129d94ba0b5f3f01d504893db6647250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe1c6b14f5e24ee1994586d17bee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9158c530353fc8230994af90b1c57752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8ed2b1b52530a60c9e6fb2b99f4a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d15d7a4b2067fca59d4bb824b46854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf1c31f763e5f966e2cd91d43825f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63957bb65f124a53475e579ac05afc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f547a0f8b0cfca0aaa019fcec8ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfad85df498a524d66752f0ca11f1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c79fa2adf5fa4fc3a10d00971dd4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c337317d7feeedb77faa5ee876054660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e1080062718d601f4a71753786f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a45e841d80470edfb4a8dfc4297e8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86dea041e97e3a9abf64ce932842b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecc8dc58732b44384943b3e58339964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0417b7a8eeb9684bcde566c8d6adf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b280e957da181718525169ae58afe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1d1fb808cb04ba1d4230d666361767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7296a236be9ae438a6e335b19e6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a93666b6cf421d7f22ad932c3836169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657873bc0e5d3aad4804a3ee7e72e58170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b831cfdb08de8be794bf335bfbce4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfb56686e1f0349769dd9e5dfcdd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82cf3a836540e459553b8d125378d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909beb36ecfccfe1e6d1242b534ad5db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b420ad12ce6dbc95904919567dca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f392d03791636ae3f39707ce77c23c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f43637899fb7f0fb3bf9a0f7f73b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118fb99517f137c7fce8c1253be3a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d500becee3bc6671196079d0c10479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2966e5db4038a2522cc2b007710c1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dfb4586f5e2284a77613bbe37046981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd7b660f2e6628d0bda76beb1d2c9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ccaa012b095ca6b1e7144764f80a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b4527743ffdc1431107bcee8434584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ea3cf1110f976d5db5d32807e623b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a45dbba74cf9e1b54e211d942ec4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f70316bd803c87a819e2cd737bab4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b42ab3d2df07535927ba625af15e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0b7e93ccc49adcbd885fa953898e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd4343e4636b2d64a55412269eff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe49aca8d5c1d27520ce9d45abf10291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5f3cbd3336c603de7282fff4fce8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436486ce6e240c7bddddbdbc32bf19793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5d178bd746bbd48402c9062377c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bb1405214ab2766bff4fb5d82ed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646411fd09815b933cfa25d48ed352496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62f04dea89fbdcb0b376eafb49a6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3197e8a896e978e3b7bba79d0bb1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701daf7ec237497d0e66404230e3f4fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eff4536fb0c92166b8946c7d73a5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e64ede4456f45331c68eaee1d6a53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23269dca90cb02579c69419c4a8ab4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8100cf245b45d0fe318bd7987eaa2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a472566fb10083238c9509cc0d66d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46735af8d29be4a90c7bf4e1b32f1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d1f321f8e7e615b9216523f89585c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b797d90dadfcc89151047e6dda8c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20022080bf35237b0957c528e3f53e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c350b801437bde7198a4fea448b31b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861555a0c8d46cffe40eaacbb736ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb32003b2fb961befe0bf7d5d275db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a2d8daac5b2733b434054739c512112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc4f8e984aa272675485bd8e90624d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c64feaa5353bc98e75cba5abb11db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c46e9261b48d2b25af16119678dfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ccc0dc5e4cb64142917499842b5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6875d0ce66b0dc59fd6670df6d9f20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f856d02c0476475ee99f542d04099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab8595ff3f65cc9836d874fc8bed55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce2f26aeb98d8dd7d5287458960c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b016495983e4c83bbca1a46e00406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38688f6d5caaf86ed17ec614720050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6c6d95487a06bbe27a3b4213f8b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad1073b3f9a10c430a260f948583b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d963f026bc917491c08ff925fd6b89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b110f0ab5c1b6cd8b08d97a7b420126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8e590226ac40eeabea4aeb5900fbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a2d44649ee727fd9abecd18f60b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92264d557ff39ab54e059e5be4a23f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a718b389bace09352ce2779dadf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc44f44839c28cb17b2581eee88cfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87f86aaea3811544d8eadff7985c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c480940db3dd00aac29ef1ceeb32ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685321cec3c06baddb81041fc1291dc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb3d0e2ff97d346880e878f36b7d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2753544acaa2f1188e60e93b867a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313a901ce07258bfa8308012f87428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a904343988f42e39e2c422459dc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd422ba6d174488e622bbeba6bb3fb12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329375cd74759903d8ee26cd914050140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad9c16ea1cbb23ce355d361524e09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41388d033b9cc611d595f5c77c33fdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4306d5d3656b63d5e28634eaeed449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a0e07447fbbccb0c9889492a0c580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73337bdccbd27375925453f69246dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530969fc87e3b35d1d76f64a656d93a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fdff8cfe4baaf8586cdd1cd83ca31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c5998d069eb55453b3a61589225a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90ff56c3cdd5158f744d7075d46cb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cd2da9263adeebe46161635862f28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914105eac24c448933fc2a4ca123dca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923b6ad14946a556d1c29487c95b9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94cf6a74a7b00b090ca20888bf9bdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd133d91c7d0bd7522da5dea2be46a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585007bcf4b1658afc7cbd8f0d1309155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9fedf77b28419cd2186f41edd152156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe2b271e77a1ed8be28bf08084c2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b543d7bd111c6b1682c6dbf8a863b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed8546f105e44cc74d707f88e68d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b4fe2e8bb1066c8d695b0257d1c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa220106b5a64f7405c9bd29992c5fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc0025e30416ddc8c305809fbfbc58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9c4a7f8d782f1401fc3f1c423e67f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da435d39bd82a902900c17dd21fc8d6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a3d2ce9b165a5510451e6bf3d11e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf459fb1656fea6b4b66ad062b55f90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b9d8c748b6f36aed20f8e287a5c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8615250b4ab559a99d2966eb6dfb4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f909c468d4c3189e649fc0a4b249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d2cdf2e3f95e38b817bbf5696eaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca66fc3d34a69a951f214e10ee8c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad59557ad96eb2f4704bd27d5b88b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410783bfac94fdab6701771354791038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8d44ec722c08f0c6566c6d8dc436174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e482787a74afae2a4ace91556618d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64410f348b9ea9ba5ea740deea4174176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f850cb99a91ebec7a6fed5573d27b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8dc350a898b07e143c69acfb523d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248388debe2866f23bbcfc22d8fd58bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5a0eed34a176042bfbbe9a30d613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910692b81d6bcbbdd3c283643020ddd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bff9996f79f167e6feef2053cf1e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec261b325d192226b9aaa2e16fba91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b0cb72d159ad287ff82cca2bea6ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a219e7da5bf2d4e19805068a29ea2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7edadd9211d029506badc7fe6edf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae8c15e1fcd5590730145d8910903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c6093bcfbf3b1dcc63889b091c333188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad911b380da1bd1fb5b7a68f984b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40926b232e6bf32eccd9f74f412d29fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf80ca62c686a4263dcdae672e24b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ed9d7c3ce19083c0fdacf60c62db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3603870a5a376891b98c23bf9503af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274fe15eea6d51ccb4eca6267c31a2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db536572f6781a8f068f33763d03c99e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6328eb0b5d3b6eba7a63dea32ca3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dc69506c5f428564ea390f567fe4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c43970eaf29b9d3aa76aecafd4c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfdb937bf1590ff0b966b244bacf2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c05cd12a488356d7570dca0e3624200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985398b0257872459376ab92ff4aef4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b414c7ec6d2bb9a9c937e7edbb7fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c71e61938dfd02b97ec99656d304fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414573d798a4402212d3d159cf7f1d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b83eb9ae9e79626ee35a2cdd1f6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d7e4120ff6e3b3874db08137b332206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42ade9bc1b049c2167ab3c1ec2d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89939dbf4153147c4882c071cf93876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f5052e0b637edfe9fc26fdcb93133209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288106f143791192156f999c35367351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27b3f49ea0dc1f1408e0dc52407a2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bc742feaeb7ea8c3e42e7bf65768212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b008a8fd99d89be5d8d660292f1e33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b20b5b3d7e3a354780a6aefa2271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8ba4a08e3cc058652dd607ae9884215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb5b6df6982e13bceeaf2b2e3f901c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8ff4f0e06c9dfb83c61b56661b8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2f8f1dc4bd8eb20c558708c22fad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868b1cd582d31c900591ea3dc80dbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d6977f250e7a60459a59a79accec0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68685129bbbe385abb9f7cf673f9d2ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881b90044d1b0ae53a6294d55a012c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b6765b772a8dbc60c38a47b114091223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a22e956085e7ac9e78ff8f37c1b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d928ab56f8e6f6660aad25f4cbbbd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a146f151e2fd07c72126a99f3fbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eed88fe1da3804d0817eaea69adb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa1edd6eac3f647c98c7f9f24193a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9fb6562ed85a26d5299dba90d788229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db86fdfbb5c89b1e94aaaeafc3dee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16831a9c11aef2a0e1a488ca91683b56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123b5d1641e9eeaa5141e9edce93ac4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eda71ed90551aa2e5a051df6876a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06fa99a831977e1d3fc1731dfa3956234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242fcb51764c10073c6dcffda755651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3dfc19ccf32b888677780759a0913236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff674da17702013ed9a6bb969e064237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d769682642ae5bfa79f1a49ef1d85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be6b4e1fbffc1acc6d91600c2ef1db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f6da6ae060d14ca9cd2ca7ec6812240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051bff915046094835ebc40a8bf1b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f2d7ee3e8db4aca73abede698cfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398250e61ae2e9c37b51be971877a7fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4605a890eefe933d251e5ccb7d2764244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470591f1fdcc83949e9645ffba76922245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd530770c8d0e309e64ecfe7105be28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa633299d09ced6a0b2fd7e1955f1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60e3cbd1b30940fc0d19f38426ea8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55938d3946c571e56cb66ec5a8faea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba1ff6c50c0dfcec5cc267e001410250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b36fc7f6637976d7dbe181b599cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5719570356cfb52fd02d6a82392f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227a8b8e460caf3b8540ef0c80c301253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391455cc9067120b696a8439d6044c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d94ae50a078456987cc796ab11e299255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f069465f5a409e97251c635752e75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8eadf44df306cfb72f85fc99c6d01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2517c135ea96309327035f9dd3f92d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ec133d76b707dee8e1453765b49d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a5a6ba01f05e1009f16c9dadff5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f18c6ed35325d35bbbcc2197d03e8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158fbb2e26af5d2e0ffd5a88ebb0bed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e4efd04fd19ca5f486bea3f054314263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71dde17a478bb97d2f61643dae334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040b9a8392cd70f9c77fa322a632b6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7af6e4f9ce7e7c3aa7cf0776344f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64486941a345c925c3582f4e6378579267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364367dec7781d010ee120f9408327268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012e0631f72c9cc83e60fdd1e70dbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbdda3b022bf84b348383350687b9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311766147b9b257178e05ce26e745d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fedcc8a99ca80cef515b4bb3f74b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c04617da5dd6587cb584f9362ee6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbbdac6cb0c2399731e0b2df0c12d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c7e80183131e5dcc53f766adccfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68168a562cbdbc63134bccb779eae3e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5085b8e577aef415d86146015bd2b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a6f1e9f16ded16c321bad900c909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd498d36b42e698abc45ba6b0c22de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02604401e8bfe9c4b0a9ed85d6547dab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596200e98a2a47143bb2e4e21057b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbe1df3e4d5bfe930d6ad683de4f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad1a91f06651d464c924fecf734f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e65bcec822dc78b5c0a8cfc1033851284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286223f99325bd447b660f1014ff317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7207cadfcffb2daa0c8efcfe89f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dd093df051f93819fc37eebbfa2d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc4a79f62b764e9a6699a03811fbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19998479625e1e2e6da6614622d11d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e905881ad5b36292eb05e45f4f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467ff5ec9c58264bce1d90ccfd473f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fc25d140c064ccf5af8b26d66625292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad16ba84702ce2f4eee9d728c21fe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05fa01be95f7b531f778cad57c7dac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52902c7c29e890edc65e144b4bc588295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fea2835f6bf7f2027111652262dc33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae4b1cf7ec4b4c2641eb19293a3278297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099dae4e7556c181a7030f3096c159298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951a12631a4a916eb8c0700b339c97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659715173255d2926ab783bf0fb97a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201600d44146524950f3ca5e69ef036b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194422af7e0a153ace009d7b957911302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285867a563bd905ef6a0c350bedfbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f602aafd879b9d102e0442a3b549923304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52148775ffc9b671c9ff4b2d9f67d0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a2729d48130737ff876a30ec745be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e93ec41470b6f8e7f88cad40f906d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb1a9ce9400623c461f2e89e925da8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c82197489e3a9c9aaa8e1caae586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a7dd39006cf269e7744ecb57e86b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ffcc59e0d40d50b94bf7cf22f030311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c87920743914b2a1db4f1fcbeb7c56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266905a09b370f97c0ca21123b694a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d2f56501a948f92377d0606c31f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ed85771dd83af029935af2ee3ed6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f6da9347f7dc3f4241864a5f74ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff091d6da8bbb926ee0b8a413132f9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70620bcf559ff1472a7e43c94639166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b1eb3ae805079190aecb309f5106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2501d24d3850d9356d94cf9272512b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d792182877f619b54ad511608de85cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3d2d360f648d22fa0be7be88974c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb4e8a1c6faa94a1bc867ce3c2c5f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0767d6d9073a1e270bdafb7ac4a2766324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7aacbf061182dc9466773b14f9bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a93654279b6007938e467cbd7def0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182f969845cc35869df478a43d0d82e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd49ff1d3e77e2c7f17a66eda62aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3069a2cb70c576b7ed4a6fbaab154329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42cb39a6968ab63353b06de7321ce9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ad0ca1afaa1eda41439837c2c2ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d53e3d113f0823814567f69ee2241332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467856668d93b96ee92d537116eb707f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa179a60066bc20a27770d084be14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a7450e10dd6fe42d8b228a237229c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f4dd1dd51274eb76c8b2b78b0112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892492f0920961a705698568ea4262337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c8331eaa0508cb7f2ee3d79ae561338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd87c8744d224f9405e05ab87fca0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7fa52efce7b081e6686e4fb52018c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be330ae30c06388bf5528e63bd03860341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8135590bec7243a640b1061f1e46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54122878726bbe10c1fe45d201b4ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7777c74c870905d83182414e7037344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9f47131df07f2cc75573995bd1d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe5d00f22323c6c9aba880eedca74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb7e9197f8a86dfe45267abd4c972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7bcd6ec1c86fe82c4226705f2ff85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada45c6e85545f5de59f42139af9a60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f03a26b635b1c660ca47ea49163571350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e51390d8fe0006c3c206d102d93a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43cca20fe37e85da400df2920ca87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a66031869e74866c4dd73e68ffbc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41007e60f46ef5634c95c06c7b65151f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0412a3e7d1eed7ce56ea7ed0bd29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bbd2e9cc77e15b7caf508ef34df90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370b58ed940fb87e570e3b35bca119357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b4205efea16d2ab4890babf7fbb46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d81b6a02ed083291290a3fefb560e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aae1c3357d74851567ebcb65eaa95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f3465d7faeeb59b35fd3f7a49c18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3fff07407b0619d7b3257c1529ff8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4dd289adfc9693977367318db33f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b26e3d26ede3fef91d846a0b03b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cc4a580c57bdb1c4d1a868fbfc7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f77dc68387df8212d857fad7c6a39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164385d0e2f8a584e844eee4ab2cdcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1829b5ca9f59962995b465f36e2197c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f09c59b1222c140314a2cbf51714ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1ebf37d679f3b01d7f011540cacf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c896b5545cf3d036a684f6cabf698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f879effc431916e4361d4da93c1f42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201988e9b20f9180bd8cfcb106037f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784138e0905ccb84afd92a41d74fc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e003da6c1aadee936843758df44231375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8588415efd16b89f8c81709d0ad46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650d5bafe1a73ca5fbcaf7f26dd612377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd37432b15369bb1092e42ab82ee7af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96164c4ada149f3f8e8a41a7a9490379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a08e16bbafe3ba2224318d36bbb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e67f6e7fb464a2ad475a18540647381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476409f1fef88da95dda14f881a5d11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebc885098511b923ddfe36a58b78b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f8a3c8925f2dd705f9dd78d234af6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc94cffcbfa24312798f757a020e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c5124f4a658b890c5b6d04911060386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce501913074526539c0b8be640d158e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611b286e25a8c83aa43895411ef4d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac929e4546c0647996a372ab1d1a175389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d8b966cff7463995095262c5481e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87a09655e0b5b05038fc66d50e23a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658421e6c1919a4dcaf130613bc9d614392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b330670ad6e524c588d174b416dd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bb895b79d9801f7f394ba468e7473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05270bb5111ce77074f3eb3046dd5651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6e1b82acd4ea28471d22b3c91d30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1702a81c1e4d6d0e25387dc0de3528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb231a0c2bf2e8b9d50e5ba266b0138398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2102e2a043483a98398e65051249b6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2101904d4cf3b329eb00c5c1809594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e8b7511453e3f0db32e5c04695a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429aa7b0d19baa00a8e570468e108fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370876247e5ab3595f50d75bb8ce1b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e56a91dfecec93323a64e797970ee5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c26d5363f7907c96cf439e6f08443405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935207ae16c8b9a3685a1bfca0e250c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaead75f671d1aa43acf627989e363407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae264cd0f5961c91f128ce832586a277408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b5e8e3ded1b8338e8ed9b2263d75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7139a334375987a9a5258cde7adc284410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d652cfa36eafe8afc54e92ab0cb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fc629c024bfe927706cc6ba58d17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544961768c140705c203ab3190f3497e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d0169950cb9051afade819e56fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8acb301188094b9ebb92fb11343b3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd71321f0379bdb6109d2960e5420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bc957b2165f7cfbf076d191d1fa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f1b05f4068045a927ece055afea2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac16c41c03f070135317cdd1f3736419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458017dc96df45a26a50c809f1768b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e71c2459761421d56571e13cbba76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8dfa6ee13544ea23b877744a1582e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef4042932ff3de23545b8b5dc917c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ad9dbce27e9fe2fe32f97b657b3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b16666c7354c51efe997934d80e6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbac6d84b14479a4d7f5a9de921e1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40103025914e44c4554097e97e60172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf05f9f4f170d51c4039b50c1dfb22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a8f0120cb1d7f7b43011b400a2e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05c67ec7195b23cf039da3745cca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebe615eb8a601f4b78bd9e3917188431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aacf1263667a5d1f4644757194b66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49982890a74e8c3f7b45f66cca12a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe69e2859fc6714974d0ce4f07a87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2273b4761bf39e9f8e36b9c4c4fe5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92b7f8934f56703b1beff5105778e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f2f586860792b037b466afd6173e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c53221e676b1c378d52b36803b76f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379c89483b7e1ff5363f7d29f73f06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4928f822c1a194429d69eca9f1157440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7907aad75b6ce1aa54e73f16ec929441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775711f0a64fc9ce8da6ffdcfad650e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6878f629974dee1341303ad7a5afe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b262a026360698cd96fafb909fbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc572d45b2ef4c3710fe0e964643622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e972f74f6ff812390049471503bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a95b86494f40a9973ea223bd88c20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224cf66f13509ea9ae374167f9ed30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289b26f7e549c4da22d78257a5e8d07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353380caa9131e2c30e8cf6e94531a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d182dc2194d8d64da3509589930288451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a51a6bb39bed4b2d92ddf6b7c5665452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90837791c21926925c27953c17ddfde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef605ec6677e12df3891c363abd26c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041264e88463f446532d43ef54721ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a989a9a283761ae3abfb8c3ab749d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b83d0e2e025fc96f3418fa1e8e0536457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea480d849f034058171abbf5046ee65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56aea00ad002e082545b1c7261161e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b7ece4fb410cfbb6d22a03578bbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c570e399ee72ac2797713645a5d00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2df3124f735de0291df7dd680e1b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da011432e320ce0d66ccdbd375c14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff107ea69611698807302c5f3505d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434aef1ecf947dc880006452b5f5587465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787849be82f602ffee691646c94ffb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce79c234d36439850b6e4e187df3a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b96e45f9b4fed9278da0da9bf2fdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e9621d62bc3b406aedf24b1e36a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24f1df21a24c7ee67d89303a58dc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f824e791e864d2f840b3221ed974471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586e0ae1ad53731f2cfac133202720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d92ddae0ffa069540f4323bb6682473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9aac5b8e047be21c47faa4a19a942474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705983c083571aad79a638fee33e63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88cc52887429811603d3f14d25250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470b06fd2d61682f44381d74eb1d32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385856c9b0aff35ce021f7d70273163a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379261d4f74fdb63ae458ca874cff65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14eebdfb4f20b49b9c9e601c1fb3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d904b4cf4be3499fb901d01a9aeb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743152eaebf3a931fe6f72e1e2efad1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305e1778e806b27b65da710383a0bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd84486c4040b25e9ebe0aaa02647484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e615af79c0f8890f675f3b0108145485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8110c3443844a482dddc3eb08cfc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11733f9566dc1f9c1d8ee08d4f316b6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038d4fb6c8604717b364385277385a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21bde391cb74ec80503aff978d203489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce4d839787f6b748802d8dd018f450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0204cf1961f608f637a167a9b3b401d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798e8dff6d908234cb0169222afa08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf7ad5578b47f81c9a48127454526493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0103b55c67db8e76a47de2ec932a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5f1449b5f55653545c8da56b392e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d01839dc00e355b16efbbf568a4667496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d854a1aca048d974f9489eb431b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733222159aea5ee45af59758c793d360498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41dad577bac9e0430ae5804073edb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1857e0cada72a31a3ed8ca0a518a7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476ca987686130af8894ce7756dea4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e87d9ca4280aa85673b84d030123a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6e08f6cfcf787f6e8f135ff25b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a88274f608660b9e1ab3d10cee6bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff24db67581e19b88e1503f0a4815505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c59e6ca9f185606a485d4b636b03cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb77fb412f9a0e866ca38196cae55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f4a736e19cf7c8c7635b02f8bace508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753dd4c30dee5c3d06d60fb21aa111509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae44ec23cd585ce6fef829bfa89cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ebedb7cf1154bfefcc01c17d122c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1eb346de572003c3ac9fdbb60497512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb076769b8a1fd50bfa051beb7943513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815c6c26b4ad67152d263abb8f821f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fab1f831c3b88cda88d0c5a017cb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b3b67f07216f2c12ab3f1c2d028c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaefdf87ef26b6cb73cffa571642b0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c56f37746f55698651c09f75db87f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1fb45efbdd7100a10b2b8619be270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35022d978a94237390a1ad06318c6cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d4cd15684949c65e27b7949f5b1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d0fde727040e30ddd58d74d0f667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebecbe619e95265c2fc936b539e8be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ea5aa873cc1af6b8ae7a7928e1d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cd97876713ec46ebb1d81cee410a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db744e1be53736b94a57ab04f0567526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26908f772848be508a489fd0eedcfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0ff82e1966b7fa4db2923b7ccaeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d5447c90f67bcd4fedbf76588f757529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d3744067244678fce8eca771936b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677eb176ad306f1bf243ba4f9295b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b50255ede4dc62898c8659935b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70250d972376dda0444c9b4c14a0ffe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802e59ebd934789489fdb6949dc275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb7a4f350b9a32b6fb038d8ca917a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c1f7a1b6e154c35ea266c5f50d2d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7850a1ef3adff0ff0213d78dd0b459537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f29229a0c130b782b89fbc192d5039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad35e848ad8c620d8e8bcf47b9498539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36abf0b22ed3a86c3adc802f28b92dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bad2e8bce6c5ddb82e6f5a9808162541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6c6ed2194134358d7d6eb5252f7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cc024bcdfbb9cd23fbb31c4dba214543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f57e9b23b756a9419bd5dafd40d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465313b0aea8bf25995ecf538d2f1a80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84df41c9449c81196df1fb3bc13a45c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3324cf484bbc63b1a71f6e2b7b7437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9b396ead3872492b943cbbf2465d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1a19242f4d2d1fd95007e7d4c0bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7907967f1021e8826c8714a21a8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e1d243954b06a89f37734066513c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc1e24443595b15b72f5a9a622bc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d35fddf678eb9b3ccb8d7b1184897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55e6194651dac98cf2022231ff50b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c33acf4e60326d47b2b09c8d5c298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a088278204f74a4477c011be83a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76159eec0cd389e7888656f868def666557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69507791f325df390d52c626745d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fc7e72e698f22f262e91e2553e45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f79ef5a077a4963f38270651f802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ada52bc882f31470cab5634d410e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe71be6e6aa89846080e9f222ef433562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c3b97f6b0d7e1eb34d0318d4390b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e87979fcee2ecbaafb7d905d6ee2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5942cc6253ab175ccc12523c0554c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6de6f9bcd7082966350ef55ef79c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb48e7dc98bc4fad8f5971133dfa4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b072e9e80fe9753af09f307ca0b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1dd541358d5a4d9d3626f619b7e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd588de66525925d3be3979f60998e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffd53a759a5c08125c5d07fe6118e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36675a8315f0449505be184bc56bf07d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17774d14c4ead97bf957fd8b98524573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87b98e3ae8edf2020bf1470aa98592574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00373a2a8d2b29014602f8e018011e5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63ce116f435c4c8758e301a3a1ad6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765ef2a6b83bfe28a29c2c269863e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488a06ae4b8fb2ddfd0279e56c90b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310efa98fa772cbaf1f4136a39bb257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db9d21707768a605893cde977082e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd7277ba29717ee21583e3c622d17f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294fb5ed29194c9137b0192315ce548582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734807945e3795c84b880f99439c8d3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0c47ea1c4d54e2faad916789ccd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357fdeda5d162c7c9e8b01574d96f6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad4283bfc86dc7d0de9267eaa745e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7b40c92304a29ee2e4a3de8b30db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0324b9277b8f3e3f529d48dcdf26b1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671bfb0cb8043f7df2375c38e932220589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae5c92ffd8cdae50b624f33c1c8fec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb11a7e6bde872da8b4f0b2a9a3908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e0b2fef4c2169f85814d157491dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe23a44b9e19bd03674c4cf244f672a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8012b52f57f1680279e2cd061f6e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8023eff63beeffd2cf3eff370119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d442de3d322531aab2a75dc4a61c5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f276ca0fb5b8353a475458d1bb230e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daef9ef00d28f802ac3505f20d64fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce465c131448b7c192ed1b8986b5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10febc6ff0e166b808d67edd938f8bc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a5363f1f732c617920ab502373f45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783091f727e56910e705af76e68ddb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c721b58231f0815a2ec21480e063b46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fda2c7f65db208385a299167ea539604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba32de861a23fb7ec90eb027cc7d1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4067e7592e3fe5d1936da5d83b817ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a1bdec2872afe4468260e7ab49f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97761c03bf7d582499531ab5913d5bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ffe8d05925615a2a018861df35e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4916934235e44e1637bb3ba03d5f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101eac0f94bcd7a9313c9316349407d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23837c8111e1978c160c7fdf112c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb83ad17a08f4aaf5f427c3dfa78c81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed3af9eb5d6aa0fd42024e45543b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c604fa14afc5cb2b1e527a414a452a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583f60c9bf8b18ecc3d9d645dd664f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6971d6a2468faa4daf7df774f1c5f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09cbd89030b6537eadd60b664fde7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ea0e43d699e45ddbd866ae34f1d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c776a64e30bfe18b1b0706f180febb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6463ab22f525c45330429dfdc4b083621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e62fb3f7c41ab39d7f416874f81e76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e18d451e7f05f18c9739c20f55b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3df72537097a7adb7ce0efd42a68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d1ec22cce00b1d91fffe383f5cc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f0f254a9c7b7ecf3c3bc95b1de2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a57c121a95183e85fa0f9b1fcdceb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74165a3ecaef4a3cc92288b61ed2ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc3d378b70ab4c6cb623249081ce2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619469c14fffb651c548a9f0e7aaf7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5419bd57c82c4fdd962935d98aea9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c3e971a81eb55ff8621248c7129e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d9d72b9bf9475b899a32f4d0a652633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10973af8357fe1010514c84420db1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e56d142ca9ab22302c0f0b11a334635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f006c528cd3cce6c70695eb9eb6897636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a634abd971d6517a0d8fc2e45c82a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ae3b2ba6a8ca722bbb18057188a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81b8fc9b59d086ba73d95f8ff90e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac235b4c35bb0d49fd0072cd830eef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae8d8229fae98f8dc23dce1a4c641641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed933ccf542bad6b3187b53deedd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b892669cf3cc7c5df9d0417e0baaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb8dc4872232044f76ffc780656ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300965de221c5cfc0a6287715c63f795645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889116f48b1ae72adac5ec6a164789646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c975bc447854bd6fd09419935844647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2eb57d9f92f9a27596e4284396c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab132c76a6633560246f0801db8da5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d976aec3aedf9158e5c6381a079a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb73682c449a389cb158d4f27e99fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357d04bd5c46e73be648cf215e36c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cc36efa53773ebe96acf6772cfe7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee07f238e7217ff01f6e52cb9ed4dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975513b7bc628a5f5dc06713b40ac2c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95355c8d3662bcde43261ce0e0e77f2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4897bb0c1ad7f36debd068dbbaf354657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16e53c3c01c986403046bd70116135658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6be6f1ae2718901681137314c447aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c1387c95a511c2ff2f8e2b6bb21c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3665011ad4228d4c72dfec23e582c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe39f1d229585f50b48cb241569f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196a60c4370aed4515d73854d4d590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e02d7f0a9c47b98124ff58d2b6ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d58285667667c140b4b510ed63ed5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe876afa1f382b93f400e39c582ac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5298f6f2385805362d25eeb860b825667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b85479849e33974bd56bdc7d8edfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239bf6f9321d8f49b59988dbb96fc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29861fa4f091e40f5b3d92dd5eae5bb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae382a153160dc0c7e703b494e78484671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda9ef75a10d2e84641e83212071ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f62b26410762b4135ccaca3e94384673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60327c0fc74350d031e4d73c7b8e2c5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97054106354c633311146c7f45ac529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea580e822dc1683f796f58ffea522d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce131563ab84677321746b3752b21c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f44639033b36bf5631c56bb21d58f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c62aac43c21d76dd6a97c2ba800e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765474724b0ba71a721f5d49543ae54a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d9ad9168072db9bfc60e2ca62740681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881170a50313ac3e25cf13be4ba679c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe419ec5ede1078be2023d539128f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09deff15593920f866e515ec6ed8ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eef5e138d90b7190ac8c3ac58aeac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569920813acafe45c42e21ee45bd71cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba8d31844f382404ce97237225766f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098f35f2481b291bf397585436943b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905efb7bf6964c3dc764254f5bf58f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9989bff58ff0f89f3470e2edc84aa0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde25126234e638c3a11306b1e765b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e79526eb7991662d7434bd1169485692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5a9e180d12d52429daf3aa40d5329693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3dedfa4632578eaed84fd27b0fc1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5a6c133bca7690a6564ff2b4384d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45345b4a497f9654139fbcf099786696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd46222227e047fb8b79f8a0d7fb4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b2e7faaf268c29e47906757acad2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7705ec7387a82ebdde710bda61a7ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273c390afc47bc6ca0d12317def3fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c2bd9811c7d173392c97aaa39b78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459520add7f5d99c2f53359cfa520d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d64f6752cba8ca32ed3f78eb35f53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b8c72c26ed82bce94b2c336c5d76d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a755557673be45ef4d850b9f0ac5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d864707891f3d803a7c267da5a17498706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c1946adb3f45611e6efe5fbc4437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e703a22ea688c4f75f879dfd9fbab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b640a4cbcdcf7311db5e5ae38f5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a9d67d444b172c017a283ed60d78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aabcb46b1c72e0b4edf2008fa56c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564bd10c06c4ad35d377227fe73ade712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b564c458d6325da71cf7e19325603713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d64412a670be8fc9638958b1c538714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61cdcb4687a75191dc3c2758ec5e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a922f213a5062cc11bb0384bb758b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7575768c03216c81adda4034b5a532717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4bcb0ab5ed250f58da567c18f0bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b25e4e480c41ff259a4c188200038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ff77a178d3485d82071adca7c4cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539af47c8947d6f15568a112ca5003721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae18d28fab1afb23c2e3335d922b2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf314a23ae75efab477fd76484d51817723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19828f95844fe072372e17ef4dde126e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834e37bfa1ae8b09ad4d27fc19fe0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9c873e7dadfcbdae118a7c87b3be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f41f49e29e2f3e2f73962329808a8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e606aa19d2411a9b384723cfd8d5598728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9e3b134be30cc6cc2aef49e484e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6387b5df454ef0ac34e6fa78636b1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320921a05b31b8ea6f5edade5fbca06d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa811393fc3649282103749f10d40c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d70af06ad448639a83978de1f52f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3345496613393c8815bd22e5e6697f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0adee2d960cedabb20dbb89b7756735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c1b4d0356ae698eb319034cfb49c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf122d89a53004fc2725cba21a424737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c08ee52ffd2bab84013061fb0f29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f006c4de795fa7191b9d6ce765505739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2cef7a816de74e2491c96464ae7a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f2a9d9ab7183015e93424c0c1d2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58781d4e9b8cb078a818acd8816f06ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c8e13cbb156500cfa1b8e1213d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0b1730f57a7af9f03100989c448ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86768404ec4d4916b7f031bab110d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191c5d885de7c3f2f42d1dbcc07621746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c4444cb9d2af8057e435160d93f12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517d98ce4c801e810872d09c3848d01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda714bb51dd6348629e9b5587926a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252078de34c2e3a7d4cc1cd6abe804750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d38fc4506b693744dd2e3bc7530d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a275ea04e80f2ab5ea12515b69d7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7809492ea2ced59f1e762e0ba654753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23d8b8c8d2c0eb401ea3a36f1c40d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69059dba8306ec1520022cfede7dbe9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b15970a6d58ceef854e06ee9aa9e29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd7a9abb316bf4623289d66d4ddff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59dfe9c9ba0b486876bbcbf2e852d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809357c5f2d2b3072f9cd4d3a282c1d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479de2367c6a30c7b190a2c3e0469f63760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ea9807e5dccfab2bac8000e5f21b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4c169d9bd774363b11fa7e3a75d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c8262a64ca91aeaf34d0df32873d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219df748250731533922c56605a1fa5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe4af06193d72481d4527587b8520765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023936e93ab67a5757a99bd397ba3bde766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1685e90a4d3ac246a66e0c2bdc586c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753576b48929198846efa677d415a45768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87b449c969f0f1233f3d5aa0af3e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a5277725520e3f6f66ff51c39192770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac14dee2448bf29c333cbb533ac2e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45282657b6eac54176ae81353d0739772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3541022b111688cd5902f3ac724df4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb13ecd9cd908b6610c85e17cb6edb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255225d6a5ff7140a4e094c0232d80775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8b32938a31b70c2b8f158719741f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8556204365e3197abe84c8a0ec708fc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755cf5d8663023b19e7441d65c4e69c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d69bd1c261bb393c9b0356fec0a356779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5dda99ce29fa7d17cbdc075005196780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc001e959ef855fbc119e5b7d317a37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8c3aabf57b5126ca97d5e58f7eaf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffce6f49e9a10406e68906dc5d81d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c355f27370ab1b2d4826f6a6a116784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea24f082230bf039093f03f705c528785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a375bbbe8a0446e24e55443a062a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6c5dacd86e80f091825601e20111787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995057bc61578f564206305a384092fb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67d8e24ad1a68ec46807728791f92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287931bda5e39ddb673e165e204a5102790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc2d6b612c2fba5519f613f95e9a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709bbd3049f7bc6ad8dab0e95366bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676fdd853c65d9f831de4777a0d7a4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69466502068a7eec27244cb5ace29aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e7f9b1b5042562196f57b98752a3c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51d2e4e05271335447fe8b9f7ea99796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b5281e03cf1aaae87b2390cf224d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5560c70315309de9a290ac8f64977798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12171d17d4d04196cfbd9780741ebc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3a4777dd2cd162bc855e54aa36fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d0e844b32e4f1c148cf334006fe1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255b5af2f4a7ebd3c2dd7144a3df5f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd079d21c8f65c966009abd70c937c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99df4918644323e2c68792426a78462804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d4203517cf5ca82d8fb9a086e6c39805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e60db4fd29524ffa93aa239d947e60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41910fd686e8ad3ad92700782ecf83807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60c73bd4520502756ee5cae2f537b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b23da573d7c7991c37c400d82321ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb24b86395ab905ee4db075e258d15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd43fbd77933fc6fe5a48b5e4295fb3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c724ef52849736600c80d670172f26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6bbbb25238ad3454716df42f3ceb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e09e347479b278d8c39838f51425814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab30e9835a67042789fe642432486815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2a2c787645d0aa6ede800655b7230816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de2397119798d07f40fd0d08e0484817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>